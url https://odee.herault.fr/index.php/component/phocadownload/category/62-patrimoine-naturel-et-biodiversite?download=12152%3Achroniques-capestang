--- v1 (2026-03-04)
+++ v2 (2026-04-23)
@@ -1,102 +1,115 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
-    <sheet name="ENS_Centre_Capestang" sheetId="1" r:id="rId4"/>
-    <sheet name="ENS_Sud_Montels" sheetId="2" r:id="rId5"/>
+    <sheet name="ENS_Centre_Roselière" sheetId="1" r:id="rId4"/>
+    <sheet name="ENS_Sud_Prairie_humide" sheetId="2" r:id="rId5"/>
+    <sheet name="Station_Périès_Exutoire" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'ENS_Centre_Capestang'!$B$9:$D$9</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'ENS_Sud_Montels'!$B$9:$D$9</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'ENS_Centre_Roselière'!$B$9:$D$9</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'ENS_Sud_Prairie_humide'!$B$9:$D$9</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Station_Périès_Exutoire'!$B$9:$D$9</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="11">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="14">
   <si>
     <t>Donnée brute</t>
   </si>
   <si>
     <t>Donnée validée</t>
   </si>
   <si>
     <t>Etat</t>
   </si>
   <si>
     <t>Valeur (en m NGF)</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Etang de Capestang - ENS Centre (Capestang) - Roselière</t>
   </si>
   <si>
-    <t>Edité le 04/03/2026</t>
+    <t>Edité le 23/04/2026</t>
   </si>
   <si>
     <t>DGA Développement de l'économie territoriale, insertion, environnement</t>
   </si>
   <si>
     <t>Observatoire Départemental Climatologie Eau Environnement Littoral</t>
   </si>
   <si>
-    <t>ENS Etang de Capestang : Chroniques de niveau d'eau</t>
+    <t>ENS Centre Etang de Capestang : Chroniques de niveau d'eau</t>
   </si>
   <si>
     <t>Etang de Capestang - ENS Sud (Montels) - Prairie humide</t>
+  </si>
+  <si>
+    <t>ENS Sud Etang de Capestang : Chroniques de niveau d'eau</t>
+  </si>
+  <si>
+    <t>Etang de Capestang - Station Périès (Nissan-lez-Enserune) - Exutoire</t>
+  </si>
+  <si>
+    <t>Station Périès Etang de Capestang : Chroniques de niveau d'eau</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd/mm/yyyy"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="9"/>
@@ -276,97 +289,136 @@
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="9" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="11" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false" indent="25"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bdd1bbf5de14f86c055f1d35e3e6ac.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bdd1bbf5de14f86c055f1d35e3e6ac.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bdd1bbf5de14f86c055f1d35e3e6ac.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>419100</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1676400" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Departement de l'Hérault" descr="Logo_DEPT34"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>419100</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>419100</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1676400" cy="742950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="Departement de l'Hérault" descr="Logo_DEPT34"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>419100</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1676400" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Departement de l'Hérault" descr="Logo_DEPT34"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
@@ -650,56 +702,60 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D897"/>
+  <dimension ref="A1:D947"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="9" activePane="bottomLeft" state="frozen" topLeftCell="A10"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.06" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.34" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.63" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" customHeight="1" ht="20"/>
     <row r="2" spans="1:4" customHeight="1" ht="20">
       <c r="A2" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:4" customHeight="1" ht="20">
       <c r="A3" s="13" t="s">
         <v>8</v>
       </c>
     </row>
@@ -713,19699 +769,45975 @@
       <c r="A6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4"/>
     <row r="8" spans="1:4" customHeight="1" ht="30">
       <c r="B8" s="2" t="s">
         <v>5</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="4"/>
     </row>
     <row r="9" spans="1:4" customHeight="1" ht="20">
       <c r="B9" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C9" s="8" t="s">
         <v>3</v>
       </c>
       <c r="D9" s="10" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="B10" s="6">
-        <v>45197.312546296</v>
+        <v>45197.270914352</v>
       </c>
       <c r="C10" s="1">
         <v>-0.077</v>
       </c>
       <c r="D10" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="B11" s="6">
-        <v>45198.312546296</v>
+        <v>45198.270914352</v>
       </c>
       <c r="C11" s="1">
         <v>-0.084</v>
       </c>
       <c r="D11" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="B12" s="6">
-        <v>45199.312546296</v>
+        <v>45199.270914352</v>
       </c>
       <c r="C12" s="1">
         <v>-0.092</v>
       </c>
       <c r="D12" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="B13" s="6">
-        <v>45200.312546296</v>
+        <v>45200.270914352</v>
       </c>
       <c r="C13" s="1">
         <v>-0.101</v>
       </c>
       <c r="D13" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="B14" s="6">
-        <v>45201.312546296</v>
+        <v>45201.270914352</v>
       </c>
       <c r="C14" s="1">
         <v>-0.106</v>
       </c>
       <c r="D14" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="B15" s="6">
-        <v>45202.312546296</v>
+        <v>45202.270914352</v>
       </c>
       <c r="C15" s="1">
         <v>-0.118</v>
       </c>
       <c r="D15" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="B16" s="6">
-        <v>45203.312546296</v>
+        <v>45203.270914352</v>
       </c>
       <c r="C16" s="1">
         <v>-0.121</v>
       </c>
       <c r="D16" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="B17" s="6">
-        <v>45204.312546296</v>
+        <v>45204.270914352</v>
       </c>
       <c r="C17" s="1">
         <v>-0.129</v>
       </c>
       <c r="D17" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="B18" s="6">
-        <v>45205.312546296</v>
+        <v>45205.270914352</v>
       </c>
       <c r="C18" s="1">
         <v>-0.133</v>
       </c>
       <c r="D18" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="B19" s="6">
-        <v>45206.312546296</v>
+        <v>45206.270914352</v>
       </c>
       <c r="C19" s="1">
         <v>-0.14</v>
       </c>
       <c r="D19" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="B20" s="6">
-        <v>45207.312546296</v>
+        <v>45207.270914352</v>
       </c>
       <c r="C20" s="1">
         <v>-0.15</v>
       </c>
       <c r="D20" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="B21" s="6">
-        <v>45208.312546296</v>
+        <v>45208.270914352</v>
       </c>
       <c r="C21" s="1">
         <v>-0.156</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="B22" s="6">
-        <v>45209.312546296</v>
+        <v>45209.270914352</v>
       </c>
       <c r="C22" s="1">
         <v>-0.163</v>
       </c>
       <c r="D22" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="B23" s="6">
-        <v>45210.312546296</v>
+        <v>45210.270914352</v>
       </c>
       <c r="C23" s="1">
         <v>-0.165</v>
       </c>
       <c r="D23" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="B24" s="6">
-        <v>45211.312546296</v>
+        <v>45211.270914352</v>
       </c>
       <c r="C24" s="1">
         <v>-0.176</v>
       </c>
       <c r="D24" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="B25" s="6">
-        <v>45212.312546296</v>
+        <v>45212.270914352</v>
       </c>
       <c r="C25" s="1">
         <v>-0.184</v>
       </c>
       <c r="D25" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="B26" s="6">
-        <v>45213.312546296</v>
+        <v>45213.270914352</v>
       </c>
       <c r="C26" s="1">
         <v>-0.188</v>
       </c>
       <c r="D26" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="B27" s="6">
-        <v>45214.312546296</v>
+        <v>45214.270914352</v>
       </c>
       <c r="C27" s="1">
         <v>-0.189</v>
       </c>
       <c r="D27" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="B28" s="6">
-        <v>45215.312546296</v>
+        <v>45215.270914352</v>
       </c>
       <c r="C28" s="1">
         <v>-0.195</v>
       </c>
       <c r="D28" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="B29" s="6">
-        <v>45216.312546296</v>
+        <v>45216.270914352</v>
       </c>
       <c r="C29" s="1">
         <v>-0.199</v>
       </c>
       <c r="D29" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="B30" s="6">
-        <v>45217.312546296</v>
+        <v>45217.270914352</v>
       </c>
       <c r="C30" s="1">
         <v>-0.205</v>
       </c>
       <c r="D30" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="B31" s="6">
-        <v>45218.312546296</v>
+        <v>45218.270914352</v>
       </c>
       <c r="C31" s="1">
         <v>-0.205</v>
       </c>
       <c r="D31" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="B32" s="6">
-        <v>45219.312546296</v>
+        <v>45219.270914352</v>
       </c>
       <c r="C32" s="1">
         <v>-0.208</v>
       </c>
       <c r="D32" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="B33" s="6">
-        <v>45220.312546296</v>
+        <v>45220.270914352</v>
       </c>
       <c r="C33" s="1">
         <v>-0.215</v>
       </c>
       <c r="D33" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="B34" s="6">
-        <v>45221.312546296</v>
+        <v>45221.270914352</v>
       </c>
       <c r="C34" s="1">
         <v>-0.223</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="B35" s="6">
-        <v>45222.312546296</v>
+        <v>45222.270914352</v>
       </c>
       <c r="C35" s="1">
         <v>-0.221</v>
       </c>
       <c r="D35" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="B36" s="6">
-        <v>45223.312546296</v>
+        <v>45223.270914352</v>
       </c>
       <c r="C36" s="1">
         <v>-0.233</v>
       </c>
       <c r="D36" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="B37" s="6">
-        <v>45224.312546296</v>
+        <v>45224.270914352</v>
       </c>
       <c r="C37" s="1">
         <v>-0.237</v>
       </c>
       <c r="D37" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="B38" s="6">
-        <v>45225.312546296</v>
+        <v>45225.270914352</v>
       </c>
       <c r="C38" s="1">
         <v>-0.241</v>
       </c>
       <c r="D38" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="B39" s="6">
-        <v>45226.312546296</v>
+        <v>45226.270914352</v>
       </c>
       <c r="C39" s="1">
         <v>-0.244</v>
       </c>
       <c r="D39" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="B40" s="6">
-        <v>45227.312546296</v>
+        <v>45227.270914352</v>
       </c>
       <c r="C40" s="1">
         <v>-0.248</v>
       </c>
       <c r="D40" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="B41" s="6">
-        <v>45228.312546296</v>
+        <v>45228.270914352</v>
       </c>
       <c r="C41" s="1">
         <v>-0.249</v>
       </c>
       <c r="D41" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="B42" s="6">
-        <v>45229.312546296</v>
+        <v>45229.270914352</v>
       </c>
       <c r="C42" s="1">
         <v>-0.246</v>
       </c>
       <c r="D42" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="B43" s="6">
-        <v>45230.312546296</v>
+        <v>45230.270914352</v>
       </c>
       <c r="C43" s="1">
         <v>-0.245</v>
       </c>
       <c r="D43" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="B44" s="6">
-        <v>45231.312546296</v>
+        <v>45231.270914352</v>
       </c>
       <c r="C44" s="1">
         <v>-0.234</v>
       </c>
       <c r="D44" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="B45" s="6">
-        <v>45232.312546296</v>
+        <v>45232.270914352</v>
       </c>
       <c r="C45" s="1">
         <v>-0.212</v>
       </c>
       <c r="D45" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="B46" s="6">
-        <v>45233.312546296</v>
+        <v>45233.270914352</v>
       </c>
       <c r="C46" s="1">
         <v>-0.201</v>
       </c>
       <c r="D46" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="B47" s="6">
-        <v>45234.312546296</v>
+        <v>45234.270914352</v>
       </c>
       <c r="C47" s="1">
         <v>-0.18</v>
       </c>
       <c r="D47" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="B48" s="6">
-        <v>45235.312546296</v>
+        <v>45235.270914352</v>
       </c>
       <c r="C48" s="1">
         <v>-0.162</v>
       </c>
       <c r="D48" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="B49" s="6">
-        <v>45236.312546296</v>
+        <v>45236.270914352</v>
       </c>
       <c r="C49" s="1">
         <v>-0.142</v>
       </c>
       <c r="D49" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="B50" s="6">
-        <v>45237.312546296</v>
+        <v>45237.270914352</v>
       </c>
       <c r="C50" s="1">
         <v>-0.111</v>
       </c>
       <c r="D50" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="B51" s="6">
-        <v>45238.312546296</v>
+        <v>45238.270914352</v>
       </c>
       <c r="C51" s="1">
         <v>-0.081</v>
       </c>
       <c r="D51" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="B52" s="6">
-        <v>45239.312546296</v>
+        <v>45239.270914352</v>
       </c>
       <c r="C52" s="1">
         <v>-0.053</v>
       </c>
       <c r="D52" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="B53" s="6">
-        <v>45240.312546296</v>
+        <v>45240.270914352</v>
       </c>
       <c r="C53" s="1">
         <v>-0.017</v>
       </c>
       <c r="D53" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="B54" s="6">
-        <v>45241.312546296</v>
+        <v>45241.270914352</v>
       </c>
       <c r="C54" s="1">
         <v>0.012</v>
       </c>
       <c r="D54" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="B55" s="6">
-        <v>45242.312546296</v>
+        <v>45242.270914352</v>
       </c>
       <c r="C55" s="1">
         <v>0.034</v>
       </c>
       <c r="D55" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="B56" s="6">
-        <v>45243.312546296</v>
+        <v>45243.270914352</v>
       </c>
       <c r="C56" s="1">
         <v>0.058</v>
       </c>
       <c r="D56" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="B57" s="6">
-        <v>45244.312546296</v>
+        <v>45244.270914352</v>
       </c>
       <c r="C57" s="1">
         <v>0.084</v>
       </c>
       <c r="D57" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="B58" s="6">
-        <v>45245.312546296</v>
+        <v>45245.270914352</v>
       </c>
       <c r="C58" s="1">
         <v>0.116</v>
       </c>
       <c r="D58" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="B59" s="6">
-        <v>45246.312546296</v>
+        <v>45246.270914352</v>
       </c>
       <c r="C59" s="1">
         <v>0.141</v>
       </c>
       <c r="D59" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="B60" s="6">
-        <v>45247.312546296</v>
+        <v>45247.270914352</v>
       </c>
       <c r="C60" s="1">
         <v>0.174</v>
       </c>
       <c r="D60" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="B61" s="6">
-        <v>45248.312546296</v>
+        <v>45248.270914352</v>
       </c>
       <c r="C61" s="1">
         <v>0.199</v>
       </c>
       <c r="D61" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="B62" s="6">
-        <v>45249.312546296</v>
+        <v>45249.270914352</v>
       </c>
       <c r="C62" s="1">
         <v>0.223</v>
       </c>
       <c r="D62" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="B63" s="6">
-        <v>45250.312546296</v>
+        <v>45250.270914352</v>
       </c>
       <c r="C63" s="1">
         <v>0.248</v>
       </c>
       <c r="D63" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="B64" s="6">
-        <v>45251.312546296</v>
+        <v>45251.270914352</v>
       </c>
       <c r="C64" s="1">
         <v>0.273</v>
       </c>
       <c r="D64" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="B65" s="6">
-        <v>45252.312546296</v>
+        <v>45252.270914352</v>
       </c>
       <c r="C65" s="1">
         <v>0.297</v>
       </c>
       <c r="D65" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="B66" s="6">
-        <v>45253.312546296</v>
+        <v>45253.270914352</v>
       </c>
       <c r="C66" s="1">
         <v>0.316</v>
       </c>
       <c r="D66" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="B67" s="6">
-        <v>45254.312546296</v>
+        <v>45254.270914352</v>
       </c>
       <c r="C67" s="1">
         <v>0.339</v>
       </c>
       <c r="D67" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="B68" s="6">
-        <v>45255.312546296</v>
+        <v>45255.270914352</v>
       </c>
       <c r="C68" s="1">
         <v>0.364</v>
       </c>
       <c r="D68" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="B69" s="6">
-        <v>45256.312546296</v>
+        <v>45256.270914352</v>
       </c>
       <c r="C69" s="1">
         <v>0.38</v>
       </c>
       <c r="D69" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="B70" s="6">
-        <v>45257.312546296</v>
+        <v>45257.270914352</v>
       </c>
       <c r="C70" s="1">
         <v>0.408</v>
       </c>
       <c r="D70" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="B71" s="6">
-        <v>45258.312546296</v>
+        <v>45258.270914352</v>
       </c>
       <c r="C71" s="1">
         <v>0.428</v>
       </c>
       <c r="D71" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="B72" s="6">
-        <v>45259.312546296</v>
+        <v>45259.270914352</v>
       </c>
       <c r="C72" s="1">
         <v>0.453</v>
       </c>
       <c r="D72" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="B73" s="6">
-        <v>45260.312546296</v>
+        <v>45260.270914352</v>
       </c>
       <c r="C73" s="1">
         <v>0.482</v>
       </c>
       <c r="D73" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="B74" s="6">
-        <v>45261.312546296</v>
+        <v>45261.270914352</v>
       </c>
       <c r="C74" s="1">
         <v>0.512</v>
       </c>
       <c r="D74" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="B75" s="6">
-        <v>45262.312546296</v>
+        <v>45262.270914352</v>
       </c>
       <c r="C75" s="1">
         <v>0.537</v>
       </c>
       <c r="D75" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="B76" s="6">
-        <v>45263.312546296</v>
+        <v>45263.270914352</v>
       </c>
       <c r="C76" s="1">
         <v>0.558</v>
       </c>
       <c r="D76" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="B77" s="6">
-        <v>45264.312546296</v>
+        <v>45264.270914352</v>
       </c>
       <c r="C77" s="1">
         <v>0.602</v>
       </c>
       <c r="D77" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="B78" s="6">
-        <v>45265.312546296</v>
+        <v>45265.270914352</v>
       </c>
       <c r="C78" s="1">
         <v>0.635</v>
       </c>
       <c r="D78" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="B79" s="6">
-        <v>45266.312546296</v>
+        <v>45266.270914352</v>
       </c>
       <c r="C79" s="1">
         <v>0.665</v>
       </c>
       <c r="D79" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="B80" s="6">
-        <v>45267.312546296</v>
+        <v>45267.270914352</v>
       </c>
       <c r="C80" s="1">
         <v>0.702</v>
       </c>
       <c r="D80" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="B81" s="6">
-        <v>45268.312546296</v>
+        <v>45268.270914352</v>
       </c>
       <c r="C81" s="1">
         <v>0.779</v>
       </c>
       <c r="D81" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="B82" s="6">
-        <v>45269.312546296</v>
+        <v>45269.270914352</v>
       </c>
       <c r="C82" s="1">
         <v>0.812</v>
       </c>
       <c r="D82" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="B83" s="6">
-        <v>45270.312546296</v>
+        <v>45270.270914352</v>
       </c>
       <c r="C83" s="1">
         <v>0.825</v>
       </c>
       <c r="D83" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="B84" s="6">
-        <v>45271.312546296</v>
+        <v>45271.270914352</v>
       </c>
       <c r="C84" s="1">
         <v>0.838</v>
       </c>
       <c r="D84" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="B85" s="6">
-        <v>45272.312546296</v>
+        <v>45272.270914352</v>
       </c>
       <c r="C85" s="1">
         <v>0.843</v>
       </c>
       <c r="D85" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="B86" s="6">
-        <v>45273.312546296</v>
+        <v>45273.270914352</v>
       </c>
       <c r="C86" s="1">
         <v>0.845</v>
       </c>
       <c r="D86" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="B87" s="6">
-        <v>45274.312546296</v>
+        <v>45274.270914352</v>
       </c>
       <c r="C87" s="1">
         <v>0.845</v>
       </c>
       <c r="D87" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="B88" s="6">
-        <v>45275.312546296</v>
+        <v>45275.270914352</v>
       </c>
       <c r="C88" s="1">
         <v>0.837</v>
       </c>
       <c r="D88" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="B89" s="6">
-        <v>45276.312546296</v>
+        <v>45276.270914352</v>
       </c>
       <c r="C89" s="1">
         <v>0.848</v>
       </c>
       <c r="D89" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="B90" s="6">
-        <v>45277.312546296</v>
+        <v>45277.270914352</v>
       </c>
       <c r="C90" s="1">
         <v>0.856</v>
       </c>
       <c r="D90" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="B91" s="6">
-        <v>45278.312546296</v>
+        <v>45278.270914352</v>
       </c>
       <c r="C91" s="1">
         <v>0.866</v>
       </c>
       <c r="D91" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="B92" s="6">
-        <v>45279.312546296</v>
+        <v>45279.270914352</v>
       </c>
       <c r="C92" s="1">
         <v>0.863</v>
       </c>
       <c r="D92" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="B93" s="6">
-        <v>45280.312546296</v>
+        <v>45280.270914352</v>
       </c>
       <c r="C93" s="1">
         <v>0.876</v>
       </c>
       <c r="D93" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="B94" s="6">
-        <v>45281.312546296</v>
+        <v>45281.270914352</v>
       </c>
       <c r="C94" s="1">
         <v>0.893</v>
       </c>
       <c r="D94" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="B95" s="6">
-        <v>45282.312546296</v>
+        <v>45282.270914352</v>
       </c>
       <c r="C95" s="1">
         <v>0.902</v>
       </c>
       <c r="D95" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="B96" s="6">
-        <v>45283.312546296</v>
+        <v>45283.270914352</v>
       </c>
       <c r="C96" s="1">
         <v>0.905</v>
       </c>
       <c r="D96" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="B97" s="6">
-        <v>45284.312546296</v>
+        <v>45284.270914352</v>
       </c>
       <c r="C97" s="1">
         <v>0.913</v>
       </c>
       <c r="D97" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="B98" s="6">
-        <v>45285.312546296</v>
+        <v>45285.270914352</v>
       </c>
       <c r="C98" s="1">
         <v>0.925</v>
       </c>
       <c r="D98" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="B99" s="6">
-        <v>45286.312546296</v>
+        <v>45286.270914352</v>
       </c>
       <c r="C99" s="1">
         <v>0.932</v>
       </c>
       <c r="D99" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="B100" s="6">
-        <v>45287.312546296</v>
+        <v>45287.270914352</v>
       </c>
       <c r="C100" s="1">
         <v>0.94</v>
       </c>
       <c r="D100" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="B101" s="6">
-        <v>45288.312546296</v>
+        <v>45288.270914352</v>
       </c>
       <c r="C101" s="1">
         <v>0.953</v>
       </c>
       <c r="D101" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="B102" s="6">
-        <v>45289.312546296</v>
+        <v>45289.270914352</v>
       </c>
       <c r="C102" s="1">
         <v>0.957</v>
       </c>
       <c r="D102" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="B103" s="6">
-        <v>45290.312546296</v>
+        <v>45290.270914352</v>
       </c>
       <c r="C103" s="1">
         <v>0.963</v>
       </c>
       <c r="D103" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="B104" s="6">
-        <v>45291.312546296</v>
+        <v>45291.270914352</v>
       </c>
       <c r="C104" s="1">
         <v>0.969</v>
       </c>
       <c r="D104" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="B105" s="6">
-        <v>45292.312546296</v>
+        <v>45292.270914352</v>
       </c>
       <c r="C105" s="1">
         <v>0.968</v>
       </c>
       <c r="D105" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="B106" s="6">
-        <v>45293.312546296</v>
+        <v>45293.270914352</v>
       </c>
       <c r="C106" s="1">
         <v>0.966</v>
       </c>
       <c r="D106" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="B107" s="6">
-        <v>45294.312546296</v>
+        <v>45294.270914352</v>
       </c>
       <c r="C107" s="1">
         <v>0.972</v>
       </c>
       <c r="D107" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="B108" s="6">
-        <v>45295.312546296</v>
+        <v>45295.270914352</v>
       </c>
       <c r="C108" s="1">
         <v>0.977</v>
       </c>
       <c r="D108" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="B109" s="6">
-        <v>45296.312546296</v>
+        <v>45296.270914352</v>
       </c>
       <c r="C109" s="1">
         <v>0.981</v>
       </c>
       <c r="D109" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="B110" s="6">
-        <v>45297.312546296</v>
+        <v>45297.270914352</v>
       </c>
       <c r="C110" s="1">
         <v>0.971</v>
       </c>
       <c r="D110" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="B111" s="6">
-        <v>45298.312546296</v>
+        <v>45298.270914352</v>
       </c>
       <c r="C111" s="1">
         <v>0.957</v>
       </c>
       <c r="D111" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="B112" s="6">
-        <v>45299.312546296</v>
+        <v>45299.270914352</v>
       </c>
       <c r="C112" s="1">
         <v>0.949</v>
       </c>
       <c r="D112" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="B113" s="6">
-        <v>45300.312546296</v>
+        <v>45300.270914352</v>
       </c>
       <c r="C113" s="1">
         <v>0.959</v>
       </c>
       <c r="D113" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="B114" s="6">
-        <v>45301.312546296</v>
+        <v>45301.270914352</v>
       </c>
       <c r="C114" s="1">
         <v>0.994</v>
       </c>
       <c r="D114" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="B115" s="6">
-        <v>45302.312546296</v>
+        <v>45302.270914352</v>
       </c>
       <c r="C115" s="1">
         <v>1.046</v>
       </c>
       <c r="D115" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="B116" s="6">
-        <v>45303.312546296</v>
+        <v>45303.270914352</v>
       </c>
       <c r="C116" s="1">
         <v>1.06</v>
       </c>
       <c r="D116" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="B117" s="6">
-        <v>45304.312546296</v>
+        <v>45304.270914352</v>
       </c>
       <c r="C117" s="1">
         <v>1.071</v>
       </c>
       <c r="D117" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="B118" s="6">
-        <v>45305.312546296</v>
+        <v>45305.270914352</v>
       </c>
       <c r="C118" s="1">
         <v>1.073</v>
       </c>
       <c r="D118" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="B119" s="6">
-        <v>45306.312546296</v>
+        <v>45306.270914352</v>
       </c>
       <c r="C119" s="1">
         <v>1.079</v>
       </c>
       <c r="D119" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="B120" s="6">
-        <v>45307.312546296</v>
+        <v>45307.270914352</v>
       </c>
       <c r="C120" s="1">
         <v>1.092</v>
       </c>
       <c r="D120" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="B121" s="6">
-        <v>45308.312546296</v>
+        <v>45308.270914352</v>
       </c>
       <c r="C121" s="1">
         <v>1.099</v>
       </c>
       <c r="D121" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="B122" s="6">
-        <v>45309.312546296</v>
+        <v>45309.270914352</v>
       </c>
       <c r="C122" s="1">
         <v>1.099</v>
       </c>
       <c r="D122" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="B123" s="6">
-        <v>45310.312546296</v>
+        <v>45310.270914352</v>
       </c>
       <c r="C123" s="1">
         <v>1.09</v>
       </c>
       <c r="D123" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="B124" s="6">
-        <v>45311.312546296</v>
+        <v>45311.270914352</v>
       </c>
       <c r="C124" s="1">
         <v>1.085</v>
       </c>
       <c r="D124" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="B125" s="6">
-        <v>45312.312546296</v>
+        <v>45312.270914352</v>
       </c>
       <c r="C125" s="1">
         <v>1.092</v>
       </c>
       <c r="D125" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="B126" s="6">
-        <v>45313.312546296</v>
+        <v>45313.270914352</v>
       </c>
       <c r="C126" s="1">
         <v>1.088</v>
       </c>
       <c r="D126" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="B127" s="6">
-        <v>45314.312546296</v>
+        <v>45314.270914352</v>
       </c>
       <c r="C127" s="1">
         <v>1.086</v>
       </c>
       <c r="D127" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="B128" s="6">
-        <v>45315.312546296</v>
+        <v>45315.270914352</v>
       </c>
       <c r="C128" s="1">
         <v>1.092</v>
       </c>
       <c r="D128" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="B129" s="6">
-        <v>45316.312546296</v>
+        <v>45316.270914352</v>
       </c>
       <c r="C129" s="1">
         <v>1.093</v>
       </c>
       <c r="D129" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="B130" s="6">
-        <v>45317.312546296</v>
+        <v>45317.270914352</v>
       </c>
       <c r="C130" s="1">
         <v>1.093</v>
       </c>
       <c r="D130" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="B131" s="6">
-        <v>45318.312546296</v>
+        <v>45318.270914352</v>
       </c>
       <c r="C131" s="1">
         <v>1.096</v>
       </c>
       <c r="D131" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="B132" s="6">
-        <v>45319.312546296</v>
+        <v>45319.270914352</v>
       </c>
       <c r="C132" s="1">
         <v>1.1</v>
       </c>
       <c r="D132" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="B133" s="6">
-        <v>45320.312546296</v>
+        <v>45320.270914352</v>
       </c>
       <c r="C133" s="1">
         <v>1.105</v>
       </c>
       <c r="D133" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="B134" s="6">
-        <v>45321.312546296</v>
+        <v>45321.270914352</v>
       </c>
       <c r="C134" s="1">
         <v>1.106</v>
       </c>
       <c r="D134" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="B135" s="6">
-        <v>45322.312546296</v>
+        <v>45322.270914352</v>
       </c>
       <c r="C135" s="1">
         <v>1.099</v>
       </c>
       <c r="D135" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="B136" s="6">
-        <v>45323.312546296</v>
+        <v>45323.270914352</v>
       </c>
       <c r="C136" s="1">
         <v>1.1</v>
       </c>
       <c r="D136" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="B137" s="6">
-        <v>45324.312546296</v>
+        <v>45324.270914352</v>
       </c>
       <c r="C137" s="1">
         <v>1.086</v>
       </c>
       <c r="D137" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="B138" s="6">
-        <v>45325.312546296</v>
+        <v>45325.270914352</v>
       </c>
       <c r="C138" s="1">
         <v>1.092</v>
       </c>
       <c r="D138" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="B139" s="6">
-        <v>45326.312546296</v>
+        <v>45326.270914352</v>
       </c>
       <c r="C139" s="1">
         <v>1.091</v>
       </c>
       <c r="D139" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="B140" s="6">
-        <v>45327.312546296</v>
+        <v>45327.270914352</v>
       </c>
       <c r="C140" s="1">
         <v>1.091</v>
       </c>
       <c r="D140" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="B141" s="6">
-        <v>45328.312546296</v>
+        <v>45328.270914352</v>
       </c>
       <c r="C141" s="1">
         <v>1.084</v>
       </c>
       <c r="D141" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="B142" s="6">
-        <v>45329.312546296</v>
+        <v>45329.270914352</v>
       </c>
       <c r="C142" s="1">
         <v>1.086</v>
       </c>
       <c r="D142" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="B143" s="6">
-        <v>45330.312546296</v>
+        <v>45330.270914352</v>
       </c>
       <c r="C143" s="1">
         <v>1.098</v>
       </c>
       <c r="D143" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="B144" s="6">
-        <v>45331.312546296</v>
+        <v>45331.270914352</v>
       </c>
       <c r="C144" s="1">
         <v>1.105</v>
       </c>
       <c r="D144" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="B145" s="6">
-        <v>45332.312546296</v>
+        <v>45332.270914352</v>
       </c>
       <c r="C145" s="1">
         <v>1.107</v>
       </c>
       <c r="D145" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="B146" s="6">
-        <v>45333.312546296</v>
+        <v>45333.270914352</v>
       </c>
       <c r="C146" s="1">
         <v>1.089</v>
       </c>
       <c r="D146" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="B147" s="6">
-        <v>45334.312546296</v>
+        <v>45334.270914352</v>
       </c>
       <c r="C147" s="1">
         <v>1.101</v>
       </c>
       <c r="D147" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="B148" s="6">
-        <v>45335.312546296</v>
+        <v>45335.270914352</v>
       </c>
       <c r="C148" s="1">
         <v>1.105</v>
       </c>
       <c r="D148" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="B149" s="6">
-        <v>45336.312546296</v>
+        <v>45336.270914352</v>
       </c>
       <c r="C149" s="1">
         <v>1.104</v>
       </c>
       <c r="D149" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="B150" s="6">
-        <v>45337.312546296</v>
+        <v>45337.270914352</v>
       </c>
       <c r="C150" s="1">
         <v>1.114</v>
       </c>
       <c r="D150" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="B151" s="6">
-        <v>45338.312546296</v>
+        <v>45338.270914352</v>
       </c>
       <c r="C151" s="1">
         <v>1.109</v>
       </c>
       <c r="D151" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="B152" s="6">
-        <v>45339.312546296</v>
+        <v>45339.270914352</v>
       </c>
       <c r="C152" s="1">
         <v>1.098</v>
       </c>
       <c r="D152" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="B153" s="6">
-        <v>45340.312546296</v>
+        <v>45340.270914352</v>
       </c>
       <c r="C153" s="1">
         <v>1.098</v>
       </c>
       <c r="D153" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="B154" s="6">
-        <v>45341.312546296</v>
+        <v>45341.270914352</v>
       </c>
       <c r="C154" s="1">
         <v>1.089</v>
       </c>
       <c r="D154" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="B155" s="6">
-        <v>45342.312546296</v>
+        <v>45342.270914352</v>
       </c>
       <c r="C155" s="1">
         <v>1.085</v>
       </c>
       <c r="D155" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="B156" s="6">
-        <v>45343.312546296</v>
+        <v>45343.270914352</v>
       </c>
       <c r="C156" s="1">
         <v>1.091</v>
       </c>
       <c r="D156" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="B157" s="6">
-        <v>45344.312546296</v>
+        <v>45344.270914352</v>
       </c>
       <c r="C157" s="1">
         <v>1.1</v>
       </c>
       <c r="D157" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="B158" s="6">
-        <v>45345.312546296</v>
+        <v>45345.270914352</v>
       </c>
       <c r="C158" s="1">
         <v>1.088</v>
       </c>
       <c r="D158" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="B159" s="6">
-        <v>45346.312546296</v>
+        <v>45346.270914352</v>
       </c>
       <c r="C159" s="1">
         <v>1.079</v>
       </c>
       <c r="D159" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="B160" s="6">
-        <v>45347.312546296</v>
+        <v>45347.270914352</v>
       </c>
       <c r="C160" s="1">
         <v>1.096</v>
       </c>
       <c r="D160" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="B161" s="6">
-        <v>45348.312546296</v>
+        <v>45348.270914352</v>
       </c>
       <c r="C161" s="1">
         <v>1.111</v>
       </c>
       <c r="D161" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="B162" s="6">
-        <v>45349.312546296</v>
+        <v>45349.270914352</v>
       </c>
       <c r="C162" s="1">
         <v>1.109</v>
       </c>
       <c r="D162" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="B163" s="6">
-        <v>45350.312546296</v>
+        <v>45350.270914352</v>
       </c>
       <c r="C163" s="1">
         <v>1.095</v>
       </c>
       <c r="D163" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="B164" s="6">
-        <v>45351.312546296</v>
+        <v>45351.270914352</v>
       </c>
       <c r="C164" s="1">
         <v>1.104</v>
       </c>
       <c r="D164" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="B165" s="6">
-        <v>45352.312546296</v>
+        <v>45352.270914352</v>
       </c>
       <c r="C165" s="1">
         <v>1.102</v>
       </c>
       <c r="D165" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="B166" s="6">
-        <v>45353.312546296</v>
+        <v>45353.270914352</v>
       </c>
       <c r="C166" s="1">
         <v>1.116</v>
       </c>
       <c r="D166" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="B167" s="6">
-        <v>45354.312546296</v>
+        <v>45354.270914352</v>
       </c>
       <c r="C167" s="1">
         <v>1.109</v>
       </c>
       <c r="D167" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="B168" s="6">
-        <v>45355.312546296</v>
+        <v>45355.270914352</v>
       </c>
       <c r="C168" s="1">
         <v>1.103</v>
       </c>
       <c r="D168" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="B169" s="6">
-        <v>45356.312546296</v>
+        <v>45356.270914352</v>
       </c>
       <c r="C169" s="1">
         <v>1.107</v>
       </c>
       <c r="D169" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="B170" s="6">
-        <v>45357.312546296</v>
+        <v>45357.270914352</v>
       </c>
       <c r="C170" s="1">
         <v>1.116</v>
       </c>
       <c r="D170" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="B171" s="6">
-        <v>45358.312546296</v>
+        <v>45358.270914352</v>
       </c>
       <c r="C171" s="1">
         <v>1.124</v>
       </c>
       <c r="D171" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="B172" s="6">
-        <v>45359.312546296</v>
+        <v>45359.270914352</v>
       </c>
       <c r="C172" s="1">
         <v>1.149</v>
       </c>
       <c r="D172" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="B173" s="6">
-        <v>45360.312546296</v>
+        <v>45360.270914352</v>
       </c>
       <c r="C173" s="1">
         <v>1.155</v>
       </c>
       <c r="D173" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="B174" s="6">
-        <v>45361.312546296</v>
+        <v>45361.270914352</v>
       </c>
       <c r="C174" s="1">
         <v>1.155</v>
       </c>
       <c r="D174" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="B175" s="6">
-        <v>45362.312546296</v>
+        <v>45362.270914352</v>
       </c>
       <c r="C175" s="1">
         <v>1.153</v>
       </c>
       <c r="D175" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="B176" s="6">
-        <v>45363.312546296</v>
+        <v>45363.270914352</v>
       </c>
       <c r="C176" s="1">
         <v>1.173</v>
       </c>
       <c r="D176" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="B177" s="6">
-        <v>45364.312546296</v>
+        <v>45364.270914352</v>
       </c>
       <c r="C177" s="1">
         <v>1.182</v>
       </c>
       <c r="D177" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="B178" s="6">
-        <v>45365.312546296</v>
+        <v>45365.270914352</v>
       </c>
       <c r="C178" s="1">
         <v>1.187</v>
       </c>
       <c r="D178" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="B179" s="6">
-        <v>45366.312546296</v>
+        <v>45366.270914352</v>
       </c>
       <c r="C179" s="1">
         <v>1.185</v>
       </c>
       <c r="D179" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="B180" s="6">
-        <v>45367.312546296</v>
+        <v>45367.270914352</v>
       </c>
       <c r="C180" s="1">
         <v>1.181</v>
       </c>
       <c r="D180" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="B181" s="6">
-        <v>45368.312546296</v>
+        <v>45368.270914352</v>
       </c>
       <c r="C181" s="1">
         <v>1.181</v>
       </c>
       <c r="D181" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="B182" s="6">
-        <v>45369.312546296</v>
+        <v>45369.270914352</v>
       </c>
       <c r="C182" s="1">
         <v>1.183</v>
       </c>
       <c r="D182" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="B183" s="6">
-        <v>45370.312546296</v>
+        <v>45370.270914352</v>
       </c>
       <c r="C183" s="1">
         <v>1.179</v>
       </c>
       <c r="D183" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="B184" s="6">
-        <v>45371.312546296</v>
+        <v>45371.270914352</v>
       </c>
       <c r="C184" s="1">
         <v>1.18</v>
       </c>
       <c r="D184" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="B185" s="6">
-        <v>45372.312546296</v>
+        <v>45372.270914352</v>
       </c>
       <c r="C185" s="1">
         <v>1.173</v>
       </c>
       <c r="D185" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="B186" s="6">
-        <v>45373.312546296</v>
+        <v>45373.270914352</v>
       </c>
       <c r="C186" s="1">
         <v>1.177</v>
       </c>
       <c r="D186" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="B187" s="6">
-        <v>45374.312546296</v>
+        <v>45374.270914352</v>
       </c>
       <c r="C187" s="1">
         <v>1.175</v>
       </c>
       <c r="D187" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="B188" s="6">
-        <v>45375.312546296</v>
+        <v>45375.270914352</v>
       </c>
       <c r="C188" s="1">
         <v>1.163</v>
       </c>
       <c r="D188" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="B189" s="6">
-        <v>45376.312546296</v>
+        <v>45376.270914352</v>
       </c>
       <c r="C189" s="1">
         <v>1.173</v>
       </c>
       <c r="D189" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="B190" s="6">
-        <v>45377.312546296</v>
+        <v>45377.270914352</v>
       </c>
       <c r="C190" s="1">
         <v>1.252</v>
       </c>
       <c r="D190" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="B191" s="6">
-        <v>45378.312546296</v>
+        <v>45378.270914352</v>
       </c>
       <c r="C191" s="1">
         <v>1.293</v>
       </c>
       <c r="D191" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="B192" s="6">
-        <v>45379.312546296</v>
+        <v>45379.270914352</v>
       </c>
       <c r="C192" s="1">
         <v>1.305</v>
       </c>
       <c r="D192" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="B193" s="6">
-        <v>45380.312546296</v>
+        <v>45380.270914352</v>
       </c>
       <c r="C193" s="1">
         <v>1.329</v>
       </c>
       <c r="D193" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="B194" s="6">
-        <v>45381.312546296</v>
+        <v>45381.270914352</v>
       </c>
       <c r="C194" s="1">
         <v>1.317</v>
       </c>
       <c r="D194" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="B195" s="6">
-        <v>45382.312546296</v>
+        <v>45382.270914352</v>
       </c>
       <c r="C195" s="1">
         <v>1.315</v>
       </c>
       <c r="D195" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="B196" s="6">
-        <v>45383.312546296</v>
+        <v>45383.270914352</v>
       </c>
       <c r="C196" s="1">
         <v>1.309</v>
       </c>
       <c r="D196" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="B197" s="6">
-        <v>45384.312546296</v>
+        <v>45384.270914352</v>
       </c>
       <c r="C197" s="1">
         <v>1.311</v>
       </c>
       <c r="D197" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="B198" s="6">
-        <v>45385.312546296</v>
+        <v>45385.270914352</v>
       </c>
       <c r="C198" s="1">
         <v>1.308</v>
       </c>
       <c r="D198" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="B199" s="6">
-        <v>45386.312546296</v>
+        <v>45386.270914352</v>
       </c>
       <c r="C199" s="1">
         <v>1.309</v>
       </c>
       <c r="D199" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="B200" s="6">
-        <v>45387.312546296</v>
+        <v>45387.270914352</v>
       </c>
       <c r="C200" s="1">
         <v>1.315</v>
       </c>
       <c r="D200" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="B201" s="6">
-        <v>45388.312546296</v>
+        <v>45388.270914352</v>
       </c>
       <c r="C201" s="1">
         <v>1.31</v>
       </c>
       <c r="D201" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="B202" s="6">
-        <v>45389.312546296</v>
+        <v>45389.270914352</v>
       </c>
       <c r="C202" s="1">
         <v>1.308</v>
       </c>
       <c r="D202" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="B203" s="6">
-        <v>45390.312546296</v>
+        <v>45390.270914352</v>
       </c>
       <c r="C203" s="1">
         <v>1.312</v>
       </c>
       <c r="D203" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="B204" s="6">
-        <v>45391.312546296</v>
+        <v>45391.270914352</v>
       </c>
       <c r="C204" s="1">
         <v>1.303</v>
       </c>
       <c r="D204" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="B205" s="6">
-        <v>45392.312546296</v>
+        <v>45392.270914352</v>
       </c>
       <c r="C205" s="1">
         <v>1.304</v>
       </c>
       <c r="D205" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="B206" s="6">
-        <v>45393.312546296</v>
+        <v>45393.270914352</v>
       </c>
       <c r="C206" s="1">
         <v>1.303</v>
       </c>
       <c r="D206" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="B207" s="6">
-        <v>45394.312546296</v>
+        <v>45394.270914352</v>
       </c>
       <c r="C207" s="1">
         <v>1.301</v>
       </c>
       <c r="D207" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="B208" s="6">
-        <v>45395.312546296</v>
+        <v>45395.270914352</v>
       </c>
       <c r="C208" s="1">
         <v>1.296</v>
       </c>
       <c r="D208" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="B209" s="6">
-        <v>45396.312546296</v>
+        <v>45396.270914352</v>
       </c>
       <c r="C209" s="1">
         <v>1.295</v>
       </c>
       <c r="D209" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="B210" s="6">
-        <v>45397.312546296</v>
+        <v>45397.270914352</v>
       </c>
       <c r="C210" s="1">
         <v>1.297</v>
       </c>
       <c r="D210" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="B211" s="6">
-        <v>45398.312546296</v>
+        <v>45398.270914352</v>
       </c>
       <c r="C211" s="1">
         <v>1.276</v>
       </c>
       <c r="D211" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="B212" s="6">
-        <v>45399.312546296</v>
+        <v>45399.270914352</v>
       </c>
       <c r="C212" s="1">
         <v>1.275</v>
       </c>
       <c r="D212" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:4">
       <c r="B213" s="6">
-        <v>45400.312546296</v>
+        <v>45400.270914352</v>
       </c>
       <c r="C213" s="1">
         <v>1.269</v>
       </c>
       <c r="D213" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="B214" s="6">
-        <v>45401.312546296</v>
+        <v>45401.270914352</v>
       </c>
       <c r="C214" s="1">
         <v>1.269</v>
       </c>
       <c r="D214" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="B215" s="6">
-        <v>45402.312546296</v>
+        <v>45402.270914352</v>
       </c>
       <c r="C215" s="1">
         <v>1.27</v>
       </c>
       <c r="D215" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="B216" s="6">
-        <v>45403.312546296</v>
+        <v>45403.270914352</v>
       </c>
       <c r="C216" s="1">
         <v>1.263</v>
       </c>
       <c r="D216" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="B217" s="6">
-        <v>45404.312546296</v>
+        <v>45404.270914352</v>
       </c>
       <c r="C217" s="1">
         <v>1.253</v>
       </c>
       <c r="D217" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="B218" s="6">
-        <v>45405.312546296</v>
+        <v>45405.270914352</v>
       </c>
       <c r="C218" s="1">
         <v>1.243</v>
       </c>
       <c r="D218" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="B219" s="6">
-        <v>45406.312546296</v>
+        <v>45406.270914352</v>
       </c>
       <c r="C219" s="1">
         <v>1.23</v>
       </c>
       <c r="D219" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="B220" s="6">
-        <v>45407.312546296</v>
+        <v>45407.270914352</v>
       </c>
       <c r="C220" s="1">
         <v>1.24</v>
       </c>
       <c r="D220" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="B221" s="6">
-        <v>45408.312546296</v>
+        <v>45408.270914352</v>
       </c>
       <c r="C221" s="1">
         <v>1.249</v>
       </c>
       <c r="D221" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="B222" s="6">
-        <v>45409.312546296</v>
+        <v>45409.270914352</v>
       </c>
       <c r="C222" s="1">
         <v>1.266</v>
       </c>
       <c r="D222" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="B223" s="6">
-        <v>45410.312546296</v>
+        <v>45410.270914352</v>
       </c>
       <c r="C223" s="1">
         <v>1.261</v>
       </c>
       <c r="D223" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="B224" s="6">
-        <v>45411.312546296</v>
+        <v>45411.270914352</v>
       </c>
       <c r="C224" s="1">
         <v>1.314</v>
       </c>
       <c r="D224" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="B225" s="6">
-        <v>45412.312546296</v>
+        <v>45412.270914352</v>
       </c>
       <c r="C225" s="1">
         <v>1.345</v>
       </c>
       <c r="D225" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="B226" s="6">
-        <v>45413.312546296</v>
+        <v>45413.270914352</v>
       </c>
       <c r="C226" s="1">
         <v>1.391</v>
       </c>
       <c r="D226" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="B227" s="6">
-        <v>45414.312546296</v>
+        <v>45414.270914352</v>
       </c>
       <c r="C227" s="1">
         <v>1.425</v>
       </c>
       <c r="D227" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:4">
       <c r="B228" s="6">
-        <v>45415.312546296</v>
+        <v>45415.270914352</v>
       </c>
       <c r="C228" s="1">
         <v>1.434</v>
       </c>
       <c r="D228" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="B229" s="6">
-        <v>45416.312546296</v>
+        <v>45416.270914352</v>
       </c>
       <c r="C229" s="1">
         <v>1.438</v>
       </c>
       <c r="D229" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:4">
       <c r="B230" s="6">
-        <v>45417.312546296</v>
+        <v>45417.270914352</v>
       </c>
       <c r="C230" s="1">
         <v>1.444</v>
       </c>
       <c r="D230" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:4">
       <c r="B231" s="6">
-        <v>45418.312546296</v>
+        <v>45418.270914352</v>
       </c>
       <c r="C231" s="1">
         <v>1.443</v>
       </c>
       <c r="D231" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:4">
       <c r="B232" s="6">
-        <v>45419.312546296</v>
+        <v>45419.270914352</v>
       </c>
       <c r="C232" s="1">
         <v>1.441</v>
       </c>
       <c r="D232" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:4">
       <c r="B233" s="6">
-        <v>45420.312546296</v>
+        <v>45420.270914352</v>
       </c>
       <c r="C233" s="1">
         <v>1.442</v>
       </c>
       <c r="D233" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:4">
       <c r="B234" s="6">
-        <v>45421.312546296</v>
+        <v>45421.270914352</v>
       </c>
       <c r="C234" s="1">
         <v>1.447</v>
       </c>
       <c r="D234" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="B235" s="6">
-        <v>45422.312546296</v>
+        <v>45422.270914352</v>
       </c>
       <c r="C235" s="1">
         <v>1.451</v>
       </c>
       <c r="D235" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="B236" s="6">
-        <v>45423.312546296</v>
+        <v>45423.270914352</v>
       </c>
       <c r="C236" s="1">
         <v>1.454</v>
       </c>
       <c r="D236" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:4">
       <c r="B237" s="6">
-        <v>45424.312546296</v>
+        <v>45424.270914352</v>
       </c>
       <c r="C237" s="1">
         <v>1.46</v>
       </c>
       <c r="D237" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:4">
       <c r="B238" s="6">
-        <v>45425.312546296</v>
+        <v>45425.270914352</v>
       </c>
       <c r="C238" s="1">
         <v>1.468</v>
       </c>
       <c r="D238" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="B239" s="6">
-        <v>45426.312546296</v>
+        <v>45426.270914352</v>
       </c>
       <c r="C239" s="1">
         <v>1.479</v>
       </c>
       <c r="D239" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:4">
       <c r="B240" s="6">
-        <v>45427.312546296</v>
+        <v>45427.270914352</v>
       </c>
       <c r="C240" s="1">
         <v>1.49</v>
       </c>
       <c r="D240" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:4">
       <c r="B241" s="6">
-        <v>45428.312546296</v>
+        <v>45428.270914352</v>
       </c>
       <c r="C241" s="1">
         <v>1.5</v>
       </c>
       <c r="D241" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:4">
       <c r="B242" s="6">
-        <v>45429.312546296</v>
+        <v>45429.270914352</v>
       </c>
       <c r="C242" s="1">
         <v>1.512</v>
       </c>
       <c r="D242" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:4">
       <c r="B243" s="6">
-        <v>45430.312546296</v>
+        <v>45430.270914352</v>
       </c>
       <c r="C243" s="1">
         <v>1.538</v>
       </c>
       <c r="D243" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:4">
       <c r="B244" s="6">
-        <v>45431.312546296</v>
+        <v>45431.270914352</v>
       </c>
       <c r="C244" s="1">
         <v>1.55</v>
       </c>
       <c r="D244" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:4">
       <c r="B245" s="6">
-        <v>45432.312546296</v>
+        <v>45432.270914352</v>
       </c>
       <c r="C245" s="1">
         <v>1.561</v>
       </c>
       <c r="D245" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:4">
       <c r="B246" s="6">
-        <v>45433.312546296</v>
+        <v>45433.270914352</v>
       </c>
       <c r="C246" s="1">
         <v>1.57</v>
       </c>
       <c r="D246" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:4">
       <c r="B247" s="6">
-        <v>45434.312546296</v>
+        <v>45434.270914352</v>
       </c>
       <c r="C247" s="1">
         <v>1.573</v>
       </c>
       <c r="D247" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:4">
       <c r="B248" s="6">
-        <v>45435.312546296</v>
+        <v>45435.270914352</v>
       </c>
       <c r="C248" s="1">
         <v>1.572</v>
       </c>
       <c r="D248" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:4">
       <c r="B249" s="6">
-        <v>45436.312546296</v>
+        <v>45436.270914352</v>
       </c>
       <c r="C249" s="1">
         <v>1.578</v>
       </c>
       <c r="D249" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:4">
       <c r="B250" s="6">
-        <v>45437.312546296</v>
+        <v>45437.270914352</v>
       </c>
       <c r="C250" s="1">
         <v>1.579</v>
       </c>
       <c r="D250" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:4">
       <c r="B251" s="6">
-        <v>45438.312546296</v>
+        <v>45438.270914352</v>
       </c>
       <c r="C251" s="1">
         <v>1.579</v>
       </c>
       <c r="D251" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:4">
       <c r="B252" s="6">
-        <v>45439.312546296</v>
+        <v>45439.270914352</v>
       </c>
       <c r="C252" s="1">
         <v>1.579</v>
       </c>
       <c r="D252" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:4">
       <c r="B253" s="6">
-        <v>45440.312546296</v>
+        <v>45440.270914352</v>
       </c>
       <c r="C253" s="1">
         <v>1.583</v>
       </c>
       <c r="D253" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:4">
       <c r="B254" s="6">
-        <v>45441.312546296</v>
+        <v>45441.270914352</v>
       </c>
       <c r="C254" s="1">
         <v>1.578</v>
       </c>
       <c r="D254" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:4">
       <c r="B255" s="6">
-        <v>45442.312546296</v>
+        <v>45442.270914352</v>
       </c>
       <c r="C255" s="1">
         <v>1.578</v>
       </c>
       <c r="D255" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:4">
       <c r="B256" s="6">
-        <v>45443.312546296</v>
+        <v>45443.270914352</v>
       </c>
       <c r="C256" s="1">
         <v>1.569</v>
       </c>
       <c r="D256" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:4">
       <c r="B257" s="6">
-        <v>45444.312546296</v>
+        <v>45444.270914352</v>
       </c>
       <c r="C257" s="1">
         <v>1.565</v>
       </c>
       <c r="D257" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:4">
       <c r="B258" s="6">
-        <v>45445.312546296</v>
+        <v>45445.270914352</v>
       </c>
       <c r="C258" s="1">
         <v>1.557</v>
       </c>
       <c r="D258" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:4">
       <c r="B259" s="6">
-        <v>45446.312546296</v>
+        <v>45446.270914352</v>
       </c>
       <c r="C259" s="1">
         <v>1.548</v>
       </c>
       <c r="D259" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:4">
       <c r="B260" s="6">
-        <v>45447.312546296</v>
+        <v>45447.270914352</v>
       </c>
       <c r="C260" s="1">
         <v>1.541</v>
       </c>
       <c r="D260" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:4">
       <c r="B261" s="6">
-        <v>45448.312546296</v>
+        <v>45448.270914352</v>
       </c>
       <c r="C261" s="1">
         <v>1.535</v>
       </c>
       <c r="D261" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:4">
       <c r="B262" s="6">
-        <v>45449.312546296</v>
+        <v>45449.270914352</v>
       </c>
       <c r="C262" s="1">
         <v>1.531</v>
       </c>
       <c r="D262" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:4">
       <c r="B263" s="6">
-        <v>45450.312546296</v>
+        <v>45450.270914352</v>
       </c>
       <c r="C263" s="1">
         <v>1.522</v>
       </c>
       <c r="D263" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:4">
       <c r="B264" s="6">
-        <v>45451.312546296</v>
+        <v>45451.270914352</v>
       </c>
       <c r="C264" s="1">
         <v>1.518</v>
       </c>
       <c r="D264" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:4">
       <c r="B265" s="6">
-        <v>45452.312546296</v>
+        <v>45452.270914352</v>
       </c>
       <c r="C265" s="1">
         <v>1.514</v>
       </c>
       <c r="D265" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:4">
       <c r="B266" s="6">
-        <v>45453.312546296</v>
+        <v>45453.270914352</v>
       </c>
       <c r="C266" s="1">
         <v>1.503</v>
       </c>
       <c r="D266" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:4">
       <c r="B267" s="6">
-        <v>45454.312546296</v>
+        <v>45454.270914352</v>
       </c>
       <c r="C267" s="1">
         <v>1.499</v>
       </c>
       <c r="D267" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:4">
       <c r="B268" s="6">
-        <v>45455.312546296</v>
+        <v>45455.270914352</v>
       </c>
       <c r="C268" s="1">
         <v>1.495</v>
       </c>
       <c r="D268" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:4">
       <c r="B269" s="6">
-        <v>45456.312546296</v>
+        <v>45456.270914352</v>
       </c>
       <c r="C269" s="1">
         <v>1.485</v>
       </c>
       <c r="D269" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:4">
       <c r="B270" s="6">
-        <v>45457.312546296</v>
+        <v>45457.270914352</v>
       </c>
       <c r="C270" s="1">
         <v>1.481</v>
       </c>
       <c r="D270" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:4">
       <c r="B271" s="6">
-        <v>45458.312546296</v>
+        <v>45458.270914352</v>
       </c>
       <c r="C271" s="1">
         <v>1.471</v>
       </c>
       <c r="D271" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:4">
       <c r="B272" s="6">
-        <v>45459.312546296</v>
+        <v>45459.270914352</v>
       </c>
       <c r="C272" s="1">
         <v>1.466</v>
       </c>
       <c r="D272" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:4">
       <c r="B273" s="6">
-        <v>45460.312546296</v>
+        <v>45460.270914352</v>
       </c>
       <c r="C273" s="1">
         <v>1.46</v>
       </c>
       <c r="D273" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:4">
       <c r="B274" s="6">
-        <v>45461.312546296</v>
+        <v>45461.270914352</v>
       </c>
       <c r="C274" s="1">
         <v>1.459</v>
       </c>
       <c r="D274" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:4">
       <c r="B275" s="6">
-        <v>45462.312546296</v>
+        <v>45462.270914352</v>
       </c>
       <c r="C275" s="1">
         <v>1.446</v>
       </c>
       <c r="D275" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:4">
       <c r="B276" s="6">
-        <v>45463.312546296</v>
+        <v>45463.270914352</v>
       </c>
       <c r="C276" s="1">
         <v>1.449</v>
       </c>
       <c r="D276" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:4">
       <c r="B277" s="6">
-        <v>45464.312546296</v>
+        <v>45464.270914352</v>
       </c>
       <c r="C277" s="1">
         <v>1.446</v>
       </c>
       <c r="D277" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:4">
       <c r="B278" s="6">
-        <v>45465.312546296</v>
+        <v>45465.270914352</v>
       </c>
       <c r="C278" s="1">
         <v>1.443</v>
       </c>
       <c r="D278" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:4">
       <c r="B279" s="6">
-        <v>45466.312546296</v>
+        <v>45466.270914352</v>
       </c>
       <c r="C279" s="1">
         <v>1.433</v>
       </c>
       <c r="D279" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:4">
       <c r="B280" s="6">
-        <v>45467.312546296</v>
+        <v>45467.270914352</v>
       </c>
       <c r="C280" s="1">
         <v>1.423</v>
       </c>
       <c r="D280" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:4">
       <c r="B281" s="6">
-        <v>45468.312546296</v>
+        <v>45468.270914352</v>
       </c>
       <c r="C281" s="1">
         <v>1.418</v>
       </c>
       <c r="D281" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:4">
       <c r="B282" s="6">
-        <v>45469.312546296</v>
+        <v>45469.270914352</v>
       </c>
       <c r="C282" s="1">
         <v>1.416</v>
       </c>
       <c r="D282" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:4">
       <c r="B283" s="6">
-        <v>45470.312546296</v>
+        <v>45470.270914352</v>
       </c>
       <c r="C283" s="1">
         <v>1.407</v>
       </c>
       <c r="D283" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:4">
       <c r="B284" s="6">
-        <v>45471.312546296</v>
+        <v>45471.270914352</v>
       </c>
       <c r="C284" s="1">
         <v>1.397</v>
       </c>
       <c r="D284" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:4">
       <c r="B285" s="6">
-        <v>45472.312546296</v>
+        <v>45472.270914352</v>
       </c>
       <c r="C285" s="1">
         <v>1.404</v>
       </c>
       <c r="D285" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:4">
       <c r="B286" s="6">
-        <v>45473.312546296</v>
+        <v>45473.270914352</v>
       </c>
       <c r="C286" s="1">
         <v>1.397</v>
       </c>
       <c r="D286" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:4">
       <c r="B287" s="6">
-        <v>45474.312546296</v>
+        <v>45474.270914352</v>
       </c>
       <c r="C287" s="1">
         <v>1.393</v>
       </c>
       <c r="D287" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:4">
       <c r="B288" s="6">
-        <v>45475.312546296</v>
+        <v>45475.270914352</v>
       </c>
       <c r="C288" s="1">
         <v>1.373</v>
       </c>
       <c r="D288" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:4">
       <c r="B289" s="6">
-        <v>45476.312546296</v>
+        <v>45476.270914352</v>
       </c>
       <c r="C289" s="1">
         <v>1.368</v>
       </c>
       <c r="D289" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:4">
       <c r="B290" s="6">
-        <v>45477.312546296</v>
+        <v>45477.270914352</v>
       </c>
       <c r="C290" s="1">
         <v>1.355</v>
       </c>
       <c r="D290" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:4">
       <c r="B291" s="6">
-        <v>45478.312546296</v>
+        <v>45478.270914352</v>
       </c>
       <c r="C291" s="1">
         <v>1.353</v>
       </c>
       <c r="D291" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:4">
       <c r="B292" s="6">
-        <v>45479.312546296</v>
+        <v>45479.270914352</v>
       </c>
       <c r="C292" s="1">
         <v>1.359</v>
       </c>
       <c r="D292" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:4">
       <c r="B293" s="6">
-        <v>45480.312546296</v>
+        <v>45480.270914352</v>
       </c>
       <c r="C293" s="1">
         <v>1.361</v>
       </c>
       <c r="D293" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:4">
       <c r="B294" s="6">
-        <v>45481.312546296</v>
+        <v>45481.270914352</v>
       </c>
       <c r="C294" s="1">
         <v>1.356</v>
       </c>
       <c r="D294" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:4">
       <c r="B295" s="6">
-        <v>45482.312546296</v>
+        <v>45482.270914352</v>
       </c>
       <c r="C295" s="1">
         <v>1.351</v>
       </c>
       <c r="D295" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:4">
       <c r="B296" s="6">
-        <v>45483.312546296</v>
+        <v>45483.270914352</v>
       </c>
       <c r="C296" s="1">
         <v>1.338</v>
       </c>
       <c r="D296" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:4">
       <c r="B297" s="6">
-        <v>45484.312546296</v>
+        <v>45484.270914352</v>
       </c>
       <c r="C297" s="1">
         <v>1.33</v>
       </c>
       <c r="D297" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:4">
       <c r="B298" s="6">
-        <v>45485.312546296</v>
+        <v>45485.270914352</v>
       </c>
       <c r="C298" s="1">
         <v>1.322</v>
       </c>
       <c r="D298" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:4">
       <c r="B299" s="6">
-        <v>45486.312546296</v>
+        <v>45486.270914352</v>
       </c>
       <c r="C299" s="1">
         <v>1.31</v>
       </c>
       <c r="D299" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:4">
       <c r="B300" s="6">
-        <v>45487.312546296</v>
+        <v>45487.270914352</v>
       </c>
       <c r="C300" s="1">
         <v>1.31</v>
       </c>
       <c r="D300" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:4">
       <c r="B301" s="6">
-        <v>45488.312546296</v>
+        <v>45488.270914352</v>
       </c>
       <c r="C301" s="1">
         <v>1.304</v>
       </c>
       <c r="D301" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:4">
       <c r="B302" s="6">
-        <v>45489.312546296</v>
+        <v>45489.270914352</v>
       </c>
       <c r="C302" s="1">
         <v>1.293</v>
       </c>
       <c r="D302" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="303" spans="1:4">
       <c r="B303" s="6">
-        <v>45490.312546296</v>
+        <v>45490.270914352</v>
       </c>
       <c r="C303" s="1">
         <v>1.288</v>
       </c>
       <c r="D303" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="304" spans="1:4">
       <c r="B304" s="6">
-        <v>45491.312546296</v>
+        <v>45491.270914352</v>
       </c>
       <c r="C304" s="1">
         <v>1.275</v>
       </c>
       <c r="D304" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="305" spans="1:4">
       <c r="B305" s="6">
-        <v>45492.312546296</v>
+        <v>45492.270914352</v>
       </c>
       <c r="C305" s="1">
         <v>1.265</v>
       </c>
       <c r="D305" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="306" spans="1:4">
       <c r="B306" s="6">
-        <v>45493.312546296</v>
+        <v>45493.270914352</v>
       </c>
       <c r="C306" s="1">
         <v>1.254</v>
       </c>
       <c r="D306" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="307" spans="1:4">
       <c r="B307" s="6">
-        <v>45494.312546296</v>
+        <v>45494.270914352</v>
       </c>
       <c r="C307" s="1">
         <v>1.244</v>
       </c>
       <c r="D307" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:4">
       <c r="B308" s="6">
-        <v>45495.312546296</v>
+        <v>45495.270914352</v>
       </c>
       <c r="C308" s="1">
         <v>1.221</v>
       </c>
       <c r="D308" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="309" spans="1:4">
       <c r="B309" s="6">
-        <v>45496.312546296</v>
+        <v>45496.270914352</v>
       </c>
       <c r="C309" s="1">
         <v>1.199</v>
       </c>
       <c r="D309" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:4">
       <c r="B310" s="6">
-        <v>45497.312546296</v>
+        <v>45497.270914352</v>
       </c>
       <c r="C310" s="1">
         <v>1.189</v>
       </c>
       <c r="D310" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:4">
       <c r="B311" s="6">
-        <v>45498.312546296</v>
+        <v>45498.270914352</v>
       </c>
       <c r="C311" s="1">
         <v>1.176</v>
       </c>
       <c r="D311" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:4">
       <c r="B312" s="6">
-        <v>45499.312546296</v>
+        <v>45499.270914352</v>
       </c>
       <c r="C312" s="1">
         <v>1.162</v>
       </c>
       <c r="D312" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="313" spans="1:4">
       <c r="B313" s="6">
-        <v>45500.312546296</v>
+        <v>45500.270914352</v>
       </c>
       <c r="C313" s="1">
         <v>1.155</v>
       </c>
       <c r="D313" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="314" spans="1:4">
       <c r="B314" s="6">
-        <v>45501.312546296</v>
+        <v>45501.270914352</v>
       </c>
       <c r="C314" s="1">
         <v>1.148</v>
       </c>
       <c r="D314" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:4">
       <c r="B315" s="6">
-        <v>45502.312546296</v>
+        <v>45502.270914352</v>
       </c>
       <c r="C315" s="1">
         <v>1.14</v>
       </c>
       <c r="D315" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="316" spans="1:4">
       <c r="B316" s="6">
-        <v>45503.312546296</v>
+        <v>45503.270914352</v>
       </c>
       <c r="C316" s="1">
         <v>1.126</v>
       </c>
       <c r="D316" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="317" spans="1:4">
       <c r="B317" s="6">
-        <v>45504.312546296</v>
+        <v>45504.270914352</v>
       </c>
       <c r="C317" s="1">
         <v>1.12</v>
       </c>
       <c r="D317" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="318" spans="1:4">
       <c r="B318" s="6">
-        <v>45505.312546296</v>
+        <v>45505.270914352</v>
       </c>
       <c r="C318" s="1">
         <v>1.111</v>
       </c>
       <c r="D318" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="319" spans="1:4">
       <c r="B319" s="6">
-        <v>45506.312546296</v>
+        <v>45506.270914352</v>
       </c>
       <c r="C319" s="1">
         <v>1.098</v>
       </c>
       <c r="D319" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="320" spans="1:4">
       <c r="B320" s="6">
-        <v>45507.312546296</v>
+        <v>45507.270914352</v>
       </c>
       <c r="C320" s="1">
         <v>1.083</v>
       </c>
       <c r="D320" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="321" spans="1:4">
       <c r="B321" s="6">
-        <v>45508.312546296</v>
+        <v>45508.270914352</v>
       </c>
       <c r="C321" s="1">
         <v>1.063</v>
       </c>
       <c r="D321" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="322" spans="1:4">
       <c r="B322" s="6">
-        <v>45509.312546296</v>
+        <v>45509.270914352</v>
       </c>
       <c r="C322" s="1">
         <v>1.049</v>
       </c>
       <c r="D322" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="323" spans="1:4">
       <c r="B323" s="6">
-        <v>45510.312546296</v>
+        <v>45510.270914352</v>
       </c>
       <c r="C323" s="1">
         <v>1.038</v>
       </c>
       <c r="D323" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="324" spans="1:4">
       <c r="B324" s="6">
-        <v>45511.312546296</v>
+        <v>45511.270914352</v>
       </c>
       <c r="C324" s="1">
         <v>1.026</v>
       </c>
       <c r="D324" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="325" spans="1:4">
       <c r="B325" s="6">
-        <v>45512.312546296</v>
+        <v>45512.270914352</v>
       </c>
       <c r="C325" s="1">
         <v>1.013</v>
       </c>
       <c r="D325" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="326" spans="1:4">
       <c r="B326" s="6">
-        <v>45513.312546296</v>
+        <v>45513.270914352</v>
       </c>
       <c r="C326" s="1">
         <v>1.0</v>
       </c>
       <c r="D326" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="327" spans="1:4">
       <c r="B327" s="6">
-        <v>45514.312546296</v>
+        <v>45514.270914352</v>
       </c>
       <c r="C327" s="1">
         <v>0.985</v>
       </c>
       <c r="D327" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="328" spans="1:4">
       <c r="B328" s="6">
-        <v>45515.312546296</v>
+        <v>45515.270914352</v>
       </c>
       <c r="C328" s="1">
         <v>0.975</v>
       </c>
       <c r="D328" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="329" spans="1:4">
       <c r="B329" s="6">
-        <v>45516.312546296</v>
+        <v>45516.270914352</v>
       </c>
       <c r="C329" s="1">
         <v>0.962</v>
       </c>
       <c r="D329" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="330" spans="1:4">
       <c r="B330" s="6">
-        <v>45517.312546296</v>
+        <v>45517.270914352</v>
       </c>
       <c r="C330" s="1">
         <v>0.953</v>
       </c>
       <c r="D330" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="331" spans="1:4">
       <c r="B331" s="6">
-        <v>45518.312546296</v>
+        <v>45518.270914352</v>
       </c>
       <c r="C331" s="1">
         <v>0.946</v>
       </c>
       <c r="D331" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="332" spans="1:4">
       <c r="B332" s="6">
-        <v>45519.312546296</v>
+        <v>45519.270914352</v>
       </c>
       <c r="C332" s="1">
         <v>0.911</v>
       </c>
       <c r="D332" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="333" spans="1:4">
       <c r="B333" s="6">
-        <v>45520.312546296</v>
+        <v>45520.270914352</v>
       </c>
       <c r="C333" s="1">
         <v>0.902</v>
       </c>
       <c r="D333" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="334" spans="1:4">
       <c r="B334" s="6">
-        <v>45521.312546296</v>
+        <v>45521.270914352</v>
       </c>
       <c r="C334" s="1">
         <v>0.889</v>
       </c>
       <c r="D334" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="335" spans="1:4">
       <c r="B335" s="6">
-        <v>45522.312546296</v>
+        <v>45522.270914352</v>
       </c>
       <c r="C335" s="1">
         <v>0.822</v>
       </c>
       <c r="D335" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="336" spans="1:4">
       <c r="B336" s="6">
-        <v>45523.312546296</v>
+        <v>45523.270914352</v>
       </c>
       <c r="C336" s="1">
         <v>0.753</v>
       </c>
       <c r="D336" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="337" spans="1:4">
       <c r="B337" s="6">
-        <v>45524.312546296</v>
+        <v>45524.270914352</v>
       </c>
       <c r="C337" s="1">
         <v>0.714</v>
       </c>
       <c r="D337" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="338" spans="1:4">
       <c r="B338" s="6">
-        <v>45525.312546296</v>
+        <v>45525.270914352</v>
       </c>
       <c r="C338" s="1">
         <v>0.691</v>
       </c>
       <c r="D338" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="339" spans="1:4">
       <c r="B339" s="6">
-        <v>45526.312546296</v>
+        <v>45526.270914352</v>
       </c>
       <c r="C339" s="1">
         <v>0.694</v>
       </c>
       <c r="D339" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="340" spans="1:4">
       <c r="B340" s="6">
-        <v>45527.312546296</v>
+        <v>45527.270914352</v>
       </c>
       <c r="C340" s="1">
         <v>0.705</v>
       </c>
       <c r="D340" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="341" spans="1:4">
       <c r="B341" s="6">
-        <v>45528.312546296</v>
+        <v>45528.270914352</v>
       </c>
       <c r="C341" s="1">
         <v>0.715</v>
       </c>
       <c r="D341" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="342" spans="1:4">
       <c r="B342" s="6">
-        <v>45529.312546296</v>
+        <v>45529.270914352</v>
       </c>
       <c r="C342" s="1">
         <v>0.726</v>
       </c>
       <c r="D342" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="343" spans="1:4">
       <c r="B343" s="6">
-        <v>45530.312546296</v>
+        <v>45530.270914352</v>
       </c>
       <c r="C343" s="1">
         <v>0.685</v>
       </c>
       <c r="D343" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="344" spans="1:4">
       <c r="B344" s="6">
-        <v>45531.312546296</v>
+        <v>45531.270914352</v>
       </c>
       <c r="C344" s="1">
         <v>0.661</v>
       </c>
       <c r="D344" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="345" spans="1:4">
       <c r="B345" s="6">
-        <v>45532.312546296</v>
+        <v>45532.270914352</v>
       </c>
       <c r="C345" s="1">
         <v>0.645</v>
       </c>
       <c r="D345" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="346" spans="1:4">
       <c r="B346" s="6">
-        <v>45533.312546296</v>
+        <v>45533.270914352</v>
       </c>
       <c r="C346" s="1">
         <v>0.638</v>
       </c>
       <c r="D346" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="347" spans="1:4">
       <c r="B347" s="6">
-        <v>45534.312546296</v>
+        <v>45534.270914352</v>
       </c>
       <c r="C347" s="1">
         <v>0.618</v>
       </c>
       <c r="D347" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="348" spans="1:4">
       <c r="B348" s="6">
-        <v>45535.312546296</v>
+        <v>45535.270914352</v>
       </c>
       <c r="C348" s="1">
         <v>0.604</v>
       </c>
       <c r="D348" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="349" spans="1:4">
       <c r="B349" s="6">
-        <v>45536.312546296</v>
+        <v>45536.270914352</v>
       </c>
       <c r="C349" s="1">
         <v>0.596</v>
       </c>
       <c r="D349" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="350" spans="1:4">
       <c r="B350" s="6">
-        <v>45537.312546296</v>
+        <v>45537.270914352</v>
       </c>
       <c r="C350" s="1">
         <v>0.593</v>
       </c>
       <c r="D350" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="351" spans="1:4">
       <c r="B351" s="6">
-        <v>45538.312546296</v>
+        <v>45538.270914352</v>
       </c>
       <c r="C351" s="1">
         <v>0.578</v>
       </c>
       <c r="D351" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="352" spans="1:4">
       <c r="B352" s="6">
-        <v>45539.312546296</v>
+        <v>45539.270914352</v>
       </c>
       <c r="C352" s="1">
         <v>0.557</v>
       </c>
       <c r="D352" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="353" spans="1:4">
       <c r="B353" s="6">
-        <v>45540.312546296</v>
+        <v>45540.270914352</v>
       </c>
       <c r="C353" s="1">
         <v>0.545</v>
       </c>
       <c r="D353" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="354" spans="1:4">
       <c r="B354" s="6">
-        <v>45541.312546296</v>
+        <v>45541.270914352</v>
       </c>
       <c r="C354" s="1">
         <v>0.534</v>
       </c>
       <c r="D354" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="355" spans="1:4">
       <c r="B355" s="6">
-        <v>45542.312546296</v>
+        <v>45542.270914352</v>
       </c>
       <c r="C355" s="1">
         <v>0.517</v>
       </c>
       <c r="D355" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="356" spans="1:4">
       <c r="B356" s="6">
-        <v>45543.312546296</v>
+        <v>45543.270914352</v>
       </c>
       <c r="C356" s="1">
         <v>0.51</v>
       </c>
       <c r="D356" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="357" spans="1:4">
       <c r="B357" s="6">
-        <v>45544.312546296</v>
+        <v>45544.270914352</v>
       </c>
       <c r="C357" s="1">
         <v>0.496</v>
       </c>
       <c r="D357" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="358" spans="1:4">
       <c r="B358" s="6">
-        <v>45545.312546296</v>
+        <v>45545.270914352</v>
       </c>
       <c r="C358" s="1">
         <v>0.482</v>
       </c>
       <c r="D358" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="359" spans="1:4">
       <c r="B359" s="6">
-        <v>45546.312546296</v>
+        <v>45546.270914352</v>
       </c>
       <c r="C359" s="1">
         <v>0.466</v>
       </c>
       <c r="D359" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="360" spans="1:4">
       <c r="B360" s="6">
-        <v>45547.312546296</v>
+        <v>45547.270914352</v>
       </c>
       <c r="C360" s="1">
         <v>0.451</v>
       </c>
       <c r="D360" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="361" spans="1:4">
       <c r="B361" s="6">
-        <v>45548.312546296</v>
+        <v>45548.270914352</v>
       </c>
       <c r="C361" s="1">
         <v>0.43</v>
       </c>
       <c r="D361" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="362" spans="1:4">
       <c r="B362" s="6">
-        <v>45549.312546296</v>
+        <v>45549.270914352</v>
       </c>
       <c r="C362" s="1">
         <v>0.411</v>
       </c>
       <c r="D362" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="363" spans="1:4">
       <c r="B363" s="6">
-        <v>45550.312546296</v>
+        <v>45550.270914352</v>
       </c>
       <c r="C363" s="1">
         <v>0.398</v>
       </c>
       <c r="D363" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="364" spans="1:4">
       <c r="B364" s="6">
-        <v>45551.312546296</v>
+        <v>45551.270914352</v>
       </c>
       <c r="C364" s="1">
         <v>0.38</v>
       </c>
       <c r="D364" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="365" spans="1:4">
       <c r="B365" s="6">
-        <v>45552.312546296</v>
+        <v>45552.270914352</v>
       </c>
       <c r="C365" s="1">
         <v>0.361</v>
       </c>
       <c r="D365" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="366" spans="1:4">
       <c r="B366" s="6">
-        <v>45553.312546296</v>
+        <v>45553.270914352</v>
       </c>
       <c r="C366" s="1">
         <v>0.344</v>
       </c>
       <c r="D366" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="367" spans="1:4">
       <c r="B367" s="6">
-        <v>45554.312546296</v>
+        <v>45554.270914352</v>
       </c>
       <c r="C367" s="1">
         <v>0.33</v>
       </c>
       <c r="D367" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="368" spans="1:4">
       <c r="B368" s="6">
-        <v>45555.312546296</v>
+        <v>45555.270914352</v>
       </c>
       <c r="C368" s="1">
         <v>0.316</v>
       </c>
       <c r="D368" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="369" spans="1:4">
       <c r="B369" s="6">
-        <v>45556.312546296</v>
+        <v>45556.270914352</v>
       </c>
       <c r="C369" s="1">
         <v>0.302</v>
       </c>
       <c r="D369" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="370" spans="1:4">
       <c r="B370" s="6">
-        <v>45557.312546296</v>
+        <v>45557.270914352</v>
       </c>
       <c r="C370" s="1">
         <v>0.319</v>
       </c>
       <c r="D370" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="371" spans="1:4">
       <c r="B371" s="6">
-        <v>45558.312546296</v>
+        <v>45558.270914352</v>
       </c>
       <c r="C371" s="1">
         <v>0.321</v>
       </c>
       <c r="D371" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="372" spans="1:4">
       <c r="B372" s="6">
-        <v>45559.312546296</v>
+        <v>45559.270914352</v>
       </c>
       <c r="C372" s="1">
         <v>0.316</v>
       </c>
       <c r="D372" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="373" spans="1:4">
       <c r="B373" s="6">
-        <v>45560.312546296</v>
+        <v>45560.270914352</v>
       </c>
       <c r="C373" s="1">
         <v>0.311</v>
       </c>
       <c r="D373" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="374" spans="1:4">
       <c r="B374" s="6">
-        <v>45561.312546296</v>
+        <v>45561.270914352</v>
       </c>
       <c r="C374" s="1">
         <v>0.315</v>
       </c>
       <c r="D374" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="375" spans="1:4">
       <c r="B375" s="6">
-        <v>45562.312546296</v>
+        <v>45562.270914352</v>
       </c>
       <c r="C375" s="1">
         <v>0.298</v>
       </c>
       <c r="D375" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="376" spans="1:4">
       <c r="B376" s="6">
-        <v>45563.312546296</v>
+        <v>45563.270914352</v>
       </c>
       <c r="C376" s="1">
         <v>0.286</v>
       </c>
       <c r="D376" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="377" spans="1:4">
       <c r="B377" s="6">
-        <v>45564.312546296</v>
+        <v>45564.270914352</v>
       </c>
       <c r="C377" s="1">
         <v>0.272</v>
       </c>
       <c r="D377" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="378" spans="1:4">
       <c r="B378" s="6">
-        <v>45565.312546296</v>
+        <v>45565.270914352</v>
       </c>
       <c r="C378" s="1">
         <v>0.266</v>
       </c>
       <c r="D378" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="379" spans="1:4">
       <c r="B379" s="6">
-        <v>45566.312546296</v>
+        <v>45566.270914352</v>
       </c>
       <c r="C379" s="1">
         <v>0.257</v>
       </c>
       <c r="D379" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="380" spans="1:4">
       <c r="B380" s="6">
-        <v>45567.312546296</v>
+        <v>45567.270914352</v>
       </c>
       <c r="C380" s="1">
         <v>0.24</v>
       </c>
       <c r="D380" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="381" spans="1:4">
       <c r="B381" s="6">
-        <v>45568.312546296</v>
+        <v>45568.270914352</v>
       </c>
       <c r="C381" s="1">
         <v>0.229</v>
       </c>
       <c r="D381" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="382" spans="1:4">
       <c r="B382" s="6">
-        <v>45569.312546296</v>
+        <v>45569.270914352</v>
       </c>
       <c r="C382" s="1">
         <v>0.218</v>
       </c>
       <c r="D382" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="383" spans="1:4">
       <c r="B383" s="6">
-        <v>45570.312546296</v>
+        <v>45570.270914352</v>
       </c>
       <c r="C383" s="1">
         <v>0.207</v>
       </c>
       <c r="D383" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="384" spans="1:4">
       <c r="B384" s="6">
-        <v>45571.312546296</v>
+        <v>45571.270914352</v>
       </c>
       <c r="C384" s="1">
         <v>0.193</v>
       </c>
       <c r="D384" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="385" spans="1:4">
       <c r="B385" s="6">
-        <v>45572.312546296</v>
+        <v>45572.270914352</v>
       </c>
       <c r="C385" s="1">
         <v>0.182</v>
       </c>
       <c r="D385" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="386" spans="1:4">
       <c r="B386" s="6">
-        <v>45573.312546296</v>
+        <v>45573.270914352</v>
       </c>
       <c r="C386" s="1">
         <v>0.182</v>
       </c>
       <c r="D386" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="387" spans="1:4">
       <c r="B387" s="6">
-        <v>45574.312546296</v>
+        <v>45574.270914352</v>
       </c>
       <c r="C387" s="1">
         <v>0.17</v>
       </c>
       <c r="D387" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="388" spans="1:4">
       <c r="B388" s="6">
-        <v>45575.312546296</v>
+        <v>45575.270914352</v>
       </c>
       <c r="C388" s="1">
         <v>0.165</v>
       </c>
       <c r="D388" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="389" spans="1:4">
       <c r="B389" s="6">
-        <v>45576.312546296</v>
+        <v>45576.270914352</v>
       </c>
       <c r="C389" s="1">
         <v>0.152</v>
       </c>
       <c r="D389" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="390" spans="1:4">
       <c r="B390" s="6">
-        <v>45577.312546296</v>
+        <v>45577.270914352</v>
       </c>
       <c r="C390" s="1">
         <v>0.141</v>
       </c>
       <c r="D390" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="391" spans="1:4">
       <c r="B391" s="6">
-        <v>45578.312546296</v>
+        <v>45578.270914352</v>
       </c>
       <c r="C391" s="1">
         <v>0.133</v>
       </c>
       <c r="D391" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="392" spans="1:4">
       <c r="B392" s="6">
-        <v>45579.312546296</v>
+        <v>45579.270914352</v>
       </c>
       <c r="C392" s="1">
         <v>0.126</v>
       </c>
       <c r="D392" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="393" spans="1:4">
       <c r="B393" s="6">
-        <v>45580.312546296</v>
+        <v>45580.270914352</v>
       </c>
       <c r="C393" s="1">
         <v>0.118</v>
       </c>
       <c r="D393" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="394" spans="1:4">
       <c r="B394" s="6">
-        <v>45581.312546296</v>
+        <v>45581.270914352</v>
       </c>
       <c r="C394" s="1">
         <v>0.115</v>
       </c>
       <c r="D394" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="395" spans="1:4">
       <c r="B395" s="6">
-        <v>45582.312546296</v>
+        <v>45582.270914352</v>
       </c>
       <c r="C395" s="1">
         <v>0.114</v>
       </c>
       <c r="D395" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="396" spans="1:4">
       <c r="B396" s="6">
-        <v>45583.312546296</v>
+        <v>45583.270914352</v>
       </c>
       <c r="C396" s="1">
         <v>0.106</v>
       </c>
       <c r="D396" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="397" spans="1:4">
       <c r="B397" s="6">
-        <v>45584.312546296</v>
+        <v>45584.270914352</v>
       </c>
       <c r="C397" s="1">
         <v>0.097</v>
       </c>
       <c r="D397" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="398" spans="1:4">
       <c r="B398" s="6">
-        <v>45585.312546296</v>
+        <v>45585.270914352</v>
       </c>
       <c r="C398" s="1">
         <v>0.093</v>
       </c>
       <c r="D398" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="399" spans="1:4">
       <c r="B399" s="6">
-        <v>45586.312546296</v>
+        <v>45586.270914352</v>
       </c>
       <c r="C399" s="1">
         <v>0.086</v>
       </c>
       <c r="D399" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="400" spans="1:4">
       <c r="B400" s="6">
-        <v>45587.312546296</v>
+        <v>45587.270914352</v>
       </c>
       <c r="C400" s="1">
         <v>0.076</v>
       </c>
       <c r="D400" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="401" spans="1:4">
       <c r="B401" s="6">
-        <v>45588.312546296</v>
+        <v>45588.270914352</v>
       </c>
       <c r="C401" s="1">
         <v>0.073</v>
       </c>
       <c r="D401" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="402" spans="1:4">
       <c r="B402" s="6">
-        <v>45589.312546296</v>
+        <v>45589.270914352</v>
       </c>
       <c r="C402" s="1">
         <v>0.066</v>
       </c>
       <c r="D402" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="403" spans="1:4">
       <c r="B403" s="6">
-        <v>45590.312546296</v>
+        <v>45590.270914352</v>
       </c>
       <c r="C403" s="1">
         <v>0.062</v>
       </c>
       <c r="D403" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="404" spans="1:4">
       <c r="B404" s="6">
-        <v>45591.312546296</v>
+        <v>45591.270914352</v>
       </c>
       <c r="C404" s="1">
         <v>0.167</v>
       </c>
       <c r="D404" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="405" spans="1:4">
       <c r="B405" s="6">
-        <v>45592.312546296</v>
+        <v>45592.270914352</v>
       </c>
       <c r="C405" s="1">
         <v>0.294</v>
       </c>
       <c r="D405" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="406" spans="1:4">
       <c r="B406" s="6">
-        <v>45593.312546296</v>
+        <v>45593.270914352</v>
       </c>
       <c r="C406" s="1">
         <v>0.499</v>
       </c>
       <c r="D406" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="407" spans="1:4">
       <c r="B407" s="6">
-        <v>45594.312546296</v>
+        <v>45594.270914352</v>
       </c>
       <c r="C407" s="1">
         <v>0.608</v>
       </c>
       <c r="D407" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="408" spans="1:4">
       <c r="B408" s="6">
-        <v>45595.312546296</v>
+        <v>45595.270914352</v>
       </c>
       <c r="C408" s="1">
         <v>0.655</v>
       </c>
       <c r="D408" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="409" spans="1:4">
       <c r="B409" s="6">
-        <v>45596.312546296</v>
+        <v>45596.270914352</v>
       </c>
       <c r="C409" s="1">
         <v>0.674</v>
       </c>
       <c r="D409" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="410" spans="1:4">
       <c r="B410" s="6">
-        <v>45597.312546296</v>
+        <v>45597.270914352</v>
       </c>
       <c r="C410" s="1">
         <v>0.692</v>
       </c>
       <c r="D410" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="411" spans="1:4">
       <c r="B411" s="6">
-        <v>45598.312546296</v>
+        <v>45598.270914352</v>
       </c>
       <c r="C411" s="1">
         <v>0.724</v>
       </c>
       <c r="D411" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="412" spans="1:4">
       <c r="B412" s="6">
-        <v>45599.312546296</v>
+        <v>45599.270914352</v>
       </c>
       <c r="C412" s="1">
         <v>0.749</v>
       </c>
       <c r="D412" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="413" spans="1:4">
       <c r="B413" s="6">
-        <v>45600.312546296</v>
+        <v>45600.270914352</v>
       </c>
       <c r="C413" s="1">
         <v>0.765</v>
       </c>
       <c r="D413" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="414" spans="1:4">
       <c r="B414" s="6">
-        <v>45601.312546296</v>
+        <v>45601.270914352</v>
       </c>
       <c r="C414" s="1">
         <v>0.777</v>
       </c>
       <c r="D414" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="415" spans="1:4">
       <c r="B415" s="6">
-        <v>45602.312546296</v>
+        <v>45602.270914352</v>
       </c>
       <c r="C415" s="1">
         <v>0.799</v>
       </c>
       <c r="D415" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="416" spans="1:4">
       <c r="B416" s="6">
-        <v>45603.312546296</v>
+        <v>45603.270914352</v>
       </c>
       <c r="C416" s="1">
         <v>0.815</v>
       </c>
       <c r="D416" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="417" spans="1:4">
       <c r="B417" s="6">
-        <v>45604.312546296</v>
+        <v>45604.270914352</v>
       </c>
       <c r="C417" s="1">
         <v>0.832</v>
       </c>
       <c r="D417" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="418" spans="1:4">
       <c r="B418" s="6">
-        <v>45605.312546296</v>
+        <v>45605.270914352</v>
       </c>
       <c r="C418" s="1">
         <v>0.863</v>
       </c>
       <c r="D418" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="419" spans="1:4">
       <c r="B419" s="6">
-        <v>45606.312546296</v>
+        <v>45606.270914352</v>
       </c>
       <c r="C419" s="1">
         <v>0.858</v>
       </c>
       <c r="D419" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="420" spans="1:4">
       <c r="B420" s="6">
-        <v>45607.312546296</v>
+        <v>45607.270914352</v>
       </c>
       <c r="C420" s="1">
         <v>0.877</v>
       </c>
       <c r="D420" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="421" spans="1:4">
       <c r="B421" s="6">
-        <v>45608.312546296</v>
+        <v>45608.270914352</v>
       </c>
       <c r="C421" s="1">
         <v>0.906</v>
       </c>
       <c r="D421" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="422" spans="1:4">
       <c r="B422" s="6">
-        <v>45609.312546296</v>
+        <v>45609.270914352</v>
       </c>
       <c r="C422" s="1">
         <v>0.945</v>
       </c>
       <c r="D422" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="423" spans="1:4">
       <c r="B423" s="6">
-        <v>45610.312546296</v>
+        <v>45610.270914352</v>
       </c>
       <c r="C423" s="1">
         <v>0.961</v>
       </c>
       <c r="D423" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="424" spans="1:4">
       <c r="B424" s="6">
-        <v>45611.312546296</v>
+        <v>45611.270914352</v>
       </c>
       <c r="C424" s="1">
         <v>0.977</v>
       </c>
       <c r="D424" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="425" spans="1:4">
       <c r="B425" s="6">
-        <v>45612.312546296</v>
+        <v>45612.270914352</v>
       </c>
       <c r="C425" s="1">
         <v>0.989</v>
       </c>
       <c r="D425" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="426" spans="1:4">
       <c r="B426" s="6">
-        <v>45613.312546296</v>
+        <v>45613.270914352</v>
       </c>
       <c r="C426" s="1">
         <v>0.994</v>
       </c>
       <c r="D426" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="427" spans="1:4">
       <c r="B427" s="6">
-        <v>45614.312546296</v>
+        <v>45614.270914352</v>
       </c>
       <c r="C427" s="1">
         <v>1.004</v>
       </c>
       <c r="D427" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="428" spans="1:4">
       <c r="B428" s="6">
-        <v>45615.312546296</v>
+        <v>45615.270914352</v>
       </c>
       <c r="C428" s="1">
         <v>1.012</v>
       </c>
       <c r="D428" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="429" spans="1:4">
       <c r="B429" s="6">
-        <v>45616.312546296</v>
+        <v>45616.270914352</v>
       </c>
       <c r="C429" s="1">
         <v>1.011</v>
       </c>
       <c r="D429" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="430" spans="1:4">
       <c r="B430" s="6">
-        <v>45617.312546296</v>
+        <v>45617.270914352</v>
       </c>
       <c r="C430" s="1">
         <v>1.019</v>
       </c>
       <c r="D430" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="431" spans="1:4">
       <c r="B431" s="6">
-        <v>45618.312546296</v>
+        <v>45618.270914352</v>
       </c>
       <c r="C431" s="1">
         <v>1.014</v>
       </c>
       <c r="D431" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="432" spans="1:4">
       <c r="B432" s="6">
-        <v>45619.312546296</v>
+        <v>45619.270914352</v>
       </c>
       <c r="C432" s="1">
         <v>1.027</v>
       </c>
       <c r="D432" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="433" spans="1:4">
       <c r="B433" s="6">
-        <v>45620.312546296</v>
+        <v>45620.270914352</v>
       </c>
       <c r="C433" s="1">
         <v>1.044</v>
       </c>
       <c r="D433" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="434" spans="1:4">
       <c r="B434" s="6">
-        <v>45621.312546296</v>
+        <v>45621.270914352</v>
       </c>
       <c r="C434" s="1">
         <v>1.036</v>
       </c>
       <c r="D434" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="435" spans="1:4">
       <c r="B435" s="6">
-        <v>45622.312546296</v>
+        <v>45622.270914352</v>
       </c>
       <c r="C435" s="1">
         <v>1.018</v>
       </c>
       <c r="D435" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="436" spans="1:4">
       <c r="B436" s="6">
-        <v>45623.312546296</v>
+        <v>45623.270914352</v>
       </c>
       <c r="C436" s="1">
         <v>1.013</v>
       </c>
       <c r="D436" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="437" spans="1:4">
       <c r="B437" s="6">
-        <v>45624.312546296</v>
+        <v>45624.270914352</v>
       </c>
       <c r="C437" s="1">
         <v>1.011</v>
       </c>
       <c r="D437" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="438" spans="1:4">
       <c r="B438" s="6">
-        <v>45625.312546296</v>
+        <v>45625.270914352</v>
       </c>
       <c r="C438" s="1">
         <v>1.011</v>
       </c>
       <c r="D438" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="439" spans="1:4">
       <c r="B439" s="6">
-        <v>45626.312546296</v>
+        <v>45626.270914352</v>
       </c>
       <c r="C439" s="1">
         <v>1.007</v>
       </c>
       <c r="D439" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="440" spans="1:4">
       <c r="B440" s="6">
-        <v>45627.312546296</v>
+        <v>45627.270914352</v>
       </c>
       <c r="C440" s="1">
         <v>1.009</v>
       </c>
       <c r="D440" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="441" spans="1:4">
       <c r="B441" s="6">
-        <v>45628.312546296</v>
+        <v>45628.270914352</v>
       </c>
       <c r="C441" s="1">
         <v>1.009</v>
       </c>
       <c r="D441" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="442" spans="1:4">
       <c r="B442" s="6">
-        <v>45629.312546296</v>
+        <v>45629.270914352</v>
       </c>
       <c r="C442" s="1">
         <v>1.009</v>
       </c>
       <c r="D442" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="443" spans="1:4">
       <c r="B443" s="6">
-        <v>45630.312546296</v>
+        <v>45630.270914352</v>
       </c>
       <c r="C443" s="1">
         <v>1.007</v>
       </c>
       <c r="D443" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="444" spans="1:4">
       <c r="B444" s="6">
-        <v>45631.312546296</v>
+        <v>45631.270914352</v>
       </c>
       <c r="C444" s="1">
         <v>1.007</v>
       </c>
       <c r="D444" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="445" spans="1:4">
       <c r="B445" s="6">
-        <v>45632.312546296</v>
+        <v>45632.270914352</v>
       </c>
       <c r="C445" s="1">
         <v>1.011</v>
       </c>
       <c r="D445" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="446" spans="1:4">
       <c r="B446" s="6">
-        <v>45633.312546296</v>
+        <v>45633.270914352</v>
       </c>
       <c r="C446" s="1">
         <v>1.011</v>
       </c>
       <c r="D446" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="447" spans="1:4">
       <c r="B447" s="6">
-        <v>45634.312546296</v>
+        <v>45634.270914352</v>
       </c>
       <c r="C447" s="1">
         <v>1.007</v>
       </c>
       <c r="D447" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="448" spans="1:4">
       <c r="B448" s="6">
-        <v>45635.312546296</v>
+        <v>45635.270914352</v>
       </c>
       <c r="C448" s="1">
         <v>1.001</v>
       </c>
       <c r="D448" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="449" spans="1:4">
       <c r="B449" s="6">
-        <v>45636.312546296</v>
+        <v>45636.270914352</v>
       </c>
       <c r="C449" s="1">
         <v>1.005</v>
       </c>
       <c r="D449" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="450" spans="1:4">
       <c r="B450" s="6">
-        <v>45637.312546296</v>
+        <v>45637.270914352</v>
       </c>
       <c r="C450" s="1">
         <v>1.009</v>
       </c>
       <c r="D450" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="451" spans="1:4">
       <c r="B451" s="6">
-        <v>45638.312546296</v>
+        <v>45638.270914352</v>
       </c>
       <c r="C451" s="1">
         <v>1.011</v>
       </c>
       <c r="D451" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="452" spans="1:4">
       <c r="B452" s="6">
-        <v>45639.312546296</v>
+        <v>45639.270914352</v>
       </c>
       <c r="C452" s="1">
         <v>1.029</v>
       </c>
       <c r="D452" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="453" spans="1:4">
       <c r="B453" s="6">
-        <v>45640.312546296</v>
+        <v>45640.270914352</v>
       </c>
       <c r="C453" s="1">
         <v>1.033</v>
       </c>
       <c r="D453" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="454" spans="1:4">
       <c r="B454" s="6">
-        <v>45641.312546296</v>
+        <v>45641.270914352</v>
       </c>
       <c r="C454" s="1">
         <v>1.034</v>
       </c>
       <c r="D454" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="455" spans="1:4">
       <c r="B455" s="6">
-        <v>45642.312546296</v>
+        <v>45642.270914352</v>
       </c>
       <c r="C455" s="1">
         <v>1.041</v>
       </c>
       <c r="D455" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="456" spans="1:4">
       <c r="B456" s="6">
-        <v>45643.312546296</v>
+        <v>45643.270914352</v>
       </c>
       <c r="C456" s="1">
         <v>1.045</v>
       </c>
       <c r="D456" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="457" spans="1:4">
       <c r="B457" s="6">
-        <v>45644.312546296</v>
+        <v>45644.270914352</v>
       </c>
       <c r="C457" s="1">
         <v>1.046</v>
       </c>
       <c r="D457" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="458" spans="1:4">
       <c r="B458" s="6">
-        <v>45645.312546296</v>
+        <v>45645.270914352</v>
       </c>
       <c r="C458" s="1">
         <v>1.048</v>
       </c>
       <c r="D458" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="459" spans="1:4">
       <c r="B459" s="6">
-        <v>45646.312546296</v>
+        <v>45646.270914352</v>
       </c>
       <c r="C459" s="1">
         <v>1.041</v>
       </c>
       <c r="D459" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="460" spans="1:4">
       <c r="B460" s="6">
-        <v>45647.312546296</v>
+        <v>45647.270914352</v>
       </c>
       <c r="C460" s="1">
         <v>1.036</v>
       </c>
       <c r="D460" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="461" spans="1:4">
       <c r="B461" s="6">
-        <v>45648.312546296</v>
+        <v>45648.270914352</v>
       </c>
       <c r="C461" s="1">
         <v>1.043</v>
       </c>
       <c r="D461" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="462" spans="1:4">
       <c r="B462" s="6">
-        <v>45649.312546296</v>
+        <v>45649.270914352</v>
       </c>
       <c r="C462" s="1">
         <v>1.04</v>
       </c>
       <c r="D462" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="463" spans="1:4">
       <c r="B463" s="6">
-        <v>45650.312546296</v>
+        <v>45650.270914352</v>
       </c>
       <c r="C463" s="1">
         <v>1.034</v>
       </c>
       <c r="D463" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="464" spans="1:4">
       <c r="B464" s="6">
-        <v>45651.312546296</v>
+        <v>45651.270914352</v>
       </c>
       <c r="C464" s="1">
         <v>1.046</v>
       </c>
       <c r="D464" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="465" spans="1:4">
       <c r="B465" s="6">
-        <v>45652.312546296</v>
+        <v>45652.270914352</v>
       </c>
       <c r="C465" s="1">
         <v>1.05</v>
       </c>
       <c r="D465" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="466" spans="1:4">
       <c r="B466" s="6">
-        <v>45653.312546296</v>
+        <v>45653.270914352</v>
       </c>
       <c r="C466" s="1">
         <v>1.053</v>
       </c>
       <c r="D466" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="467" spans="1:4">
       <c r="B467" s="6">
-        <v>45654.312546296</v>
+        <v>45654.270914352</v>
       </c>
       <c r="C467" s="1">
         <v>1.055</v>
       </c>
       <c r="D467" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="468" spans="1:4">
       <c r="B468" s="6">
-        <v>45655.312546296</v>
+        <v>45655.270914352</v>
       </c>
       <c r="C468" s="1">
         <v>1.056</v>
       </c>
       <c r="D468" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="469" spans="1:4">
       <c r="B469" s="6">
-        <v>45656.312546296</v>
+        <v>45656.270914352</v>
       </c>
       <c r="C469" s="1">
         <v>1.058</v>
       </c>
       <c r="D469" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="470" spans="1:4">
       <c r="B470" s="6">
-        <v>45657.312546296</v>
+        <v>45657.270914352</v>
       </c>
       <c r="C470" s="1">
         <v>1.06</v>
       </c>
       <c r="D470" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="471" spans="1:4">
       <c r="B471" s="6">
-        <v>45658.312546296</v>
+        <v>45658.270914352</v>
       </c>
       <c r="C471" s="1">
         <v>1.064</v>
       </c>
       <c r="D471" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="472" spans="1:4">
       <c r="B472" s="6">
-        <v>45659.312546296</v>
+        <v>45659.270914352</v>
       </c>
       <c r="C472" s="1">
         <v>1.064</v>
       </c>
       <c r="D472" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="473" spans="1:4">
       <c r="B473" s="6">
-        <v>45660.312546296</v>
+        <v>45660.270914352</v>
       </c>
       <c r="C473" s="1">
         <v>1.063</v>
       </c>
       <c r="D473" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="474" spans="1:4">
       <c r="B474" s="6">
-        <v>45661.312546296</v>
+        <v>45661.270914352</v>
       </c>
       <c r="C474" s="1">
         <v>1.067</v>
       </c>
       <c r="D474" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="475" spans="1:4">
       <c r="B475" s="6">
-        <v>45662.312546296</v>
+        <v>45662.270914352</v>
       </c>
       <c r="C475" s="1">
         <v>1.078</v>
       </c>
       <c r="D475" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="476" spans="1:4">
       <c r="B476" s="6">
-        <v>45663.312546296</v>
+        <v>45663.270914352</v>
       </c>
       <c r="C476" s="1">
         <v>1.068</v>
       </c>
       <c r="D476" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="477" spans="1:4">
       <c r="B477" s="6">
-        <v>45664.312546296</v>
+        <v>45664.270914352</v>
       </c>
       <c r="C477" s="1">
         <v>1.065</v>
       </c>
       <c r="D477" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="478" spans="1:4">
       <c r="B478" s="6">
-        <v>45665.312546296</v>
+        <v>45665.270914352</v>
       </c>
       <c r="C478" s="1">
         <v>1.074</v>
       </c>
       <c r="D478" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="479" spans="1:4">
       <c r="B479" s="6">
-        <v>45666.312546296</v>
+        <v>45666.270914352</v>
       </c>
       <c r="C479" s="1">
         <v>1.07</v>
       </c>
       <c r="D479" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="480" spans="1:4">
       <c r="B480" s="6">
-        <v>45667.312546296</v>
+        <v>45667.270914352</v>
       </c>
       <c r="C480" s="1">
         <v>1.07</v>
       </c>
       <c r="D480" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="481" spans="1:4">
       <c r="B481" s="6">
-        <v>45668.312546296</v>
+        <v>45668.270914352</v>
       </c>
       <c r="C481" s="1">
         <v>1.072</v>
       </c>
       <c r="D481" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="482" spans="1:4">
       <c r="B482" s="6">
-        <v>45669.312546296</v>
+        <v>45669.270914352</v>
       </c>
       <c r="C482" s="1">
         <v>1.055</v>
       </c>
       <c r="D482" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="483" spans="1:4">
       <c r="B483" s="6">
-        <v>45670.312546296</v>
+        <v>45670.270914352</v>
       </c>
       <c r="C483" s="1">
         <v>1.065</v>
       </c>
       <c r="D483" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="484" spans="1:4">
       <c r="B484" s="6">
-        <v>45671.312546296</v>
+        <v>45671.270914352</v>
       </c>
       <c r="C484" s="1">
         <v>1.069</v>
       </c>
       <c r="D484" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="485" spans="1:4">
       <c r="B485" s="6">
-        <v>45672.312546296</v>
+        <v>45672.270914352</v>
       </c>
       <c r="C485" s="1">
         <v>1.071</v>
       </c>
       <c r="D485" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="486" spans="1:4">
       <c r="B486" s="6">
-        <v>45673.312546296</v>
+        <v>45673.270914352</v>
       </c>
       <c r="C486" s="1">
         <v>1.072</v>
       </c>
       <c r="D486" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="487" spans="1:4">
       <c r="B487" s="6">
-        <v>45674.312546296</v>
+        <v>45674.270914352</v>
       </c>
       <c r="C487" s="1">
         <v>1.073</v>
       </c>
       <c r="D487" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="488" spans="1:4">
       <c r="B488" s="6">
-        <v>45675.312546296</v>
+        <v>45675.270914352</v>
       </c>
       <c r="C488" s="1">
         <v>1.077</v>
       </c>
       <c r="D488" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="489" spans="1:4">
       <c r="B489" s="6">
-        <v>45676.312546296</v>
+        <v>45676.270914352</v>
       </c>
       <c r="C489" s="1">
         <v>1.081</v>
       </c>
       <c r="D489" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="490" spans="1:4">
       <c r="B490" s="6">
-        <v>45677.312546296</v>
+        <v>45677.270914352</v>
       </c>
       <c r="C490" s="1">
         <v>1.095</v>
       </c>
       <c r="D490" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="491" spans="1:4">
       <c r="B491" s="6">
-        <v>45678.312546296</v>
+        <v>45678.270914352</v>
       </c>
       <c r="C491" s="1">
         <v>1.11</v>
       </c>
       <c r="D491" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="492" spans="1:4">
       <c r="B492" s="6">
-        <v>45679.312546296</v>
+        <v>45679.270914352</v>
       </c>
       <c r="C492" s="1">
         <v>1.115</v>
       </c>
       <c r="D492" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="493" spans="1:4">
       <c r="B493" s="6">
-        <v>45680.312546296</v>
+        <v>45680.270914352</v>
       </c>
       <c r="C493" s="1">
         <v>1.115</v>
       </c>
       <c r="D493" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="494" spans="1:4">
       <c r="B494" s="6">
-        <v>45681.312546296</v>
+        <v>45681.270914352</v>
       </c>
       <c r="C494" s="1">
         <v>1.124</v>
       </c>
       <c r="D494" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="495" spans="1:4">
       <c r="B495" s="6">
-        <v>45682.312546296</v>
+        <v>45682.270914352</v>
       </c>
       <c r="C495" s="1">
         <v>1.125</v>
       </c>
       <c r="D495" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="496" spans="1:4">
       <c r="B496" s="6">
-        <v>45683.312546296</v>
+        <v>45683.270914352</v>
       </c>
       <c r="C496" s="1">
         <v>1.13</v>
       </c>
       <c r="D496" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="497" spans="1:4">
       <c r="B497" s="6">
-        <v>45684.312546296</v>
+        <v>45684.270914352</v>
       </c>
       <c r="C497" s="1">
         <v>1.129</v>
       </c>
       <c r="D497" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="498" spans="1:4">
       <c r="B498" s="6">
-        <v>45685.312546296</v>
+        <v>45685.270914352</v>
       </c>
       <c r="C498" s="1">
         <v>1.135</v>
       </c>
       <c r="D498" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="499" spans="1:4">
       <c r="B499" s="6">
-        <v>45686.312546296</v>
+        <v>45686.270914352</v>
       </c>
       <c r="C499" s="1">
         <v>1.151</v>
       </c>
       <c r="D499" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="500" spans="1:4">
       <c r="B500" s="6">
-        <v>45687.312546296</v>
+        <v>45687.270914352</v>
       </c>
       <c r="C500" s="1">
         <v>1.153</v>
       </c>
       <c r="D500" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="501" spans="1:4">
       <c r="B501" s="6">
-        <v>45688.312546296</v>
+        <v>45688.270914352</v>
       </c>
       <c r="C501" s="1">
         <v>1.155</v>
       </c>
       <c r="D501" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="502" spans="1:4">
       <c r="B502" s="6">
-        <v>45689.312546296</v>
+        <v>45689.270914352</v>
       </c>
       <c r="C502" s="1">
         <v>1.167</v>
       </c>
       <c r="D502" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="503" spans="1:4">
       <c r="B503" s="6">
-        <v>45690.312546296</v>
+        <v>45690.270914352</v>
       </c>
       <c r="C503" s="1">
         <v>1.171</v>
       </c>
       <c r="D503" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="504" spans="1:4">
       <c r="B504" s="6">
-        <v>45691.312546296</v>
+        <v>45691.270914352</v>
       </c>
       <c r="C504" s="1">
         <v>1.176</v>
       </c>
       <c r="D504" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="505" spans="1:4">
       <c r="B505" s="6">
-        <v>45692.312546296</v>
+        <v>45692.270914352</v>
       </c>
       <c r="C505" s="1">
         <v>1.18</v>
       </c>
       <c r="D505" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="506" spans="1:4">
       <c r="B506" s="6">
-        <v>45693.312546296</v>
+        <v>45693.270914352</v>
       </c>
       <c r="C506" s="1">
         <v>1.179</v>
       </c>
       <c r="D506" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="507" spans="1:4">
       <c r="B507" s="6">
-        <v>45694.312546296</v>
+        <v>45694.270914352</v>
       </c>
       <c r="C507" s="1">
         <v>1.181</v>
       </c>
       <c r="D507" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="508" spans="1:4">
       <c r="B508" s="6">
-        <v>45695.312546296</v>
+        <v>45695.270914352</v>
       </c>
       <c r="C508" s="1">
         <v>1.195</v>
       </c>
       <c r="D508" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="509" spans="1:4">
       <c r="B509" s="6">
-        <v>45696.312546296</v>
+        <v>45696.270914352</v>
       </c>
       <c r="C509" s="1">
         <v>1.215</v>
       </c>
       <c r="D509" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="510" spans="1:4">
       <c r="B510" s="6">
-        <v>45697.312546296</v>
+        <v>45697.270914352</v>
       </c>
       <c r="C510" s="1">
         <v>1.223</v>
       </c>
       <c r="D510" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="511" spans="1:4">
       <c r="B511" s="6">
-        <v>45698.312546296</v>
+        <v>45698.270914352</v>
       </c>
       <c r="C511" s="1">
         <v>1.232</v>
       </c>
       <c r="D511" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="512" spans="1:4">
       <c r="B512" s="6">
-        <v>45699.312546296</v>
+        <v>45699.270914352</v>
       </c>
       <c r="C512" s="1">
         <v>1.24</v>
       </c>
       <c r="D512" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="513" spans="1:4">
       <c r="B513" s="6">
-        <v>45700.312546296</v>
+        <v>45700.270914352</v>
       </c>
       <c r="C513" s="1">
         <v>1.264</v>
       </c>
       <c r="D513" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="514" spans="1:4">
       <c r="B514" s="6">
-        <v>45701.312546296</v>
+        <v>45701.270914352</v>
       </c>
       <c r="C514" s="1">
         <v>1.295</v>
       </c>
       <c r="D514" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="515" spans="1:4">
       <c r="B515" s="6">
-        <v>45702.312546296</v>
+        <v>45702.270914352</v>
       </c>
       <c r="C515" s="1">
         <v>1.305</v>
       </c>
       <c r="D515" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="516" spans="1:4">
       <c r="B516" s="6">
-        <v>45703.312546296</v>
+        <v>45703.270914352</v>
       </c>
       <c r="C516" s="1">
         <v>1.31</v>
       </c>
       <c r="D516" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="517" spans="1:4">
       <c r="B517" s="6">
-        <v>45704.312546296</v>
+        <v>45704.270914352</v>
       </c>
       <c r="C517" s="1">
         <v>1.313</v>
       </c>
       <c r="D517" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="518" spans="1:4">
       <c r="B518" s="6">
-        <v>45705.312546296</v>
+        <v>45705.270914352</v>
       </c>
       <c r="C518" s="1">
         <v>1.317</v>
       </c>
       <c r="D518" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="519" spans="1:4">
       <c r="B519" s="6">
-        <v>45706.312546296</v>
+        <v>45706.270914352</v>
       </c>
       <c r="C519" s="1">
         <v>1.323</v>
       </c>
       <c r="D519" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="520" spans="1:4">
       <c r="B520" s="6">
-        <v>45707.312546296</v>
+        <v>45707.270914352</v>
       </c>
       <c r="C520" s="1">
         <v>1.323</v>
       </c>
       <c r="D520" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="521" spans="1:4">
       <c r="B521" s="6">
-        <v>45708.312546296</v>
+        <v>45708.270914352</v>
       </c>
       <c r="C521" s="1">
         <v>1.322</v>
       </c>
       <c r="D521" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="522" spans="1:4">
       <c r="B522" s="6">
-        <v>45709.312546296</v>
+        <v>45709.270914352</v>
       </c>
       <c r="C522" s="1">
         <v>1.329</v>
       </c>
       <c r="D522" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="523" spans="1:4">
       <c r="B523" s="6">
-        <v>45710.312546296</v>
+        <v>45710.270914352</v>
       </c>
       <c r="C523" s="1">
         <v>1.332</v>
       </c>
       <c r="D523" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="524" spans="1:4">
       <c r="B524" s="6">
-        <v>45711.312546296</v>
+        <v>45711.270914352</v>
       </c>
       <c r="C524" s="1">
         <v>1.331</v>
       </c>
       <c r="D524" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="525" spans="1:4">
       <c r="B525" s="6">
-        <v>45712.312546296</v>
+        <v>45712.270914352</v>
       </c>
       <c r="C525" s="1">
         <v>1.331</v>
       </c>
       <c r="D525" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="526" spans="1:4">
       <c r="B526" s="6">
-        <v>45713.312546296</v>
+        <v>45713.270914352</v>
       </c>
       <c r="C526" s="1">
         <v>1.332</v>
       </c>
       <c r="D526" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="527" spans="1:4">
       <c r="B527" s="6">
-        <v>45714.312546296</v>
+        <v>45714.270914352</v>
       </c>
       <c r="C527" s="1">
         <v>1.33</v>
       </c>
       <c r="D527" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="528" spans="1:4">
       <c r="B528" s="6">
-        <v>45715.312546296</v>
+        <v>45715.270914352</v>
       </c>
       <c r="C528" s="1">
         <v>1.331</v>
       </c>
       <c r="D528" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="529" spans="1:4">
       <c r="B529" s="6">
-        <v>45716.312546296</v>
+        <v>45716.270914352</v>
       </c>
       <c r="C529" s="1">
         <v>1.333</v>
       </c>
       <c r="D529" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="530" spans="1:4">
       <c r="B530" s="6">
-        <v>45717.312546296</v>
+        <v>45717.270914352</v>
       </c>
       <c r="C530" s="1">
         <v>1.334</v>
       </c>
       <c r="D530" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="531" spans="1:4">
       <c r="B531" s="6">
-        <v>45718.312546296</v>
+        <v>45718.270914352</v>
       </c>
       <c r="C531" s="1">
         <v>1.337</v>
       </c>
       <c r="D531" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="532" spans="1:4">
       <c r="B532" s="6">
-        <v>45719.312546296</v>
+        <v>45719.270914352</v>
       </c>
       <c r="C532" s="1">
         <v>1.34</v>
       </c>
       <c r="D532" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="533" spans="1:4">
       <c r="B533" s="6">
-        <v>45720.312546296</v>
+        <v>45720.270914352</v>
       </c>
       <c r="C533" s="1">
         <v>1.341</v>
       </c>
       <c r="D533" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="534" spans="1:4">
       <c r="B534" s="6">
-        <v>45721.312546296</v>
+        <v>45721.270914352</v>
       </c>
       <c r="C534" s="1">
         <v>1.342</v>
       </c>
       <c r="D534" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="535" spans="1:4">
       <c r="B535" s="6">
-        <v>45722.312546296</v>
+        <v>45722.270914352</v>
       </c>
       <c r="C535" s="1">
         <v>1.351</v>
       </c>
       <c r="D535" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="536" spans="1:4">
       <c r="B536" s="6">
-        <v>45723.312546296</v>
+        <v>45723.270914352</v>
       </c>
       <c r="C536" s="1">
         <v>1.351</v>
       </c>
       <c r="D536" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="537" spans="1:4">
       <c r="B537" s="6">
-        <v>45724.312546296</v>
+        <v>45724.270914352</v>
       </c>
       <c r="C537" s="1">
         <v>1.363</v>
       </c>
       <c r="D537" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="538" spans="1:4">
       <c r="B538" s="6">
-        <v>45725.312546296</v>
+        <v>45725.270914352</v>
       </c>
       <c r="C538" s="1">
         <v>1.415</v>
       </c>
       <c r="D538" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="539" spans="1:4">
       <c r="B539" s="6">
-        <v>45726.312546296</v>
+        <v>45726.270914352</v>
       </c>
       <c r="C539" s="1">
         <v>1.432</v>
       </c>
       <c r="D539" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="540" spans="1:4">
       <c r="B540" s="6">
-        <v>45727.312546296</v>
+        <v>45727.270914352</v>
       </c>
       <c r="C540" s="1">
         <v>1.44</v>
       </c>
       <c r="D540" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="541" spans="1:4">
       <c r="B541" s="6">
-        <v>45728.312546296</v>
+        <v>45728.270914352</v>
       </c>
       <c r="C541" s="1">
         <v>1.439</v>
       </c>
       <c r="D541" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="542" spans="1:4">
       <c r="B542" s="6">
-        <v>45729.312546296</v>
+        <v>45729.270914352</v>
       </c>
       <c r="C542" s="1">
         <v>1.443</v>
       </c>
       <c r="D542" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="543" spans="1:4">
       <c r="B543" s="6">
-        <v>45730.312546296</v>
+        <v>45730.270914352</v>
       </c>
       <c r="C543" s="1">
         <v>1.445</v>
       </c>
       <c r="D543" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="544" spans="1:4">
       <c r="B544" s="6">
-        <v>45731.312546296</v>
+        <v>45731.270914352</v>
       </c>
       <c r="C544" s="1">
         <v>1.445</v>
       </c>
       <c r="D544" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="545" spans="1:4">
       <c r="B545" s="6">
-        <v>45732.312546296</v>
+        <v>45732.270914352</v>
       </c>
       <c r="C545" s="1">
         <v>1.446</v>
       </c>
       <c r="D545" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="546" spans="1:4">
       <c r="B546" s="6">
-        <v>45733.312546296</v>
+        <v>45733.270914352</v>
       </c>
       <c r="C546" s="1">
         <v>1.447</v>
       </c>
       <c r="D546" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="547" spans="1:4">
       <c r="B547" s="6">
-        <v>45734.312546296</v>
+        <v>45734.270914352</v>
       </c>
       <c r="C547" s="1">
         <v>1.454</v>
       </c>
       <c r="D547" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="548" spans="1:4">
       <c r="B548" s="6">
-        <v>45735.312546296</v>
+        <v>45735.270914352</v>
       </c>
       <c r="C548" s="1">
         <v>1.457</v>
       </c>
       <c r="D548" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="549" spans="1:4">
       <c r="B549" s="6">
-        <v>45736.312546296</v>
+        <v>45736.270914352</v>
       </c>
       <c r="C549" s="1">
         <v>1.46</v>
       </c>
       <c r="D549" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="550" spans="1:4">
       <c r="B550" s="6">
-        <v>45737.312546296</v>
+        <v>45737.270914352</v>
       </c>
       <c r="C550" s="1">
         <v>1.481</v>
       </c>
       <c r="D550" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="551" spans="1:4">
       <c r="B551" s="6">
-        <v>45738.312546296</v>
+        <v>45738.270914352</v>
       </c>
       <c r="C551" s="1">
         <v>1.484</v>
       </c>
       <c r="D551" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="552" spans="1:4">
       <c r="B552" s="6">
-        <v>45739.312546296</v>
+        <v>45739.270914352</v>
       </c>
       <c r="C552" s="1">
         <v>1.483</v>
       </c>
       <c r="D552" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="553" spans="1:4">
       <c r="B553" s="6">
-        <v>45740.312546296</v>
+        <v>45740.270914352</v>
       </c>
       <c r="C553" s="1">
         <v>1.498</v>
       </c>
       <c r="D553" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="554" spans="1:4">
       <c r="B554" s="6">
-        <v>45741.312546296</v>
+        <v>45741.270914352</v>
       </c>
       <c r="C554" s="1">
         <v>1.501</v>
       </c>
       <c r="D554" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="555" spans="1:4">
       <c r="B555" s="6">
-        <v>45742.312546296</v>
+        <v>45742.270914352</v>
       </c>
       <c r="C555" s="1">
         <v>1.503</v>
       </c>
       <c r="D555" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="556" spans="1:4">
       <c r="B556" s="6">
-        <v>45743.312546296</v>
+        <v>45743.270914352</v>
       </c>
       <c r="C556" s="1">
         <v>1.513</v>
       </c>
       <c r="D556" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="557" spans="1:4">
       <c r="B557" s="6">
-        <v>45744.312546296</v>
+        <v>45744.270914352</v>
       </c>
       <c r="C557" s="1">
         <v>1.517</v>
       </c>
       <c r="D557" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="558" spans="1:4">
       <c r="B558" s="6">
-        <v>45745.312546296</v>
+        <v>45745.270914352</v>
       </c>
       <c r="C558" s="1">
         <v>1.526</v>
       </c>
       <c r="D558" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="559" spans="1:4">
       <c r="B559" s="6">
-        <v>45746.312546296</v>
+        <v>45746.270914352</v>
       </c>
       <c r="C559" s="1">
         <v>1.528</v>
       </c>
       <c r="D559" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="560" spans="1:4">
       <c r="B560" s="6">
-        <v>45747.312546296</v>
+        <v>45747.270914352</v>
       </c>
       <c r="C560" s="1">
         <v>1.535</v>
       </c>
       <c r="D560" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="561" spans="1:4">
       <c r="B561" s="6">
-        <v>45748.312546296</v>
+        <v>45748.270914352</v>
       </c>
       <c r="C561" s="1">
         <v>1.542</v>
       </c>
       <c r="D561" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="562" spans="1:4">
       <c r="B562" s="6">
-        <v>45749.312546296</v>
+        <v>45749.270914352</v>
       </c>
       <c r="C562" s="1">
         <v>1.555</v>
       </c>
       <c r="D562" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="563" spans="1:4">
       <c r="B563" s="6">
-        <v>45750.312546296</v>
+        <v>45750.270914352</v>
       </c>
       <c r="C563" s="1">
         <v>1.554</v>
       </c>
       <c r="D563" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="564" spans="1:4">
       <c r="B564" s="6">
-        <v>45751.312546296</v>
+        <v>45751.270914352</v>
       </c>
       <c r="C564" s="1">
         <v>1.56</v>
       </c>
       <c r="D564" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="565" spans="1:4">
       <c r="B565" s="6">
-        <v>45752.312546296</v>
+        <v>45752.270914352</v>
       </c>
       <c r="C565" s="1">
         <v>1.564</v>
       </c>
       <c r="D565" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="566" spans="1:4">
       <c r="B566" s="6">
-        <v>45753.312546296</v>
+        <v>45753.270914352</v>
       </c>
       <c r="C566" s="1">
         <v>1.565</v>
       </c>
       <c r="D566" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="567" spans="1:4">
       <c r="B567" s="6">
-        <v>45754.312546296</v>
+        <v>45754.270914352</v>
       </c>
       <c r="C567" s="1">
         <v>1.567</v>
       </c>
       <c r="D567" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="568" spans="1:4">
       <c r="B568" s="6">
-        <v>45755.312546296</v>
+        <v>45755.270914352</v>
       </c>
       <c r="C568" s="1">
         <v>1.569</v>
       </c>
       <c r="D568" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="569" spans="1:4">
       <c r="B569" s="6">
-        <v>45756.312546296</v>
+        <v>45756.270914352</v>
       </c>
       <c r="C569" s="1">
         <v>1.574</v>
       </c>
       <c r="D569" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="570" spans="1:4">
       <c r="B570" s="6">
-        <v>45757.312546296</v>
+        <v>45757.270914352</v>
       </c>
       <c r="C570" s="1">
         <v>1.576</v>
       </c>
       <c r="D570" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="571" spans="1:4">
       <c r="B571" s="6">
-        <v>45758.312546296</v>
+        <v>45758.270914352</v>
       </c>
       <c r="C571" s="1">
         <v>1.58</v>
       </c>
       <c r="D571" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="572" spans="1:4">
       <c r="B572" s="6">
-        <v>45759.312546296</v>
+        <v>45759.270914352</v>
       </c>
       <c r="C572" s="1">
         <v>1.58</v>
       </c>
       <c r="D572" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="573" spans="1:4">
       <c r="B573" s="6">
-        <v>45760.312546296</v>
+        <v>45760.270914352</v>
       </c>
       <c r="C573" s="1">
         <v>1.594</v>
       </c>
       <c r="D573" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="574" spans="1:4">
       <c r="B574" s="6">
-        <v>45761.312546296</v>
+        <v>45761.270914352</v>
       </c>
       <c r="C574" s="1">
         <v>1.599</v>
       </c>
       <c r="D574" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="575" spans="1:4">
       <c r="B575" s="6">
-        <v>45762.312546296</v>
+        <v>45762.270914352</v>
       </c>
       <c r="C575" s="1">
         <v>1.604</v>
       </c>
       <c r="D575" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="576" spans="1:4">
       <c r="B576" s="6">
-        <v>45763.312546296</v>
+        <v>45763.270914352</v>
       </c>
       <c r="C576" s="1">
         <v>1.605</v>
       </c>
       <c r="D576" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="577" spans="1:4">
       <c r="B577" s="6">
-        <v>45764.312546296</v>
+        <v>45764.270914352</v>
       </c>
       <c r="C577" s="1">
         <v>1.603</v>
       </c>
       <c r="D577" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="578" spans="1:4">
       <c r="B578" s="6">
-        <v>45765.312546296</v>
+        <v>45765.270914352</v>
       </c>
       <c r="C578" s="1">
         <v>1.6</v>
       </c>
       <c r="D578" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="579" spans="1:4">
       <c r="B579" s="6">
-        <v>45766.312546296</v>
+        <v>45766.270914352</v>
       </c>
       <c r="C579" s="1">
         <v>1.615</v>
       </c>
       <c r="D579" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="580" spans="1:4">
       <c r="B580" s="6">
-        <v>45767.312546296</v>
+        <v>45767.270914352</v>
       </c>
       <c r="C580" s="1">
         <v>1.622</v>
       </c>
       <c r="D580" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="581" spans="1:4">
       <c r="B581" s="6">
-        <v>45768.312546296</v>
+        <v>45768.270914352</v>
       </c>
       <c r="C581" s="1">
         <v>1.621</v>
       </c>
       <c r="D581" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="582" spans="1:4">
       <c r="B582" s="6">
-        <v>45769.312546296</v>
+        <v>45769.270914352</v>
       </c>
       <c r="C582" s="1">
         <v>1.617</v>
       </c>
       <c r="D582" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="583" spans="1:4">
       <c r="B583" s="6">
-        <v>45770.312546296</v>
+        <v>45770.270914352</v>
       </c>
       <c r="C583" s="1">
         <v>1.611</v>
       </c>
       <c r="D583" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="584" spans="1:4">
       <c r="B584" s="6">
-        <v>45771.312546296</v>
+        <v>45771.270914352</v>
       </c>
       <c r="C584" s="1">
         <v>1.607</v>
       </c>
       <c r="D584" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="585" spans="1:4">
       <c r="B585" s="6">
-        <v>45772.312546296</v>
+        <v>45772.270914352</v>
       </c>
       <c r="C585" s="1">
         <v>1.602</v>
       </c>
       <c r="D585" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="586" spans="1:4">
       <c r="B586" s="6">
-        <v>45773.312546296</v>
+        <v>45773.270914352</v>
       </c>
       <c r="C586" s="1">
         <v>1.598</v>
       </c>
       <c r="D586" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="587" spans="1:4">
       <c r="B587" s="6">
-        <v>45774.312546296</v>
+        <v>45774.270914352</v>
       </c>
       <c r="C587" s="1">
         <v>1.591</v>
       </c>
       <c r="D587" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="588" spans="1:4">
       <c r="B588" s="6">
-        <v>45775.312546296</v>
+        <v>45775.270914352</v>
       </c>
       <c r="C588" s="1">
         <v>1.589</v>
       </c>
       <c r="D588" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="589" spans="1:4">
       <c r="B589" s="6">
-        <v>45776.312546296</v>
+        <v>45776.270914352</v>
       </c>
       <c r="C589" s="1">
         <v>1.584</v>
       </c>
       <c r="D589" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="590" spans="1:4">
       <c r="B590" s="6">
-        <v>45777.312546296</v>
+        <v>45777.270914352</v>
       </c>
       <c r="C590" s="1">
         <v>1.58</v>
       </c>
       <c r="D590" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="591" spans="1:4">
       <c r="B591" s="6">
-        <v>45778.312546296</v>
+        <v>45778.270914352</v>
       </c>
       <c r="C591" s="1">
         <v>1.576</v>
       </c>
       <c r="D591" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="592" spans="1:4">
       <c r="B592" s="6">
-        <v>45779.312546296</v>
+        <v>45779.270914352</v>
       </c>
       <c r="C592" s="1">
         <v>1.568</v>
       </c>
       <c r="D592" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="593" spans="1:4">
       <c r="B593" s="6">
-        <v>45780.312546296</v>
+        <v>45780.270914352</v>
       </c>
       <c r="C593" s="1">
         <v>1.564</v>
       </c>
       <c r="D593" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="594" spans="1:4">
       <c r="B594" s="6">
-        <v>45781.312546296</v>
+        <v>45781.270914352</v>
       </c>
       <c r="C594" s="1">
         <v>1.572</v>
       </c>
       <c r="D594" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="595" spans="1:4">
       <c r="B595" s="6">
-        <v>45782.312546296</v>
+        <v>45782.270914352</v>
       </c>
       <c r="C595" s="1">
         <v>1.574</v>
       </c>
       <c r="D595" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="596" spans="1:4">
       <c r="B596" s="6">
-        <v>45783.312546296</v>
+        <v>45783.270914352</v>
       </c>
       <c r="C596" s="1">
         <v>1.57</v>
       </c>
       <c r="D596" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="597" spans="1:4">
       <c r="B597" s="6">
-        <v>45784.312546296</v>
+        <v>45784.270914352</v>
       </c>
       <c r="C597" s="1">
         <v>1.563</v>
       </c>
       <c r="D597" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="598" spans="1:4">
       <c r="B598" s="6">
-        <v>45785.312546296</v>
+        <v>45785.270914352</v>
       </c>
       <c r="C598" s="1">
         <v>1.558</v>
       </c>
       <c r="D598" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="599" spans="1:4">
       <c r="B599" s="6">
-        <v>45786.312546296</v>
+        <v>45786.270914352</v>
       </c>
       <c r="C599" s="1">
         <v>1.553</v>
       </c>
       <c r="D599" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="600" spans="1:4">
       <c r="B600" s="6">
-        <v>45787.312546296</v>
+        <v>45787.270914352</v>
       </c>
       <c r="C600" s="1">
         <v>1.549</v>
       </c>
       <c r="D600" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="601" spans="1:4">
       <c r="B601" s="6">
-        <v>45788.312546296</v>
+        <v>45788.270914352</v>
       </c>
       <c r="C601" s="1">
         <v>1.559</v>
       </c>
       <c r="D601" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="602" spans="1:4">
       <c r="B602" s="6">
-        <v>45789.312546296</v>
+        <v>45789.270914352</v>
       </c>
       <c r="C602" s="1">
         <v>1.564</v>
       </c>
       <c r="D602" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="603" spans="1:4">
       <c r="B603" s="6">
-        <v>45790.312546296</v>
+        <v>45790.270914352</v>
       </c>
       <c r="C603" s="1">
         <v>1.563</v>
       </c>
       <c r="D603" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="604" spans="1:4">
       <c r="B604" s="6">
-        <v>45791.312546296</v>
+        <v>45791.270914352</v>
       </c>
       <c r="C604" s="1">
         <v>1.558</v>
       </c>
       <c r="D604" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="605" spans="1:4">
       <c r="B605" s="6">
-        <v>45792.312546296</v>
+        <v>45792.270914352</v>
       </c>
       <c r="C605" s="1">
         <v>1.552</v>
       </c>
       <c r="D605" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="606" spans="1:4">
       <c r="B606" s="6">
-        <v>45793.312546296</v>
+        <v>45793.270914352</v>
       </c>
       <c r="C606" s="1">
         <v>1.542</v>
       </c>
       <c r="D606" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="607" spans="1:4">
       <c r="B607" s="6">
-        <v>45794.312546296</v>
+        <v>45794.270914352</v>
       </c>
       <c r="C607" s="1">
         <v>1.535</v>
       </c>
       <c r="D607" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="608" spans="1:4">
       <c r="B608" s="6">
-        <v>45795.312546296</v>
+        <v>45795.270914352</v>
       </c>
       <c r="C608" s="1">
         <v>1.528</v>
       </c>
       <c r="D608" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="609" spans="1:4">
       <c r="B609" s="6">
-        <v>45796.312546296</v>
+        <v>45796.270914352</v>
       </c>
       <c r="C609" s="1">
         <v>1.544</v>
       </c>
       <c r="D609" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="610" spans="1:4">
       <c r="B610" s="6">
-        <v>45797.312546296</v>
+        <v>45797.270914352</v>
       </c>
       <c r="C610" s="1">
         <v>1.552</v>
       </c>
       <c r="D610" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="611" spans="1:4">
       <c r="B611" s="6">
-        <v>45798.312546296</v>
+        <v>45798.270914352</v>
       </c>
       <c r="C611" s="1">
         <v>1.551</v>
       </c>
       <c r="D611" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="612" spans="1:4">
       <c r="B612" s="6">
-        <v>45799.312546296</v>
+        <v>45799.270914352</v>
       </c>
       <c r="C612" s="1">
         <v>1.545</v>
       </c>
       <c r="D612" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="613" spans="1:4">
       <c r="B613" s="6">
-        <v>45800.312546296</v>
+        <v>45800.270914352</v>
       </c>
       <c r="C613" s="1">
         <v>1.535</v>
       </c>
       <c r="D613" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="614" spans="1:4">
       <c r="B614" s="6">
-        <v>45801.312546296</v>
+        <v>45801.270914352</v>
       </c>
       <c r="C614" s="1">
         <v>1.527</v>
       </c>
       <c r="D614" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="615" spans="1:4">
       <c r="B615" s="6">
-        <v>45802.312546296</v>
+        <v>45802.270914352</v>
       </c>
       <c r="C615" s="1">
         <v>1.519</v>
       </c>
       <c r="D615" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="616" spans="1:4">
       <c r="B616" s="6">
-        <v>45803.312546296</v>
+        <v>45803.270914352</v>
       </c>
       <c r="C616" s="1">
         <v>1.511</v>
       </c>
       <c r="D616" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="617" spans="1:4">
       <c r="B617" s="6">
-        <v>45804.312546296</v>
+        <v>45804.270914352</v>
       </c>
       <c r="C617" s="1">
         <v>1.501</v>
       </c>
       <c r="D617" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="618" spans="1:4">
       <c r="B618" s="6">
-        <v>45805.312546296</v>
+        <v>45805.270914352</v>
       </c>
       <c r="C618" s="1">
         <v>1.492</v>
       </c>
       <c r="D618" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="619" spans="1:4">
       <c r="B619" s="6">
-        <v>45806.312546296</v>
+        <v>45806.270914352</v>
       </c>
       <c r="C619" s="1">
         <v>1.482</v>
       </c>
       <c r="D619" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="620" spans="1:4">
       <c r="B620" s="6">
-        <v>45807.312546296</v>
+        <v>45807.270914352</v>
       </c>
       <c r="C620" s="1">
         <v>1.473</v>
       </c>
       <c r="D620" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="621" spans="1:4">
       <c r="B621" s="6">
-        <v>45808.312546296</v>
+        <v>45808.270914352</v>
       </c>
       <c r="C621" s="1">
         <v>1.466</v>
       </c>
       <c r="D621" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="622" spans="1:4">
       <c r="B622" s="6">
-        <v>45809.312546296</v>
+        <v>45809.270914352</v>
       </c>
       <c r="C622" s="1">
         <v>1.456</v>
       </c>
       <c r="D622" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="623" spans="1:4">
       <c r="B623" s="6">
-        <v>45810.312546296</v>
+        <v>45810.270914352</v>
       </c>
       <c r="C623" s="1">
         <v>1.45</v>
       </c>
       <c r="D623" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="624" spans="1:4">
       <c r="B624" s="6">
-        <v>45811.312546296</v>
+        <v>45811.270914352</v>
       </c>
       <c r="C624" s="1">
         <v>1.448</v>
       </c>
       <c r="D624" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="625" spans="1:4">
       <c r="B625" s="6">
-        <v>45812.312546296</v>
+        <v>45812.270914352</v>
       </c>
       <c r="C625" s="1">
         <v>1.44</v>
       </c>
       <c r="D625" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="626" spans="1:4">
       <c r="B626" s="6">
-        <v>45813.312546296</v>
+        <v>45813.270914352</v>
       </c>
       <c r="C626" s="1">
         <v>1.434</v>
       </c>
       <c r="D626" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="627" spans="1:4">
       <c r="B627" s="6">
-        <v>45814.312546296</v>
+        <v>45814.270914352</v>
       </c>
       <c r="C627" s="1">
         <v>1.427</v>
       </c>
       <c r="D627" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="628" spans="1:4">
       <c r="B628" s="6">
-        <v>45815.312546296</v>
+        <v>45815.270914352</v>
       </c>
       <c r="C628" s="1">
         <v>1.423</v>
       </c>
       <c r="D628" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="629" spans="1:4">
       <c r="B629" s="6">
-        <v>45816.312546296</v>
+        <v>45816.270914352</v>
       </c>
       <c r="C629" s="1">
         <v>1.415</v>
       </c>
       <c r="D629" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="630" spans="1:4">
       <c r="B630" s="6">
-        <v>45817.312546296</v>
+        <v>45817.270914352</v>
       </c>
       <c r="C630" s="1">
         <v>1.406</v>
       </c>
       <c r="D630" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="631" spans="1:4">
       <c r="B631" s="6">
-        <v>45818.312546296</v>
+        <v>45818.270914352</v>
       </c>
       <c r="C631" s="1">
         <v>1.399</v>
       </c>
       <c r="D631" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="632" spans="1:4">
       <c r="B632" s="6">
-        <v>45819.312546296</v>
+        <v>45819.270914352</v>
       </c>
       <c r="C632" s="1">
         <v>1.391</v>
       </c>
       <c r="D632" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="633" spans="1:4">
       <c r="B633" s="6">
-        <v>45820.312546296</v>
+        <v>45820.270914352</v>
       </c>
       <c r="C633" s="1">
         <v>1.386</v>
       </c>
       <c r="D633" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="634" spans="1:4">
       <c r="B634" s="6">
-        <v>45821.312546296</v>
+        <v>45821.270914352</v>
       </c>
       <c r="C634" s="1">
         <v>1.381</v>
       </c>
       <c r="D634" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="635" spans="1:4">
       <c r="B635" s="6">
-        <v>45822.312546296</v>
+        <v>45822.270914352</v>
       </c>
       <c r="C635" s="1">
         <v>1.375</v>
       </c>
       <c r="D635" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="636" spans="1:4">
       <c r="B636" s="6">
-        <v>45823.312546296</v>
+        <v>45823.270914352</v>
       </c>
       <c r="C636" s="1">
         <v>1.364</v>
       </c>
       <c r="D636" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="637" spans="1:4">
       <c r="B637" s="6">
-        <v>45824.312546296</v>
+        <v>45824.270914352</v>
       </c>
       <c r="C637" s="1">
         <v>1.354</v>
       </c>
       <c r="D637" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="638" spans="1:4">
       <c r="B638" s="6">
-        <v>45825.312546296</v>
+        <v>45825.270914352</v>
       </c>
       <c r="C638" s="1">
         <v>1.347</v>
       </c>
       <c r="D638" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="639" spans="1:4">
       <c r="B639" s="6">
-        <v>45826.312546296</v>
+        <v>45826.270914352</v>
       </c>
       <c r="C639" s="1">
         <v>1.339</v>
       </c>
       <c r="D639" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="640" spans="1:4">
       <c r="B640" s="6">
-        <v>45827.312546296</v>
+        <v>45827.270914352</v>
       </c>
       <c r="C640" s="1">
         <v>1.33</v>
       </c>
       <c r="D640" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="641" spans="1:4">
       <c r="B641" s="6">
-        <v>45828.312546296</v>
+        <v>45828.270914352</v>
       </c>
       <c r="C641" s="1">
         <v>1.322</v>
       </c>
       <c r="D641" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="642" spans="1:4">
       <c r="B642" s="6">
-        <v>45829.312546296</v>
+        <v>45829.270914352</v>
       </c>
       <c r="C642" s="1">
         <v>1.313</v>
       </c>
       <c r="D642" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="643" spans="1:4">
       <c r="B643" s="6">
-        <v>45830.312546296</v>
+        <v>45830.270914352</v>
       </c>
       <c r="C643" s="1">
         <v>1.305</v>
       </c>
       <c r="D643" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="644" spans="1:4">
       <c r="B644" s="6">
-        <v>45831.312546296</v>
+        <v>45831.270914352</v>
       </c>
       <c r="C644" s="1">
         <v>1.297</v>
       </c>
       <c r="D644" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="645" spans="1:4">
       <c r="B645" s="6">
-        <v>45832.312546296</v>
+        <v>45832.270914352</v>
       </c>
       <c r="C645" s="1">
         <v>1.29</v>
       </c>
       <c r="D645" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="646" spans="1:4">
       <c r="B646" s="6">
-        <v>45833.312546296</v>
+        <v>45833.270914352</v>
       </c>
       <c r="C646" s="1">
         <v>1.286</v>
       </c>
       <c r="D646" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="647" spans="1:4">
       <c r="B647" s="6">
-        <v>45834.312546296</v>
+        <v>45834.270914352</v>
       </c>
       <c r="C647" s="1">
         <v>1.27</v>
       </c>
       <c r="D647" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="648" spans="1:4">
       <c r="B648" s="6">
-        <v>45835.312546296</v>
+        <v>45835.270914352</v>
       </c>
       <c r="C648" s="1">
         <v>1.261</v>
       </c>
       <c r="D648" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="649" spans="1:4">
       <c r="B649" s="6">
-        <v>45836.312546296</v>
+        <v>45836.270914352</v>
       </c>
       <c r="C649" s="1">
         <v>1.251</v>
       </c>
       <c r="D649" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="650" spans="1:4">
       <c r="B650" s="6">
-        <v>45837.312546296</v>
+        <v>45837.270914352</v>
       </c>
       <c r="C650" s="1">
         <v>1.242</v>
       </c>
       <c r="D650" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="651" spans="1:4">
       <c r="B651" s="6">
-        <v>45838.312546296</v>
+        <v>45838.270914352</v>
       </c>
       <c r="C651" s="1">
         <v>1.232</v>
       </c>
       <c r="D651" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="652" spans="1:4">
       <c r="B652" s="6">
-        <v>45839.312546296</v>
+        <v>45839.270914352</v>
       </c>
       <c r="C652" s="1">
         <v>1.224</v>
       </c>
       <c r="D652" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="653" spans="1:4">
       <c r="B653" s="6">
-        <v>45840.312546296</v>
+        <v>45840.270914352</v>
       </c>
       <c r="C653" s="1">
         <v>1.216</v>
       </c>
       <c r="D653" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="654" spans="1:4">
       <c r="B654" s="6">
-        <v>45841.312546296</v>
+        <v>45841.270914352</v>
       </c>
       <c r="C654" s="1">
         <v>1.203</v>
       </c>
       <c r="D654" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="655" spans="1:4">
       <c r="B655" s="6">
-        <v>45842.312546296</v>
+        <v>45842.270914352</v>
       </c>
       <c r="C655" s="1">
         <v>1.188</v>
       </c>
       <c r="D655" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="656" spans="1:4">
       <c r="B656" s="6">
-        <v>45843.312546296</v>
+        <v>45843.270914352</v>
       </c>
       <c r="C656" s="1">
         <v>1.181</v>
       </c>
       <c r="D656" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="657" spans="1:4">
       <c r="B657" s="6">
-        <v>45844.312546296</v>
+        <v>45844.270914352</v>
       </c>
       <c r="C657" s="1">
         <v>1.166</v>
       </c>
       <c r="D657" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="658" spans="1:4">
       <c r="B658" s="6">
-        <v>45845.312546296</v>
+        <v>45845.270914352</v>
       </c>
       <c r="C658" s="1">
         <v>1.157</v>
       </c>
       <c r="D658" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="659" spans="1:4">
       <c r="B659" s="6">
-        <v>45846.312546296</v>
+        <v>45846.270914352</v>
       </c>
       <c r="C659" s="1">
         <v>1.14</v>
       </c>
       <c r="D659" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="660" spans="1:4">
       <c r="B660" s="6">
-        <v>45847.312546296</v>
+        <v>45847.270914352</v>
       </c>
       <c r="C660" s="1">
         <v>1.134</v>
       </c>
       <c r="D660" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="661" spans="1:4">
       <c r="B661" s="6">
-        <v>45848.312546296</v>
+        <v>45848.270914352</v>
       </c>
       <c r="C661" s="1">
         <v>1.124</v>
       </c>
       <c r="D661" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="662" spans="1:4">
       <c r="B662" s="6">
-        <v>45849.312546296</v>
+        <v>45849.270914352</v>
       </c>
       <c r="C662" s="1">
         <v>1.116</v>
       </c>
       <c r="D662" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="663" spans="1:4">
       <c r="B663" s="6">
-        <v>45850.312546296</v>
+        <v>45850.270914352</v>
       </c>
       <c r="C663" s="1">
         <v>1.135</v>
       </c>
       <c r="D663" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="664" spans="1:4">
       <c r="B664" s="6">
-        <v>45851.312546296</v>
+        <v>45851.270914352</v>
       </c>
       <c r="C664" s="1">
         <v>1.193</v>
       </c>
       <c r="D664" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="665" spans="1:4">
       <c r="B665" s="6">
-        <v>45852.312546296</v>
+        <v>45852.270914352</v>
       </c>
       <c r="C665" s="1">
         <v>1.193</v>
       </c>
       <c r="D665" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="666" spans="1:4">
       <c r="B666" s="6">
-        <v>45853.312546296</v>
+        <v>45853.270914352</v>
       </c>
       <c r="C666" s="1">
         <v>1.186</v>
       </c>
       <c r="D666" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="667" spans="1:4">
       <c r="B667" s="6">
-        <v>45854.312546296</v>
+        <v>45854.270914352</v>
       </c>
       <c r="C667" s="1">
         <v>1.173</v>
       </c>
       <c r="D667" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="668" spans="1:4">
       <c r="B668" s="6">
-        <v>45855.312546296</v>
+        <v>45855.270914352</v>
       </c>
       <c r="C668" s="1">
         <v>1.162</v>
       </c>
       <c r="D668" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="669" spans="1:4">
       <c r="B669" s="6">
-        <v>45856.312546296</v>
+        <v>45856.270914352</v>
       </c>
       <c r="C669" s="1">
         <v>1.156</v>
       </c>
       <c r="D669" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="670" spans="1:4">
       <c r="B670" s="6">
-        <v>45857.312546296</v>
+        <v>45857.270914352</v>
       </c>
       <c r="C670" s="1">
         <v>1.146</v>
       </c>
       <c r="D670" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="671" spans="1:4">
       <c r="B671" s="6">
-        <v>45858.312546296</v>
+        <v>45858.270914352</v>
       </c>
       <c r="C671" s="1">
         <v>1.144</v>
       </c>
       <c r="D671" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="672" spans="1:4">
       <c r="B672" s="6">
-        <v>45859.312546296</v>
+        <v>45859.270914352</v>
       </c>
       <c r="C672" s="1">
         <v>1.137</v>
       </c>
       <c r="D672" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="673" spans="1:4">
       <c r="B673" s="6">
-        <v>45860.312546296</v>
+        <v>45860.270914352</v>
       </c>
       <c r="C673" s="1">
         <v>1.124</v>
       </c>
       <c r="D673" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="674" spans="1:4">
       <c r="B674" s="6">
-        <v>45861.312546296</v>
+        <v>45861.270914352</v>
       </c>
       <c r="C674" s="1">
         <v>1.12</v>
       </c>
       <c r="D674" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="675" spans="1:4">
       <c r="B675" s="6">
-        <v>45862.312546296</v>
+        <v>45862.270914352</v>
       </c>
       <c r="C675" s="1">
         <v>1.116</v>
       </c>
       <c r="D675" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="676" spans="1:4">
       <c r="B676" s="6">
-        <v>45863.312546296</v>
+        <v>45863.270914352</v>
       </c>
       <c r="C676" s="1">
         <v>1.105</v>
       </c>
       <c r="D676" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="677" spans="1:4">
       <c r="B677" s="6">
-        <v>45864.312546296</v>
+        <v>45864.270914352</v>
       </c>
       <c r="C677" s="1">
         <v>1.098</v>
       </c>
       <c r="D677" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="678" spans="1:4">
       <c r="B678" s="6">
-        <v>45865.312546296</v>
+        <v>45865.270914352</v>
       </c>
       <c r="C678" s="1">
         <v>1.088</v>
       </c>
       <c r="D678" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="679" spans="1:4">
       <c r="B679" s="6">
-        <v>45866.312546296</v>
+        <v>45866.270914352</v>
       </c>
       <c r="C679" s="1">
         <v>1.078</v>
       </c>
       <c r="D679" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="680" spans="1:4">
       <c r="B680" s="6">
-        <v>45867.312546296</v>
+        <v>45867.270914352</v>
       </c>
       <c r="C680" s="1">
         <v>1.07</v>
       </c>
       <c r="D680" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="681" spans="1:4">
       <c r="B681" s="6">
-        <v>45868.312546296</v>
+        <v>45868.270914352</v>
       </c>
       <c r="C681" s="1">
         <v>1.057</v>
       </c>
       <c r="D681" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="682" spans="1:4">
       <c r="B682" s="6">
-        <v>45869.312546296</v>
+        <v>45869.270914352</v>
       </c>
       <c r="C682" s="1">
         <v>1.05</v>
       </c>
       <c r="D682" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="683" spans="1:4">
       <c r="B683" s="6">
-        <v>45870.312546296</v>
+        <v>45870.270914352</v>
       </c>
       <c r="C683" s="1">
         <v>1.042</v>
       </c>
       <c r="D683" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="684" spans="1:4">
       <c r="B684" s="6">
-        <v>45871.312546296</v>
+        <v>45871.270914352</v>
       </c>
       <c r="C684" s="1">
         <v>1.033</v>
       </c>
       <c r="D684" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="685" spans="1:4">
       <c r="B685" s="6">
-        <v>45872.312546296</v>
+        <v>45872.270914352</v>
       </c>
       <c r="C685" s="1">
         <v>1.026</v>
       </c>
       <c r="D685" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="686" spans="1:4">
       <c r="B686" s="6">
-        <v>45873.312546296</v>
+        <v>45873.270914352</v>
       </c>
       <c r="C686" s="1">
         <v>1.017</v>
       </c>
       <c r="D686" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="687" spans="1:4">
       <c r="B687" s="6">
-        <v>45874.312546296</v>
+        <v>45874.270914352</v>
       </c>
       <c r="C687" s="1">
         <v>1.011</v>
       </c>
       <c r="D687" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="688" spans="1:4">
       <c r="B688" s="6">
-        <v>45875.312546296</v>
+        <v>45875.270914352</v>
       </c>
       <c r="C688" s="1">
         <v>1.001</v>
       </c>
       <c r="D688" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="689" spans="1:4">
       <c r="B689" s="6">
-        <v>45876.312546296</v>
+        <v>45876.270914352</v>
       </c>
       <c r="C689" s="1">
         <v>0.996</v>
       </c>
       <c r="D689" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="690" spans="1:4">
       <c r="B690" s="6">
-        <v>45877.312546296</v>
+        <v>45877.270914352</v>
       </c>
       <c r="C690" s="1">
         <v>0.994</v>
       </c>
       <c r="D690" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="691" spans="1:4">
       <c r="B691" s="6">
-        <v>45878.312546296</v>
+        <v>45878.270914352</v>
       </c>
       <c r="C691" s="1">
         <v>0.986</v>
       </c>
       <c r="D691" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="692" spans="1:4">
       <c r="B692" s="6">
-        <v>45879.312546296</v>
+        <v>45879.270914352</v>
       </c>
       <c r="C692" s="1">
         <v>0.978</v>
       </c>
       <c r="D692" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="693" spans="1:4">
       <c r="B693" s="6">
-        <v>45880.312546296</v>
+        <v>45880.270914352</v>
       </c>
       <c r="C693" s="1">
         <v>0.972</v>
       </c>
       <c r="D693" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="694" spans="1:4">
       <c r="B694" s="6">
-        <v>45881.312546296</v>
+        <v>45881.270914352</v>
       </c>
       <c r="C694" s="1">
         <v>0.963</v>
       </c>
       <c r="D694" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="695" spans="1:4">
       <c r="B695" s="6">
-        <v>45882.312546296</v>
+        <v>45882.270914352</v>
       </c>
       <c r="C695" s="1">
         <v>0.956</v>
       </c>
       <c r="D695" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="696" spans="1:4">
       <c r="B696" s="6">
-        <v>45883.312546296</v>
+        <v>45883.270914352</v>
       </c>
       <c r="C696" s="1">
         <v>0.948</v>
       </c>
       <c r="D696" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="697" spans="1:4">
       <c r="B697" s="6">
-        <v>45884.312546296</v>
+        <v>45884.270914352</v>
       </c>
       <c r="C697" s="1">
         <v>0.94</v>
       </c>
       <c r="D697" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="698" spans="1:4">
       <c r="B698" s="6">
-        <v>45885.312546296</v>
+        <v>45885.270914352</v>
       </c>
       <c r="C698" s="1">
         <v>0.931</v>
       </c>
       <c r="D698" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="699" spans="1:4">
       <c r="B699" s="6">
-        <v>45886.312546296</v>
+        <v>45886.270914352</v>
       </c>
       <c r="C699" s="1">
         <v>0.922</v>
       </c>
       <c r="D699" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="700" spans="1:4">
       <c r="B700" s="6">
-        <v>45887.312546296</v>
+        <v>45887.270914352</v>
       </c>
       <c r="C700" s="1">
         <v>0.911</v>
       </c>
       <c r="D700" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="701" spans="1:4">
       <c r="B701" s="6">
-        <v>45888.312546296</v>
+        <v>45888.270914352</v>
       </c>
       <c r="C701" s="1">
         <v>0.898</v>
       </c>
       <c r="D701" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="702" spans="1:4">
       <c r="B702" s="6">
-        <v>45889.312546296</v>
+        <v>45889.270914352</v>
       </c>
       <c r="C702" s="1">
         <v>0.894</v>
       </c>
       <c r="D702" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="703" spans="1:4">
       <c r="B703" s="6">
-        <v>45890.312546296</v>
+        <v>45890.270914352</v>
       </c>
       <c r="C703" s="1">
         <v>0.871</v>
       </c>
       <c r="D703" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="704" spans="1:4">
       <c r="B704" s="6">
-        <v>45891.312546296</v>
+        <v>45891.270914352</v>
       </c>
       <c r="C704" s="1">
         <v>0.829</v>
       </c>
       <c r="D704" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="705" spans="1:4">
       <c r="B705" s="6">
-        <v>45892.312546296</v>
+        <v>45892.270914352</v>
       </c>
       <c r="C705" s="1">
         <v>0.782</v>
       </c>
       <c r="D705" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="706" spans="1:4">
       <c r="B706" s="6">
-        <v>45893.312546296</v>
+        <v>45893.270914352</v>
       </c>
       <c r="C706" s="1">
         <v>0.746</v>
       </c>
       <c r="D706" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="707" spans="1:4">
       <c r="B707" s="6">
-        <v>45894.312546296</v>
+        <v>45894.270914352</v>
       </c>
       <c r="C707" s="1">
         <v>0.717</v>
       </c>
       <c r="D707" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="708" spans="1:4">
       <c r="B708" s="6">
-        <v>45895.312546296</v>
+        <v>45895.270914352</v>
       </c>
       <c r="C708" s="1">
         <v>0.713</v>
       </c>
       <c r="D708" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="709" spans="1:4">
       <c r="B709" s="6">
-        <v>45896.312546296</v>
+        <v>45896.270914352</v>
       </c>
       <c r="C709" s="1">
         <v>0.771</v>
       </c>
       <c r="D709" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="710" spans="1:4">
       <c r="B710" s="6">
-        <v>45897.312546296</v>
+        <v>45897.270914352</v>
       </c>
       <c r="C710" s="1">
         <v>0.773</v>
       </c>
       <c r="D710" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="711" spans="1:4">
       <c r="B711" s="6">
-        <v>45898.312546296</v>
+        <v>45898.270914352</v>
       </c>
       <c r="C711" s="1">
         <v>0.706</v>
       </c>
       <c r="D711" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="712" spans="1:4">
       <c r="B712" s="6">
-        <v>45899.312546296</v>
+        <v>45899.270914352</v>
       </c>
       <c r="C712" s="1">
         <v>0.687</v>
       </c>
       <c r="D712" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="713" spans="1:4">
       <c r="B713" s="6">
-        <v>45900.312546296</v>
+        <v>45900.270914352</v>
       </c>
       <c r="C713" s="1">
         <v>0.656</v>
       </c>
       <c r="D713" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="714" spans="1:4">
       <c r="B714" s="6">
-        <v>45901.312546296</v>
+        <v>45901.270914352</v>
       </c>
       <c r="C714" s="1">
         <v>0.718</v>
       </c>
       <c r="D714" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="715" spans="1:4">
       <c r="B715" s="6">
-        <v>45902.312546296</v>
+        <v>45902.270914352</v>
       </c>
       <c r="C715" s="1">
         <v>0.634</v>
       </c>
       <c r="D715" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="716" spans="1:4">
       <c r="B716" s="6">
-        <v>45903.312546296</v>
+        <v>45903.270914352</v>
       </c>
       <c r="C716" s="1">
         <v>0.615</v>
       </c>
       <c r="D716" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="717" spans="1:4">
       <c r="B717" s="6">
-        <v>45904.312546296</v>
+        <v>45904.270914352</v>
       </c>
       <c r="C717" s="1">
         <v>0.6</v>
       </c>
       <c r="D717" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="718" spans="1:4">
       <c r="B718" s="6">
-        <v>45905.312546296</v>
+        <v>45905.270914352</v>
       </c>
       <c r="C718" s="1">
         <v>0.583</v>
       </c>
       <c r="D718" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="719" spans="1:4">
       <c r="B719" s="6">
-        <v>45906.312546296</v>
+        <v>45906.270914352</v>
       </c>
       <c r="C719" s="1">
         <v>0.572</v>
       </c>
       <c r="D719" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="720" spans="1:4">
       <c r="B720" s="6">
-        <v>45907.312546296</v>
+        <v>45907.270914352</v>
       </c>
       <c r="C720" s="1">
         <v>0.564</v>
       </c>
       <c r="D720" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="721" spans="1:4">
       <c r="B721" s="6">
-        <v>45908.312546296</v>
+        <v>45908.270914352</v>
       </c>
       <c r="C721" s="1">
         <v>0.564</v>
       </c>
       <c r="D721" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="722" spans="1:4">
       <c r="B722" s="6">
-        <v>45909.312546296</v>
+        <v>45909.270914352</v>
       </c>
       <c r="C722" s="1">
         <v>0.567</v>
       </c>
       <c r="D722" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="723" spans="1:4">
       <c r="B723" s="6">
-        <v>45910.312546296</v>
+        <v>45910.270914352</v>
       </c>
       <c r="C723" s="1">
         <v>0.559</v>
       </c>
       <c r="D723" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="724" spans="1:4">
       <c r="B724" s="6">
-        <v>45911.312546296</v>
+        <v>45911.270914352</v>
       </c>
       <c r="C724" s="1">
         <v>0.547</v>
       </c>
       <c r="D724" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="725" spans="1:4">
       <c r="B725" s="6">
-        <v>45912.312546296</v>
+        <v>45912.270914352</v>
       </c>
       <c r="C725" s="1">
         <v>0.534</v>
       </c>
       <c r="D725" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="726" spans="1:4">
       <c r="B726" s="6">
-        <v>45913.312546296</v>
+        <v>45913.270914352</v>
       </c>
       <c r="C726" s="1">
         <v>0.526</v>
       </c>
       <c r="D726" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="727" spans="1:4">
       <c r="B727" s="6">
-        <v>45914.312546296</v>
+        <v>45914.270914352</v>
       </c>
       <c r="C727" s="1">
         <v>0.516</v>
       </c>
       <c r="D727" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="728" spans="1:4">
       <c r="B728" s="6">
-        <v>45915.312546296</v>
+        <v>45915.270914352</v>
       </c>
       <c r="C728" s="1">
         <v>0.509</v>
       </c>
       <c r="D728" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="729" spans="1:4">
       <c r="B729" s="6">
-        <v>45916.312546296</v>
+        <v>45916.270914352</v>
       </c>
       <c r="C729" s="1">
         <v>0.501</v>
       </c>
       <c r="D729" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="730" spans="1:4">
       <c r="B730" s="6">
-        <v>45917.312546296</v>
+        <v>45917.270914352</v>
       </c>
       <c r="C730" s="1">
         <v>0.49</v>
       </c>
       <c r="D730" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="731" spans="1:4">
       <c r="B731" s="6">
-        <v>45918.312546296</v>
+        <v>45918.270914352</v>
       </c>
       <c r="C731" s="1">
         <v>0.478</v>
       </c>
       <c r="D731" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="732" spans="1:4">
       <c r="B732" s="6">
-        <v>45919.312546296</v>
+        <v>45919.270914352</v>
       </c>
       <c r="C732" s="1">
         <v>0.47</v>
       </c>
       <c r="D732" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="733" spans="1:4">
       <c r="B733" s="6">
-        <v>45920.312546296</v>
+        <v>45920.270914352</v>
       </c>
       <c r="C733" s="1">
         <v>0.459</v>
       </c>
       <c r="D733" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="734" spans="1:4">
       <c r="B734" s="6">
-        <v>45921.312546296</v>
+        <v>45921.270914352</v>
       </c>
       <c r="C734" s="1">
         <v>0.563</v>
       </c>
       <c r="D734" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="735" spans="1:4">
       <c r="B735" s="6">
-        <v>45922.312546296</v>
+        <v>45922.270914352</v>
       </c>
       <c r="C735" s="1">
         <v>0.565</v>
       </c>
       <c r="D735" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="736" spans="1:4">
       <c r="B736" s="6">
-        <v>45923.312546296</v>
+        <v>45923.270914352</v>
       </c>
       <c r="C736" s="1">
         <v>0.553</v>
       </c>
       <c r="D736" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="737" spans="1:4">
       <c r="B737" s="6">
-        <v>45924.312546296</v>
+        <v>45924.270914352</v>
       </c>
       <c r="C737" s="1">
         <v>0.54</v>
       </c>
       <c r="D737" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="738" spans="1:4">
       <c r="B738" s="6">
-        <v>45925.312546296</v>
+        <v>45925.270914352</v>
       </c>
       <c r="C738" s="1">
         <v>0.527</v>
       </c>
       <c r="D738" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="739" spans="1:4">
       <c r="B739" s="6">
-        <v>45926.312546296</v>
+        <v>45926.270914352</v>
       </c>
       <c r="C739" s="1">
         <v>0.518</v>
       </c>
       <c r="D739" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="740" spans="1:4">
       <c r="B740" s="6">
-        <v>45927.312546296</v>
+        <v>45927.270914352</v>
       </c>
       <c r="C740" s="1">
         <v>0.51</v>
       </c>
       <c r="D740" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="741" spans="1:4">
       <c r="B741" s="6">
-        <v>45928.312546296</v>
+        <v>45928.270914352</v>
       </c>
       <c r="C741" s="1">
         <v>0.5</v>
       </c>
       <c r="D741" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="742" spans="1:4">
       <c r="B742" s="6">
-        <v>45929.312546296</v>
+        <v>45929.270914352</v>
       </c>
       <c r="C742" s="1">
         <v>0.51</v>
       </c>
       <c r="D742" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="743" spans="1:4">
       <c r="B743" s="6">
-        <v>45930.312546296</v>
+        <v>45930.270914352</v>
       </c>
       <c r="C743" s="1">
         <v>0.537</v>
       </c>
       <c r="D743" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="744" spans="1:4">
       <c r="B744" s="6">
-        <v>45931.312546296</v>
+        <v>45931.270914352</v>
       </c>
       <c r="C744" s="1">
         <v>0.557</v>
       </c>
       <c r="D744" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="745" spans="1:4">
       <c r="B745" s="6">
-        <v>45932.312546296</v>
+        <v>45932.270914352</v>
       </c>
       <c r="C745" s="1">
         <v>0.573</v>
       </c>
       <c r="D745" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="746" spans="1:4">
       <c r="B746" s="6">
-        <v>45933.312546296</v>
+        <v>45933.270914352</v>
       </c>
       <c r="C746" s="1">
         <v>0.587</v>
       </c>
       <c r="D746" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="747" spans="1:4">
       <c r="B747" s="6">
-        <v>45934.312546296</v>
+        <v>45934.270914352</v>
       </c>
       <c r="C747" s="1">
         <v>0.598</v>
       </c>
       <c r="D747" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="748" spans="1:4">
       <c r="B748" s="6">
-        <v>45935.312546296</v>
+        <v>45935.270914352</v>
       </c>
       <c r="C748" s="1">
         <v>0.592</v>
       </c>
       <c r="D748" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="749" spans="1:4">
       <c r="B749" s="6">
-        <v>45936.312546296</v>
+        <v>45936.270914352</v>
       </c>
       <c r="C749" s="1">
         <v>0.578</v>
       </c>
       <c r="D749" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="750" spans="1:4">
       <c r="B750" s="6">
-        <v>45937.312546296</v>
+        <v>45937.270914352</v>
       </c>
       <c r="C750" s="1">
         <v>0.569</v>
       </c>
       <c r="D750" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="751" spans="1:4">
       <c r="B751" s="6">
-        <v>45938.312546296</v>
+        <v>45938.270914352</v>
       </c>
       <c r="C751" s="1">
         <v>0.56</v>
       </c>
       <c r="D751" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="752" spans="1:4">
       <c r="B752" s="6">
-        <v>45939.312546296</v>
+        <v>45939.270914352</v>
       </c>
       <c r="C752" s="1">
         <v>0.552</v>
       </c>
       <c r="D752" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="753" spans="1:4">
       <c r="B753" s="6">
-        <v>45940.312546296</v>
+        <v>45940.270914352</v>
       </c>
       <c r="C753" s="1">
         <v>0.542</v>
       </c>
       <c r="D753" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="754" spans="1:4">
       <c r="B754" s="6">
-        <v>45941.312546296</v>
+        <v>45941.270914352</v>
       </c>
       <c r="C754" s="1">
         <v>0.534</v>
       </c>
       <c r="D754" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="755" spans="1:4">
       <c r="B755" s="6">
-        <v>45942.312546296</v>
+        <v>45942.270914352</v>
       </c>
       <c r="C755" s="1">
         <v>0.529</v>
       </c>
       <c r="D755" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="756" spans="1:4">
       <c r="B756" s="6">
-        <v>45943.312546296</v>
+        <v>45943.270914352</v>
       </c>
       <c r="C756" s="1">
         <v>0.526</v>
       </c>
       <c r="D756" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="757" spans="1:4">
       <c r="B757" s="6">
-        <v>45944.312546296</v>
+        <v>45944.270914352</v>
       </c>
       <c r="C757" s="1">
         <v>0.524</v>
       </c>
       <c r="D757" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="758" spans="1:4">
       <c r="B758" s="6">
-        <v>45945.312546296</v>
+        <v>45945.270914352</v>
       </c>
       <c r="C758" s="1">
         <v>0.516</v>
       </c>
       <c r="D758" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="759" spans="1:4">
       <c r="B759" s="6">
-        <v>45946.312546296</v>
+        <v>45946.270914352</v>
       </c>
       <c r="C759" s="1">
         <v>0.513</v>
       </c>
       <c r="D759" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="760" spans="1:4">
       <c r="B760" s="6">
-        <v>45947.312546296</v>
+        <v>45947.270914352</v>
       </c>
       <c r="C760" s="1">
         <v>0.509</v>
       </c>
       <c r="D760" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="761" spans="1:4">
       <c r="B761" s="6">
-        <v>45948.312546296</v>
+        <v>45948.270914352</v>
       </c>
       <c r="C761" s="1">
         <v>0.504</v>
       </c>
       <c r="D761" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="762" spans="1:4">
       <c r="B762" s="6">
-        <v>45949.312546296</v>
+        <v>45949.270914352</v>
       </c>
       <c r="C762" s="1">
         <v>0.51</v>
       </c>
       <c r="D762" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="763" spans="1:4">
       <c r="B763" s="6">
-        <v>45950.312546296</v>
+        <v>45950.270914352</v>
       </c>
       <c r="C763" s="1">
         <v>0.516</v>
       </c>
       <c r="D763" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="764" spans="1:4">
       <c r="B764" s="6">
-        <v>45951.312546296</v>
+        <v>45951.270914352</v>
       </c>
       <c r="C764" s="1">
         <v>0.515</v>
       </c>
       <c r="D764" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="765" spans="1:4">
       <c r="B765" s="6">
-        <v>45952.312546296</v>
+        <v>45952.270914352</v>
       </c>
       <c r="C765" s="1">
         <v>0.519</v>
       </c>
       <c r="D765" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="766" spans="1:4">
       <c r="B766" s="6">
-        <v>45953.312546296</v>
+        <v>45953.270914352</v>
       </c>
       <c r="C766" s="1">
         <v>0.529</v>
       </c>
       <c r="D766" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="767" spans="1:4">
       <c r="B767" s="6">
-        <v>45954.312546296</v>
+        <v>45954.270914352</v>
       </c>
       <c r="C767" s="1">
         <v>0.514</v>
       </c>
       <c r="D767" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="768" spans="1:4">
       <c r="B768" s="6">
-        <v>45955.312546296</v>
+        <v>45955.270914352</v>
       </c>
       <c r="C768" s="1">
         <v>0.514</v>
       </c>
       <c r="D768" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="769" spans="1:4">
       <c r="B769" s="6">
-        <v>45956.312546296</v>
+        <v>45956.270914352</v>
       </c>
       <c r="C769" s="1">
         <v>0.507</v>
       </c>
       <c r="D769" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="770" spans="1:4">
       <c r="B770" s="6">
-        <v>45957.312546296</v>
+        <v>45957.270914352</v>
       </c>
       <c r="C770" s="1">
         <v>0.5</v>
       </c>
       <c r="D770" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="771" spans="1:4">
       <c r="B771" s="6">
-        <v>45958.312546296</v>
+        <v>45958.270914352</v>
       </c>
       <c r="C771" s="1">
         <v>0.494</v>
       </c>
       <c r="D771" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="772" spans="1:4">
       <c r="B772" s="6">
-        <v>45959.312546296</v>
+        <v>45959.270914352</v>
       </c>
       <c r="C772" s="1">
         <v>0.497</v>
       </c>
       <c r="D772" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="773" spans="1:4">
       <c r="B773" s="6">
-        <v>45960.312546296</v>
+        <v>45960.270914352</v>
       </c>
       <c r="C773" s="1">
         <v>0.49</v>
       </c>
       <c r="D773" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="774" spans="1:4">
       <c r="B774" s="6">
-        <v>45961.312546296</v>
+        <v>45961.270914352</v>
       </c>
       <c r="C774" s="1">
         <v>0.485</v>
       </c>
       <c r="D774" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="775" spans="1:4">
       <c r="B775" s="6">
-        <v>45962.312546296</v>
+        <v>45962.270914352</v>
       </c>
       <c r="C775" s="1">
         <v>0.486</v>
       </c>
       <c r="D775" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="776" spans="1:4">
       <c r="B776" s="6">
-        <v>45963.312546296</v>
+        <v>45963.270914352</v>
       </c>
       <c r="C776" s="1">
         <v>0.487</v>
       </c>
       <c r="D776" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="777" spans="1:4">
       <c r="B777" s="6">
-        <v>45964.312546296</v>
+        <v>45964.270914352</v>
       </c>
       <c r="C777" s="1">
         <v>0.48</v>
       </c>
       <c r="D777" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="778" spans="1:4">
       <c r="B778" s="6">
-        <v>45965.312546296</v>
+        <v>45965.270914352</v>
       </c>
       <c r="C778" s="1">
         <v>0.475</v>
       </c>
       <c r="D778" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="779" spans="1:4">
       <c r="B779" s="6">
-        <v>45966.312546296</v>
+        <v>45966.270914352</v>
       </c>
       <c r="C779" s="1">
         <v>0.477</v>
       </c>
       <c r="D779" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="780" spans="1:4">
       <c r="B780" s="6">
-        <v>45967.312546296</v>
+        <v>45967.270914352</v>
       </c>
       <c r="C780" s="1">
         <v>0.728</v>
       </c>
       <c r="D780" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="781" spans="1:4">
       <c r="B781" s="6">
-        <v>45968.312546296</v>
+        <v>45968.270914352</v>
       </c>
       <c r="C781" s="1">
         <v>0.794</v>
       </c>
       <c r="D781" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="782" spans="1:4">
       <c r="B782" s="6">
-        <v>45969.312546296</v>
+        <v>45969.270914352</v>
       </c>
       <c r="C782" s="1">
         <v>0.812</v>
       </c>
       <c r="D782" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="783" spans="1:4">
       <c r="B783" s="6">
-        <v>45970.312546296</v>
+        <v>45970.270914352</v>
       </c>
       <c r="C783" s="1">
         <v>0.824</v>
       </c>
       <c r="D783" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="784" spans="1:4">
       <c r="B784" s="6">
-        <v>45971.312546296</v>
+        <v>45971.270914352</v>
       </c>
       <c r="C784" s="1">
         <v>0.839</v>
       </c>
       <c r="D784" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="785" spans="1:4">
       <c r="B785" s="6">
-        <v>45972.312546296</v>
+        <v>45972.270914352</v>
       </c>
       <c r="C785" s="1">
         <v>0.849</v>
       </c>
       <c r="D785" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="786" spans="1:4">
       <c r="B786" s="6">
-        <v>45973.312546296</v>
+        <v>45973.270914352</v>
       </c>
       <c r="C786" s="1">
         <v>0.86</v>
       </c>
       <c r="D786" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="787" spans="1:4">
       <c r="B787" s="6">
-        <v>45974.312546296</v>
+        <v>45974.270914352</v>
       </c>
       <c r="C787" s="1">
         <v>0.875</v>
       </c>
       <c r="D787" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="788" spans="1:4">
       <c r="B788" s="6">
-        <v>45975.312546296</v>
+        <v>45975.270914352</v>
       </c>
       <c r="C788" s="1">
         <v>0.885</v>
       </c>
       <c r="D788" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="789" spans="1:4">
       <c r="B789" s="6">
-        <v>45976.312546296</v>
+        <v>45976.270914352</v>
       </c>
       <c r="C789" s="1">
         <v>0.875</v>
       </c>
       <c r="D789" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="790" spans="1:4">
       <c r="B790" s="6">
-        <v>45977.312546296</v>
+        <v>45977.270914352</v>
       </c>
       <c r="C790" s="1">
         <v>0.874</v>
       </c>
       <c r="D790" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="791" spans="1:4">
       <c r="B791" s="6">
-        <v>45978.312546296</v>
+        <v>45978.270914352</v>
       </c>
       <c r="C791" s="1">
         <v>0.875</v>
       </c>
       <c r="D791" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="792" spans="1:4">
       <c r="B792" s="6">
-        <v>45979.312546296</v>
+        <v>45979.270914352</v>
       </c>
       <c r="C792" s="1">
         <v>0.875</v>
       </c>
       <c r="D792" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="793" spans="1:4">
       <c r="B793" s="6">
-        <v>45980.312546296</v>
+        <v>45980.270914352</v>
       </c>
       <c r="C793" s="1">
         <v>0.875</v>
       </c>
       <c r="D793" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="794" spans="1:4">
       <c r="B794" s="6">
-        <v>45981.312546296</v>
+        <v>45981.270914352</v>
       </c>
       <c r="C794" s="1">
         <v>0.875</v>
       </c>
       <c r="D794" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="795" spans="1:4">
       <c r="B795" s="6">
-        <v>45982.312546296</v>
+        <v>45982.270914352</v>
       </c>
       <c r="C795" s="1">
         <v>0.873</v>
       </c>
       <c r="D795" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="796" spans="1:4">
       <c r="B796" s="6">
-        <v>45983.312546296</v>
+        <v>45983.270914352</v>
       </c>
       <c r="C796" s="1">
         <v>0.872</v>
       </c>
       <c r="D796" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="797" spans="1:4">
       <c r="B797" s="6">
-        <v>45984.312546296</v>
+        <v>45984.270914352</v>
       </c>
       <c r="C797" s="1">
         <v>0.881</v>
       </c>
       <c r="D797" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="798" spans="1:4">
       <c r="B798" s="6">
-        <v>45985.312546296</v>
+        <v>45985.270914352</v>
       </c>
       <c r="C798" s="1">
         <v>0.887</v>
       </c>
       <c r="D798" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="799" spans="1:4">
       <c r="B799" s="6">
-        <v>45986.312546296</v>
+        <v>45986.270914352</v>
       </c>
       <c r="C799" s="1">
         <v>0.887</v>
       </c>
       <c r="D799" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="800" spans="1:4">
       <c r="B800" s="6">
-        <v>45987.312546296</v>
+        <v>45987.270914352</v>
       </c>
       <c r="C800" s="1">
         <v>0.883</v>
       </c>
       <c r="D800" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="801" spans="1:4">
       <c r="B801" s="6">
-        <v>45988.312546296</v>
+        <v>45988.270914352</v>
       </c>
       <c r="C801" s="1">
         <v>0.882</v>
       </c>
       <c r="D801" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="802" spans="1:4">
       <c r="B802" s="6">
-        <v>45989.312546296</v>
+        <v>45989.270914352</v>
       </c>
       <c r="C802" s="1">
         <v>0.886</v>
       </c>
       <c r="D802" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="803" spans="1:4">
       <c r="B803" s="6">
-        <v>45990.312546296</v>
+        <v>45990.270914352</v>
       </c>
       <c r="C803" s="1">
         <v>0.89</v>
       </c>
       <c r="D803" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="804" spans="1:4">
       <c r="B804" s="6">
-        <v>45991.312546296</v>
+        <v>45991.270914352</v>
       </c>
       <c r="C804" s="1">
         <v>0.89</v>
       </c>
       <c r="D804" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="805" spans="1:4">
       <c r="B805" s="6">
-        <v>45992.312546296</v>
+        <v>45992.270914352</v>
       </c>
       <c r="C805" s="1">
         <v>0.894</v>
       </c>
       <c r="D805" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="806" spans="1:4">
       <c r="B806" s="6">
-        <v>45993.312546296</v>
+        <v>45993.270914352</v>
       </c>
       <c r="C806" s="1">
         <v>0.898</v>
       </c>
       <c r="D806" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="807" spans="1:4">
       <c r="B807" s="6">
-        <v>45994.312546296</v>
+        <v>45994.270914352</v>
       </c>
       <c r="C807" s="1">
         <v>0.899</v>
       </c>
       <c r="D807" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="808" spans="1:4">
       <c r="B808" s="6">
-        <v>45995.312546296</v>
+        <v>45995.270914352</v>
       </c>
       <c r="C808" s="1">
         <v>0.901</v>
       </c>
       <c r="D808" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="809" spans="1:4">
       <c r="B809" s="6">
-        <v>45996.312546296</v>
+        <v>45996.270914352</v>
       </c>
       <c r="C809" s="1">
         <v>0.904</v>
       </c>
       <c r="D809" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="810" spans="1:4">
       <c r="B810" s="6">
-        <v>45997.312546296</v>
+        <v>45997.270914352</v>
       </c>
       <c r="C810" s="1">
         <v>0.906</v>
       </c>
       <c r="D810" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="811" spans="1:4">
       <c r="B811" s="6">
-        <v>45998.312546296</v>
+        <v>45998.270914352</v>
       </c>
       <c r="C811" s="1">
         <v>0.91</v>
       </c>
       <c r="D811" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="812" spans="1:4">
       <c r="B812" s="6">
-        <v>45999.312546296</v>
+        <v>45999.270914352</v>
       </c>
       <c r="C812" s="1">
         <v>0.912</v>
       </c>
       <c r="D812" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="813" spans="1:4">
       <c r="B813" s="6">
-        <v>46000.312546296</v>
+        <v>46000.270914352</v>
       </c>
       <c r="C813" s="1">
         <v>0.919</v>
       </c>
       <c r="D813" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="814" spans="1:4">
       <c r="B814" s="6">
-        <v>46001.312546296</v>
+        <v>46001.270914352</v>
       </c>
       <c r="C814" s="1">
         <v>0.92</v>
       </c>
       <c r="D814" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="815" spans="1:4">
       <c r="B815" s="6">
-        <v>46002.312546296</v>
+        <v>46002.270914352</v>
       </c>
       <c r="C815" s="1">
         <v>0.925</v>
       </c>
       <c r="D815" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="816" spans="1:4">
       <c r="B816" s="6">
-        <v>46003.312546296</v>
+        <v>46003.270914352</v>
       </c>
       <c r="C816" s="1">
         <v>0.932</v>
       </c>
       <c r="D816" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="817" spans="1:4">
       <c r="B817" s="6">
-        <v>46004.312546296</v>
+        <v>46004.270914352</v>
       </c>
       <c r="C817" s="1">
         <v>0.932</v>
       </c>
       <c r="D817" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="818" spans="1:4">
       <c r="B818" s="6">
-        <v>46005.312546296</v>
+        <v>46005.270914352</v>
       </c>
       <c r="C818" s="1">
         <v>0.942</v>
       </c>
       <c r="D818" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="819" spans="1:4">
       <c r="B819" s="6">
-        <v>46006.312546296</v>
+        <v>46006.270914352</v>
       </c>
       <c r="C819" s="1">
         <v>0.978</v>
       </c>
       <c r="D819" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="820" spans="1:4">
       <c r="B820" s="6">
-        <v>46007.312546296</v>
+        <v>46007.270914352</v>
       </c>
       <c r="C820" s="1">
         <v>0.994</v>
       </c>
       <c r="D820" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="821" spans="1:4">
       <c r="B821" s="6">
-        <v>46008.312546296</v>
+        <v>46008.270914352</v>
       </c>
       <c r="C821" s="1">
         <v>0.99</v>
       </c>
       <c r="D821" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="822" spans="1:4">
       <c r="B822" s="6">
-        <v>46009.312546296</v>
+        <v>46009.270914352</v>
       </c>
       <c r="C822" s="1">
         <v>1.0</v>
       </c>
       <c r="D822" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="823" spans="1:4">
       <c r="B823" s="6">
-        <v>46010.312546296</v>
+        <v>46010.270914352</v>
       </c>
       <c r="C823" s="1">
         <v>1.0</v>
       </c>
       <c r="D823" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="824" spans="1:4">
       <c r="B824" s="6">
-        <v>46011.312546296</v>
+        <v>46011.270914352</v>
       </c>
       <c r="C824" s="1">
         <v>1.016</v>
       </c>
       <c r="D824" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="825" spans="1:4">
       <c r="B825" s="6">
-        <v>46012.312546296</v>
+        <v>46012.270914352</v>
       </c>
       <c r="C825" s="1">
         <v>1.049</v>
       </c>
       <c r="D825" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="826" spans="1:4">
       <c r="B826" s="6">
-        <v>46013.312546296</v>
+        <v>46013.270914352</v>
       </c>
       <c r="C826" s="1">
         <v>1.09</v>
       </c>
       <c r="D826" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="827" spans="1:4">
       <c r="B827" s="6">
-        <v>46014.312546296</v>
+        <v>46014.270914352</v>
       </c>
       <c r="C827" s="1">
         <v>1.164</v>
       </c>
       <c r="D827" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="828" spans="1:4">
       <c r="B828" s="6">
-        <v>46015.312546296</v>
+        <v>46015.270914352</v>
       </c>
       <c r="C828" s="1">
         <v>1.182</v>
       </c>
       <c r="D828" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="829" spans="1:4">
       <c r="B829" s="6">
-        <v>46016.312546296</v>
+        <v>46016.270914352</v>
       </c>
       <c r="C829" s="1">
         <v>1.19</v>
       </c>
       <c r="D829" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="830" spans="1:4">
       <c r="B830" s="6">
-        <v>46017.312546296</v>
+        <v>46017.270914352</v>
       </c>
       <c r="C830" s="1">
         <v>1.203</v>
       </c>
       <c r="D830" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="831" spans="1:4">
       <c r="B831" s="6">
-        <v>46018.312546296</v>
+        <v>46018.270914352</v>
       </c>
       <c r="C831" s="1">
         <v>1.206</v>
       </c>
       <c r="D831" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="832" spans="1:4">
       <c r="B832" s="6">
-        <v>46019.312546296</v>
+        <v>46019.270914352</v>
       </c>
       <c r="C832" s="1">
         <v>1.202</v>
       </c>
       <c r="D832" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="833" spans="1:4">
       <c r="B833" s="6">
-        <v>46020.312546296</v>
+        <v>46020.270914352</v>
       </c>
       <c r="C833" s="1">
         <v>1.205</v>
       </c>
       <c r="D833" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="834" spans="1:4">
       <c r="B834" s="6">
-        <v>46021.312546296</v>
+        <v>46021.270914352</v>
       </c>
       <c r="C834" s="1">
         <v>1.204</v>
       </c>
       <c r="D834" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="835" spans="1:4">
       <c r="B835" s="6">
-        <v>46022.312546296</v>
+        <v>46022.270914352</v>
       </c>
       <c r="C835" s="1">
         <v>1.203</v>
       </c>
       <c r="D835" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="836" spans="1:4">
       <c r="B836" s="6">
-        <v>46023.312546296</v>
+        <v>46023.270914352</v>
       </c>
       <c r="C836" s="1">
         <v>1.203</v>
       </c>
       <c r="D836" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="837" spans="1:4">
       <c r="B837" s="6">
-        <v>46024.312546296</v>
+        <v>46024.270914352</v>
       </c>
       <c r="C837" s="1">
         <v>1.205</v>
       </c>
       <c r="D837" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="838" spans="1:4">
       <c r="B838" s="6">
-        <v>46025.312546296</v>
+        <v>46025.270914352</v>
       </c>
       <c r="C838" s="1">
         <v>1.205</v>
       </c>
       <c r="D838" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="839" spans="1:4">
       <c r="B839" s="6">
-        <v>46026.312546296</v>
+        <v>46026.270914352</v>
       </c>
       <c r="C839" s="1">
         <v>1.203</v>
       </c>
       <c r="D839" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="840" spans="1:4">
       <c r="B840" s="6">
-        <v>46027.312546296</v>
+        <v>46027.270914352</v>
       </c>
       <c r="C840" s="1">
         <v>1.201</v>
       </c>
       <c r="D840" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="841" spans="1:4">
       <c r="B841" s="6">
-        <v>46028.312546296</v>
+        <v>46028.270914352</v>
       </c>
       <c r="C841" s="1">
         <v>1.201</v>
       </c>
       <c r="D841" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="842" spans="1:4">
       <c r="B842" s="6">
-        <v>46029.312546296</v>
+        <v>46029.270914352</v>
       </c>
       <c r="C842" s="1">
         <v>1.201</v>
       </c>
       <c r="D842" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="843" spans="1:4">
       <c r="B843" s="6">
-        <v>46030.312546296</v>
+        <v>46030.270914352</v>
       </c>
       <c r="C843" s="1">
         <v>1.203</v>
       </c>
       <c r="D843" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="844" spans="1:4">
       <c r="B844" s="6">
-        <v>46031.312546296</v>
+        <v>46031.270914352</v>
       </c>
       <c r="C844" s="1">
         <v>1.203</v>
       </c>
       <c r="D844" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="845" spans="1:4">
       <c r="B845" s="6">
-        <v>46032.312546296</v>
+        <v>46032.270914352</v>
       </c>
       <c r="C845" s="1">
         <v>1.201</v>
       </c>
       <c r="D845" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="846" spans="1:4">
       <c r="B846" s="6">
-        <v>46033.312546296</v>
+        <v>46033.270914352</v>
       </c>
       <c r="C846" s="1">
         <v>1.206</v>
       </c>
       <c r="D846" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="847" spans="1:4">
       <c r="B847" s="6">
-        <v>46034.312546296</v>
+        <v>46034.270914352</v>
       </c>
       <c r="C847" s="1">
         <v>1.208</v>
       </c>
       <c r="D847" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="848" spans="1:4">
       <c r="B848" s="6">
-        <v>46035.312546296</v>
+        <v>46035.270914352</v>
       </c>
       <c r="C848" s="1">
         <v>1.214</v>
       </c>
       <c r="D848" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="849" spans="1:4">
       <c r="B849" s="6">
-        <v>46036.312546296</v>
+        <v>46036.270914352</v>
       </c>
       <c r="C849" s="1">
         <v>1.212</v>
       </c>
       <c r="D849" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="850" spans="1:4">
       <c r="B850" s="6">
-        <v>46037.312546296</v>
+        <v>46037.270914352</v>
       </c>
       <c r="C850" s="1">
         <v>1.216</v>
       </c>
       <c r="D850" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="851" spans="1:4">
       <c r="B851" s="6">
-        <v>46038.312546296</v>
+        <v>46038.270914352</v>
       </c>
       <c r="C851" s="1">
         <v>1.218</v>
       </c>
       <c r="D851" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="852" spans="1:4">
       <c r="B852" s="6">
-        <v>46039.312546296</v>
+        <v>46039.270914352</v>
       </c>
       <c r="C852" s="1">
         <v>1.292</v>
       </c>
       <c r="D852" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="853" spans="1:4">
       <c r="B853" s="6">
-        <v>46040.312546296</v>
+        <v>46040.270914352</v>
       </c>
       <c r="C853" s="1">
         <v>1.78</v>
       </c>
       <c r="D853" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="854" spans="1:4">
       <c r="B854" s="6">
-        <v>46041.312546296</v>
+        <v>46041.270914352</v>
       </c>
       <c r="C854" s="1">
         <v>2.242</v>
       </c>
       <c r="D854" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="855" spans="1:4">
       <c r="B855" s="6">
-        <v>46042.312546296</v>
+        <v>46042.270914352</v>
       </c>
       <c r="C855" s="1">
         <v>3.039</v>
       </c>
       <c r="D855" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="856" spans="1:4">
       <c r="B856" s="6">
-        <v>46043.312546296</v>
+        <v>46043.270914352</v>
       </c>
       <c r="C856" s="1">
         <v>3.352</v>
       </c>
       <c r="D856" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="857" spans="1:4">
       <c r="B857" s="6">
-        <v>46044.312546296</v>
+        <v>46044.270914352</v>
       </c>
       <c r="C857" s="1">
         <v>3.486</v>
       </c>
       <c r="D857" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="858" spans="1:4">
       <c r="B858" s="6">
-        <v>46045.312546296</v>
+        <v>46045.270914352</v>
       </c>
       <c r="C858" s="1">
         <v>3.468</v>
       </c>
       <c r="D858" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="859" spans="1:4">
       <c r="B859" s="6">
-        <v>46046.312546296</v>
+        <v>46046.270914352</v>
       </c>
       <c r="C859" s="1">
         <v>3.501</v>
       </c>
       <c r="D859" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="860" spans="1:4">
       <c r="B860" s="6">
-        <v>46047.312546296</v>
+        <v>46047.270914352</v>
       </c>
       <c r="C860" s="1">
         <v>3.604</v>
       </c>
       <c r="D860" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="861" spans="1:4">
       <c r="B861" s="6">
-        <v>46048.312546296</v>
+        <v>46048.270914352</v>
       </c>
       <c r="C861" s="1">
         <v>3.695</v>
       </c>
       <c r="D861" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="862" spans="1:4">
       <c r="B862" s="6">
-        <v>46049.312546296</v>
+        <v>46049.270914352</v>
       </c>
       <c r="C862" s="1">
         <v>3.636</v>
       </c>
       <c r="D862" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="863" spans="1:4">
       <c r="B863" s="6">
-        <v>46050.312546296</v>
+        <v>46050.270914352</v>
       </c>
       <c r="C863" s="1">
         <v>3.47</v>
       </c>
       <c r="D863" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="864" spans="1:4">
       <c r="B864" s="6">
-        <v>46051.312546296</v>
+        <v>46051.270914352</v>
       </c>
       <c r="C864" s="1">
         <v>3.419</v>
       </c>
       <c r="D864" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="865" spans="1:4">
       <c r="B865" s="6">
-        <v>46052.312546296</v>
+        <v>46052.270914352</v>
       </c>
       <c r="C865" s="1">
         <v>3.332</v>
       </c>
       <c r="D865" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="866" spans="1:4">
       <c r="B866" s="6">
-        <v>46053.312546296</v>
+        <v>46053.270914352</v>
       </c>
       <c r="C866" s="1">
         <v>3.22</v>
       </c>
       <c r="D866" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="867" spans="1:4">
       <c r="B867" s="6">
-        <v>46054.312546296</v>
+        <v>46054.270914352</v>
       </c>
       <c r="C867" s="1">
         <v>3.132</v>
       </c>
       <c r="D867" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="868" spans="1:4">
       <c r="B868" s="6">
-        <v>46055.312546296</v>
+        <v>46055.270914352</v>
       </c>
       <c r="C868" s="1">
         <v>2.988</v>
       </c>
       <c r="D868" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="869" spans="1:4">
       <c r="B869" s="6">
-        <v>46056.312546296</v>
+        <v>46056.270914352</v>
       </c>
       <c r="C869" s="1">
         <v>2.963</v>
       </c>
       <c r="D869" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="870" spans="1:4">
       <c r="B870" s="6">
-        <v>46057.312546296</v>
+        <v>46057.270914352</v>
       </c>
       <c r="C870" s="1">
         <v>2.952</v>
       </c>
       <c r="D870" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="871" spans="1:4">
       <c r="B871" s="6">
-        <v>46058.312546296</v>
+        <v>46058.270914352</v>
       </c>
       <c r="C871" s="1">
         <v>2.783</v>
       </c>
       <c r="D871" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="872" spans="1:4">
       <c r="B872" s="6">
-        <v>46059.312546296</v>
+        <v>46059.270914352</v>
       </c>
       <c r="C872" s="1">
         <v>2.72</v>
       </c>
       <c r="D872" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="873" spans="1:4">
       <c r="B873" s="6">
-        <v>46060.312546296</v>
+        <v>46060.270914352</v>
       </c>
       <c r="C873" s="1">
         <v>2.657</v>
       </c>
       <c r="D873" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="874" spans="1:4">
       <c r="B874" s="6">
-        <v>46061.312546296</v>
+        <v>46061.270914352</v>
       </c>
       <c r="C874" s="1">
         <v>2.606</v>
       </c>
       <c r="D874" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="875" spans="1:4">
       <c r="B875" s="6">
-        <v>46062.312546296</v>
+        <v>46062.270914352</v>
       </c>
       <c r="C875" s="1">
         <v>2.59</v>
       </c>
       <c r="D875" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="876" spans="1:4">
       <c r="B876" s="6">
-        <v>46063.312546296</v>
+        <v>46063.270914352</v>
       </c>
       <c r="C876" s="1">
         <v>2.566</v>
       </c>
       <c r="D876" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="877" spans="1:4">
       <c r="B877" s="6">
-        <v>46064.312546296</v>
+        <v>46064.270914352</v>
       </c>
       <c r="C877" s="1">
         <v>2.662</v>
       </c>
       <c r="D877" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="878" spans="1:4">
       <c r="B878" s="6">
-        <v>46065.312546296</v>
+        <v>46065.270914352</v>
       </c>
       <c r="C878" s="1">
         <v>2.76</v>
       </c>
       <c r="D878" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="879" spans="1:4">
       <c r="B879" s="6">
-        <v>46066.312546296</v>
+        <v>46066.270914352</v>
       </c>
       <c r="C879" s="1">
         <v>2.858</v>
       </c>
       <c r="D879" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="880" spans="1:4">
       <c r="B880" s="6">
-        <v>46067.312546296</v>
+        <v>46067.270914352</v>
       </c>
       <c r="C880" s="1">
         <v>2.912</v>
       </c>
       <c r="D880" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="881" spans="1:4">
       <c r="B881" s="6">
-        <v>46068.312546296</v>
+        <v>46068.270914352</v>
       </c>
       <c r="C881" s="1">
         <v>2.954</v>
       </c>
       <c r="D881" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="882" spans="1:4">
       <c r="B882" s="6">
-        <v>46069.312546296</v>
+        <v>46069.270914352</v>
       </c>
       <c r="C882" s="1">
         <v>2.994</v>
       </c>
       <c r="D882" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="883" spans="1:4">
       <c r="B883" s="6">
-        <v>46070.312546296</v>
+        <v>46070.270914352</v>
       </c>
       <c r="C883" s="1">
         <v>3.027</v>
       </c>
       <c r="D883" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="884" spans="1:4">
       <c r="B884" s="6">
-        <v>46071.312546296</v>
+        <v>46071.270914352</v>
       </c>
       <c r="C884" s="1">
         <v>3.063</v>
       </c>
       <c r="D884" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="885" spans="1:4">
       <c r="B885" s="6">
-        <v>46072.312546296</v>
+        <v>46072.270914352</v>
       </c>
       <c r="C885" s="1">
         <v>3.092</v>
       </c>
       <c r="D885" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="886" spans="1:4">
       <c r="B886" s="6">
-        <v>46073.312546296</v>
+        <v>46073.270914352</v>
       </c>
       <c r="C886" s="1">
         <v>3.108</v>
       </c>
       <c r="D886" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="887" spans="1:4">
       <c r="B887" s="6">
-        <v>46074.312546296</v>
+        <v>46074.270914352</v>
       </c>
       <c r="C887" s="1">
         <v>3.112</v>
       </c>
       <c r="D887" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="888" spans="1:4">
       <c r="B888" s="6">
-        <v>46075.312546296</v>
+        <v>46075.270914352</v>
       </c>
       <c r="C888" s="1">
         <v>3.097</v>
       </c>
       <c r="D888" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="889" spans="1:4">
       <c r="B889" s="6">
-        <v>46076.312546296</v>
+        <v>46076.270914352</v>
       </c>
       <c r="C889" s="1">
         <v>3.068</v>
       </c>
       <c r="D889" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="890" spans="1:4">
       <c r="B890" s="6">
-        <v>46077.312546296</v>
+        <v>46077.270914352</v>
       </c>
       <c r="C890" s="1">
         <v>2.994</v>
       </c>
       <c r="D890" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="891" spans="1:4">
       <c r="B891" s="6">
-        <v>46078.312546296</v>
+        <v>46078.270914352</v>
       </c>
       <c r="C891" s="1">
         <v>2.908</v>
       </c>
       <c r="D891" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="892" spans="1:4">
       <c r="B892" s="6">
-        <v>46079.312546296</v>
+        <v>46079.270914352</v>
       </c>
       <c r="C892" s="1">
         <v>2.869</v>
       </c>
       <c r="D892" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="893" spans="1:4">
       <c r="B893" s="6">
-        <v>46080.312546296</v>
+        <v>46080.270914352</v>
       </c>
       <c r="C893" s="1">
         <v>2.753</v>
       </c>
       <c r="D893" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="894" spans="1:4">
       <c r="B894" s="6">
-        <v>46081.312546296</v>
+        <v>46081.270914352</v>
       </c>
       <c r="C894" s="1">
         <v>2.688</v>
       </c>
       <c r="D894" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="895" spans="1:4">
       <c r="B895" s="6">
-        <v>46082.312546296</v>
+        <v>46082.270914352</v>
       </c>
       <c r="C895" s="1">
         <v>2.621</v>
       </c>
       <c r="D895" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="896" spans="1:4">
       <c r="B896" s="6">
-        <v>46083.312546296</v>
+        <v>46083.270914352</v>
       </c>
       <c r="C896" s="1">
         <v>2.565</v>
       </c>
       <c r="D896" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="897" spans="1:4">
-      <c r="B897" s="7">
-[...2 lines deleted...]
-      <c r="C897" s="9">
+      <c r="B897" s="6">
+        <v>46084.270914352</v>
+      </c>
+      <c r="C897" s="1">
         <v>2.542</v>
       </c>
-      <c r="D897" s="12" t="s">
+      <c r="D897" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="898" spans="1:4">
+      <c r="B898" s="6">
+        <v>46085.270914352</v>
+      </c>
+      <c r="C898" s="1">
+        <v>2.536</v>
+      </c>
+      <c r="D898" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="899" spans="1:4">
+      <c r="B899" s="6">
+        <v>46086.270914352</v>
+      </c>
+      <c r="C899" s="1">
+        <v>2.537</v>
+      </c>
+      <c r="D899" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="900" spans="1:4">
+      <c r="B900" s="6">
+        <v>46087.270914352</v>
+      </c>
+      <c r="C900" s="1">
+        <v>2.579</v>
+      </c>
+      <c r="D900" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="901" spans="1:4">
+      <c r="B901" s="6">
+        <v>46088.270914352</v>
+      </c>
+      <c r="C901" s="1">
+        <v>2.634</v>
+      </c>
+      <c r="D901" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="902" spans="1:4">
+      <c r="B902" s="6">
+        <v>46089.270914352</v>
+      </c>
+      <c r="C902" s="1">
+        <v>2.723</v>
+      </c>
+      <c r="D902" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="903" spans="1:4">
+      <c r="B903" s="6">
+        <v>46090.270914352</v>
+      </c>
+      <c r="C903" s="1">
+        <v>2.765</v>
+      </c>
+      <c r="D903" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="904" spans="1:4">
+      <c r="B904" s="6">
+        <v>46091.270914352</v>
+      </c>
+      <c r="C904" s="1">
+        <v>2.763</v>
+      </c>
+      <c r="D904" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="905" spans="1:4">
+      <c r="B905" s="6">
+        <v>46092.270914352</v>
+      </c>
+      <c r="C905" s="1">
+        <v>2.734</v>
+      </c>
+      <c r="D905" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="906" spans="1:4">
+      <c r="B906" s="6">
+        <v>46093.270914352</v>
+      </c>
+      <c r="C906" s="1">
+        <v>2.688</v>
+      </c>
+      <c r="D906" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="907" spans="1:4">
+      <c r="B907" s="6">
+        <v>46094.270914352</v>
+      </c>
+      <c r="C907" s="1">
+        <v>2.639</v>
+      </c>
+      <c r="D907" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="908" spans="1:4">
+      <c r="B908" s="6">
+        <v>46095.270914352</v>
+      </c>
+      <c r="C908" s="1">
+        <v>2.593</v>
+      </c>
+      <c r="D908" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="909" spans="1:4">
+      <c r="B909" s="6">
+        <v>46096.270914352</v>
+      </c>
+      <c r="C909" s="1">
+        <v>2.547</v>
+      </c>
+      <c r="D909" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="910" spans="1:4">
+      <c r="B910" s="6">
+        <v>46097.270914352</v>
+      </c>
+      <c r="C910" s="1">
+        <v>2.499</v>
+      </c>
+      <c r="D910" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="911" spans="1:4">
+      <c r="B911" s="6">
+        <v>46098.270914352</v>
+      </c>
+      <c r="C911" s="1">
+        <v>2.459</v>
+      </c>
+      <c r="D911" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="912" spans="1:4">
+      <c r="B912" s="6">
+        <v>46099.270914352</v>
+      </c>
+      <c r="C912" s="1">
+        <v>2.426</v>
+      </c>
+      <c r="D912" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="913" spans="1:4">
+      <c r="B913" s="6">
+        <v>46100.270914352</v>
+      </c>
+      <c r="C913" s="1">
+        <v>2.395</v>
+      </c>
+      <c r="D913" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="914" spans="1:4">
+      <c r="B914" s="6">
+        <v>46101.270914352</v>
+      </c>
+      <c r="C914" s="1">
+        <v>2.365</v>
+      </c>
+      <c r="D914" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="915" spans="1:4">
+      <c r="B915" s="6">
+        <v>46102.270914352</v>
+      </c>
+      <c r="C915" s="1">
+        <v>2.337</v>
+      </c>
+      <c r="D915" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="916" spans="1:4">
+      <c r="B916" s="6">
+        <v>46103.270914352</v>
+      </c>
+      <c r="C916" s="1">
+        <v>2.309</v>
+      </c>
+      <c r="D916" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="917" spans="1:4">
+      <c r="B917" s="6">
+        <v>46104.270914352</v>
+      </c>
+      <c r="C917" s="1">
+        <v>2.289</v>
+      </c>
+      <c r="D917" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="918" spans="1:4">
+      <c r="B918" s="6">
+        <v>46105.270914352</v>
+      </c>
+      <c r="C918" s="1">
+        <v>2.264</v>
+      </c>
+      <c r="D918" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="919" spans="1:4">
+      <c r="B919" s="6">
+        <v>46106.270914352</v>
+      </c>
+      <c r="C919" s="1">
+        <v>2.242</v>
+      </c>
+      <c r="D919" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="920" spans="1:4">
+      <c r="B920" s="6">
+        <v>46107.270914352</v>
+      </c>
+      <c r="C920" s="1">
+        <v>2.215</v>
+      </c>
+      <c r="D920" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="921" spans="1:4">
+      <c r="B921" s="6">
+        <v>46108.270914352</v>
+      </c>
+      <c r="C921" s="1">
+        <v>2.191</v>
+      </c>
+      <c r="D921" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="922" spans="1:4">
+      <c r="B922" s="6">
+        <v>46109.270914352</v>
+      </c>
+      <c r="C922" s="1">
+        <v>2.17</v>
+      </c>
+      <c r="D922" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="923" spans="1:4">
+      <c r="B923" s="6">
+        <v>46110.270914352</v>
+      </c>
+      <c r="C923" s="1">
+        <v>2.149</v>
+      </c>
+      <c r="D923" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="924" spans="1:4">
+      <c r="B924" s="6">
+        <v>46111.270914352</v>
+      </c>
+      <c r="C924" s="1">
+        <v>2.129</v>
+      </c>
+      <c r="D924" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="925" spans="1:4">
+      <c r="B925" s="6">
+        <v>46112.270914352</v>
+      </c>
+      <c r="C925" s="1">
+        <v>2.113</v>
+      </c>
+      <c r="D925" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="926" spans="1:4">
+      <c r="B926" s="6">
+        <v>46113.270914352</v>
+      </c>
+      <c r="C926" s="1">
+        <v>2.096</v>
+      </c>
+      <c r="D926" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="927" spans="1:4">
+      <c r="B927" s="6">
+        <v>46114.270914352</v>
+      </c>
+      <c r="C927" s="1">
+        <v>2.081</v>
+      </c>
+      <c r="D927" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="928" spans="1:4">
+      <c r="B928" s="6">
+        <v>46115.270914352</v>
+      </c>
+      <c r="C928" s="1">
+        <v>2.064</v>
+      </c>
+      <c r="D928" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="929" spans="1:4">
+      <c r="B929" s="6">
+        <v>46116.270914352</v>
+      </c>
+      <c r="C929" s="1">
+        <v>2.05</v>
+      </c>
+      <c r="D929" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="930" spans="1:4">
+      <c r="B930" s="6">
+        <v>46117.270914352</v>
+      </c>
+      <c r="C930" s="1">
+        <v>2.04</v>
+      </c>
+      <c r="D930" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="931" spans="1:4">
+      <c r="B931" s="6">
+        <v>46118.270914352</v>
+      </c>
+      <c r="C931" s="1">
+        <v>2.028</v>
+      </c>
+      <c r="D931" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="932" spans="1:4">
+      <c r="B932" s="6">
+        <v>46119.270914352</v>
+      </c>
+      <c r="C932" s="1">
+        <v>2.018</v>
+      </c>
+      <c r="D932" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="933" spans="1:4">
+      <c r="B933" s="6">
+        <v>46120.270914352</v>
+      </c>
+      <c r="C933" s="1">
+        <v>2.004</v>
+      </c>
+      <c r="D933" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="934" spans="1:4">
+      <c r="B934" s="6">
+        <v>46121.270914352</v>
+      </c>
+      <c r="C934" s="1">
+        <v>1.993</v>
+      </c>
+      <c r="D934" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="935" spans="1:4">
+      <c r="B935" s="6">
+        <v>46122.270914352</v>
+      </c>
+      <c r="C935" s="1">
+        <v>1.981</v>
+      </c>
+      <c r="D935" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="936" spans="1:4">
+      <c r="B936" s="6">
+        <v>46123.270914352</v>
+      </c>
+      <c r="C936" s="1">
+        <v>1.963</v>
+      </c>
+      <c r="D936" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="937" spans="1:4">
+      <c r="B937" s="6">
+        <v>46124.270914352</v>
+      </c>
+      <c r="C937" s="1">
+        <v>1.905</v>
+      </c>
+      <c r="D937" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="938" spans="1:4">
+      <c r="B938" s="6">
+        <v>46125.270914352</v>
+      </c>
+      <c r="C938" s="1">
+        <v>1.861</v>
+      </c>
+      <c r="D938" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="939" spans="1:4">
+      <c r="B939" s="6">
+        <v>46126.270914352</v>
+      </c>
+      <c r="C939" s="1">
+        <v>1.812</v>
+      </c>
+      <c r="D939" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="940" spans="1:4">
+      <c r="B940" s="6">
+        <v>46127.270914352</v>
+      </c>
+      <c r="C940" s="1">
+        <v>1.791</v>
+      </c>
+      <c r="D940" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="941" spans="1:4">
+      <c r="B941" s="6">
+        <v>46128.270914352</v>
+      </c>
+      <c r="C941" s="1">
+        <v>1.792</v>
+      </c>
+      <c r="D941" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="942" spans="1:4">
+      <c r="B942" s="6">
+        <v>46129.270914352</v>
+      </c>
+      <c r="C942" s="1">
+        <v>1.793</v>
+      </c>
+      <c r="D942" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="943" spans="1:4">
+      <c r="B943" s="6">
+        <v>46130.270914352</v>
+      </c>
+      <c r="C943" s="1">
+        <v>1.787</v>
+      </c>
+      <c r="D943" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="944" spans="1:4">
+      <c r="B944" s="6">
+        <v>46131.270914352</v>
+      </c>
+      <c r="C944" s="1">
+        <v>1.78</v>
+      </c>
+      <c r="D944" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="945" spans="1:4">
+      <c r="B945" s="6">
+        <v>46132.270914352</v>
+      </c>
+      <c r="C945" s="1">
+        <v>1.773</v>
+      </c>
+      <c r="D945" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="946" spans="1:4">
+      <c r="B946" s="6">
+        <v>46133.270914352</v>
+      </c>
+      <c r="C946" s="1">
+        <v>1.767</v>
+      </c>
+      <c r="D946" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="947" spans="1:4">
+      <c r="B947" s="7">
+        <v>46134.270914352</v>
+      </c>
+      <c r="C947" s="9">
+        <v>1.761</v>
+      </c>
+      <c r="D947" s="12" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="B9:D9"/>
   <mergeCells>
     <mergeCell ref="B8:D8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D898"/>
+  <dimension ref="A1:D948"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="9" activePane="bottomLeft" state="frozen" topLeftCell="A10"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.06" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.34" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.63" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" customHeight="1" ht="20"/>
     <row r="2" spans="1:4" customHeight="1" ht="20">
       <c r="A2" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:4" customHeight="1" ht="20">
       <c r="A3" s="13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:4" customHeight="1" ht="20">
       <c r="A4" s="13" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:4"/>
     <row r="6" spans="1:4" customHeight="1" ht="20">
       <c r="A6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4"/>
     <row r="8" spans="1:4" customHeight="1" ht="30">
       <c r="B8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="4"/>
     </row>
     <row r="9" spans="1:4" customHeight="1" ht="20">
       <c r="B9" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C9" s="8" t="s">
         <v>3</v>
       </c>
       <c r="D9" s="10" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="B10" s="6">
-        <v>45196.312546296</v>
+        <v>45196.270914352</v>
       </c>
       <c r="C10" s="1">
         <v>-0.504</v>
       </c>
       <c r="D10" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="B11" s="6">
-        <v>45197.312546296</v>
+        <v>45197.270914352</v>
       </c>
       <c r="C11" s="1">
         <v>-0.478</v>
       </c>
       <c r="D11" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="B12" s="6">
-        <v>45198.312546296</v>
+        <v>45198.270914352</v>
       </c>
       <c r="C12" s="1">
         <v>-0.396</v>
       </c>
       <c r="D12" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="B13" s="6">
-        <v>45199.312546296</v>
+        <v>45199.270914352</v>
       </c>
       <c r="C13" s="1">
         <v>-0.347</v>
       </c>
       <c r="D13" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="B14" s="6">
-        <v>45200.312546296</v>
+        <v>45200.270914352</v>
       </c>
       <c r="C14" s="1">
         <v>-0.31</v>
       </c>
       <c r="D14" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="B15" s="6">
-        <v>45201.312546296</v>
+        <v>45201.270914352</v>
       </c>
       <c r="C15" s="1">
         <v>-0.295</v>
       </c>
       <c r="D15" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="B16" s="6">
-        <v>45202.312546296</v>
+        <v>45202.270914352</v>
       </c>
       <c r="C16" s="1">
         <v>-0.282</v>
       </c>
       <c r="D16" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="B17" s="6">
-        <v>45203.312546296</v>
+        <v>45203.270914352</v>
       </c>
       <c r="C17" s="1">
         <v>-0.266</v>
       </c>
       <c r="D17" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="B18" s="6">
-        <v>45204.312546296</v>
+        <v>45204.270914352</v>
       </c>
       <c r="C18" s="1">
         <v>-0.263</v>
       </c>
       <c r="D18" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="B19" s="6">
-        <v>45205.312546296</v>
+        <v>45205.270914352</v>
       </c>
       <c r="C19" s="1">
         <v>-0.265</v>
       </c>
       <c r="D19" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="B20" s="6">
-        <v>45206.312546296</v>
+        <v>45206.270914352</v>
       </c>
       <c r="C20" s="1">
         <v>-0.266</v>
       </c>
       <c r="D20" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="B21" s="6">
-        <v>45207.312546296</v>
+        <v>45207.270914352</v>
       </c>
       <c r="C21" s="1">
         <v>-0.27</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="B22" s="6">
-        <v>45208.312546296</v>
+        <v>45208.270914352</v>
       </c>
       <c r="C22" s="1">
         <v>-0.277</v>
       </c>
       <c r="D22" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="B23" s="6">
-        <v>45209.312546296</v>
+        <v>45209.270914352</v>
       </c>
       <c r="C23" s="1">
         <v>-0.282</v>
       </c>
       <c r="D23" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="B24" s="6">
-        <v>45210.312546296</v>
+        <v>45210.270914352</v>
       </c>
       <c r="C24" s="1">
         <v>-0.299</v>
       </c>
       <c r="D24" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="B25" s="6">
-        <v>45211.312546296</v>
+        <v>45211.270914352</v>
       </c>
       <c r="C25" s="1">
         <v>-0.311</v>
       </c>
       <c r="D25" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="B26" s="6">
-        <v>45212.312546296</v>
+        <v>45212.270914352</v>
       </c>
       <c r="C26" s="1">
         <v>-0.319</v>
       </c>
       <c r="D26" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="B27" s="6">
-        <v>45213.312546296</v>
+        <v>45213.270914352</v>
       </c>
       <c r="C27" s="1">
         <v>-0.322</v>
       </c>
       <c r="D27" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="B28" s="6">
-        <v>45214.312546296</v>
+        <v>45214.270914352</v>
       </c>
       <c r="C28" s="1">
         <v>-0.336</v>
       </c>
       <c r="D28" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="B29" s="6">
-        <v>45215.312546296</v>
+        <v>45215.270914352</v>
       </c>
       <c r="C29" s="1">
         <v>-0.343</v>
       </c>
       <c r="D29" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="B30" s="6">
-        <v>45216.312546296</v>
+        <v>45216.270914352</v>
       </c>
       <c r="C30" s="1">
         <v>-0.349</v>
       </c>
       <c r="D30" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="B31" s="6">
-        <v>45217.312546296</v>
+        <v>45217.270914352</v>
       </c>
       <c r="C31" s="1">
         <v>-0.353</v>
       </c>
       <c r="D31" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="B32" s="6">
-        <v>45218.312546296</v>
+        <v>45218.270914352</v>
       </c>
       <c r="C32" s="1">
         <v>-0.357</v>
       </c>
       <c r="D32" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="B33" s="6">
-        <v>45219.312546296</v>
+        <v>45219.270914352</v>
       </c>
       <c r="C33" s="1">
         <v>-0.355</v>
       </c>
       <c r="D33" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="B34" s="6">
-        <v>45220.312546296</v>
+        <v>45220.270914352</v>
       </c>
       <c r="C34" s="1">
         <v>-0.369</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="B35" s="6">
-        <v>45221.312546296</v>
+        <v>45221.270914352</v>
       </c>
       <c r="C35" s="1">
         <v>-0.384</v>
       </c>
       <c r="D35" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="B36" s="6">
-        <v>45222.312546296</v>
+        <v>45222.270914352</v>
       </c>
       <c r="C36" s="1">
         <v>-0.391</v>
       </c>
       <c r="D36" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="B37" s="6">
-        <v>45223.312546296</v>
+        <v>45223.270914352</v>
       </c>
       <c r="C37" s="1">
         <v>-0.4</v>
       </c>
       <c r="D37" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="B38" s="6">
-        <v>45224.312546296</v>
+        <v>45224.270914352</v>
       </c>
       <c r="C38" s="1">
         <v>-0.41</v>
       </c>
       <c r="D38" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="B39" s="6">
-        <v>45225.312546296</v>
+        <v>45225.270914352</v>
       </c>
       <c r="C39" s="1">
         <v>-0.417</v>
       </c>
       <c r="D39" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="B40" s="6">
-        <v>45226.312546296</v>
+        <v>45226.270914352</v>
       </c>
       <c r="C40" s="1">
         <v>-0.417</v>
       </c>
       <c r="D40" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="B41" s="6">
-        <v>45227.312546296</v>
+        <v>45227.270914352</v>
       </c>
       <c r="C41" s="1">
         <v>-0.419</v>
       </c>
       <c r="D41" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="B42" s="6">
-        <v>45228.312546296</v>
+        <v>45228.270914352</v>
       </c>
       <c r="C42" s="1">
         <v>-0.412</v>
       </c>
       <c r="D42" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="B43" s="6">
-        <v>45229.312546296</v>
+        <v>45229.270914352</v>
       </c>
       <c r="C43" s="1">
         <v>-0.404</v>
       </c>
       <c r="D43" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="B44" s="6">
-        <v>45230.312546296</v>
+        <v>45230.270914352</v>
       </c>
       <c r="C44" s="1">
         <v>-0.407</v>
       </c>
       <c r="D44" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="B45" s="6">
-        <v>45231.312546296</v>
+        <v>45231.270914352</v>
       </c>
       <c r="C45" s="1">
         <v>-0.399</v>
       </c>
       <c r="D45" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="B46" s="6">
-        <v>45232.312546296</v>
+        <v>45232.270914352</v>
       </c>
       <c r="C46" s="1">
         <v>-0.386</v>
       </c>
       <c r="D46" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="B47" s="6">
-        <v>45233.312546296</v>
+        <v>45233.270914352</v>
       </c>
       <c r="C47" s="1">
         <v>-0.371</v>
       </c>
       <c r="D47" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="B48" s="6">
-        <v>45234.312546296</v>
+        <v>45234.270914352</v>
       </c>
       <c r="C48" s="1">
         <v>-0.359</v>
       </c>
       <c r="D48" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="B49" s="6">
-        <v>45235.312546296</v>
+        <v>45235.270914352</v>
       </c>
       <c r="C49" s="1">
         <v>-0.357</v>
       </c>
       <c r="D49" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="B50" s="6">
-        <v>45236.312546296</v>
+        <v>45236.270914352</v>
       </c>
       <c r="C50" s="1">
         <v>-0.36</v>
       </c>
       <c r="D50" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="B51" s="6">
-        <v>45237.312546296</v>
+        <v>45237.270914352</v>
       </c>
       <c r="C51" s="1">
         <v>-0.37</v>
       </c>
       <c r="D51" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="B52" s="6">
-        <v>45238.312546296</v>
+        <v>45238.270914352</v>
       </c>
       <c r="C52" s="1">
         <v>-0.366</v>
       </c>
       <c r="D52" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="B53" s="6">
-        <v>45239.312546296</v>
+        <v>45239.270914352</v>
       </c>
       <c r="C53" s="1">
         <v>-0.349</v>
       </c>
       <c r="D53" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="B54" s="6">
-        <v>45240.312546296</v>
+        <v>45240.270914352</v>
       </c>
       <c r="C54" s="1">
         <v>-0.339</v>
       </c>
       <c r="D54" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="B55" s="6">
-        <v>45241.312546296</v>
+        <v>45241.270914352</v>
       </c>
       <c r="C55" s="1">
         <v>-0.33</v>
       </c>
       <c r="D55" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="B56" s="6">
-        <v>45242.312546296</v>
+        <v>45242.270914352</v>
       </c>
       <c r="C56" s="1">
         <v>-0.323</v>
       </c>
       <c r="D56" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="B57" s="6">
-        <v>45243.312546296</v>
+        <v>45243.270914352</v>
       </c>
       <c r="C57" s="1">
         <v>-0.321</v>
       </c>
       <c r="D57" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="B58" s="6">
-        <v>45244.312546296</v>
+        <v>45244.270914352</v>
       </c>
       <c r="C58" s="1">
         <v>-0.319</v>
       </c>
       <c r="D58" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="B59" s="6">
-        <v>45245.312546296</v>
+        <v>45245.270914352</v>
       </c>
       <c r="C59" s="1">
         <v>-0.316</v>
       </c>
       <c r="D59" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="B60" s="6">
-        <v>45246.312546296</v>
+        <v>45246.270914352</v>
       </c>
       <c r="C60" s="1">
         <v>-0.319</v>
       </c>
       <c r="D60" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="B61" s="6">
-        <v>45247.312546296</v>
+        <v>45247.270914352</v>
       </c>
       <c r="C61" s="1">
         <v>-0.32</v>
       </c>
       <c r="D61" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="B62" s="6">
-        <v>45248.312546296</v>
+        <v>45248.270914352</v>
       </c>
       <c r="C62" s="1">
         <v>-0.322</v>
       </c>
       <c r="D62" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="B63" s="6">
-        <v>45249.312546296</v>
+        <v>45249.270914352</v>
       </c>
       <c r="C63" s="1">
         <v>-0.325</v>
       </c>
       <c r="D63" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="B64" s="6">
-        <v>45250.312546296</v>
+        <v>45250.270914352</v>
       </c>
       <c r="C64" s="1">
         <v>-0.317</v>
       </c>
       <c r="D64" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="B65" s="6">
-        <v>45251.312546296</v>
+        <v>45251.270914352</v>
       </c>
       <c r="C65" s="1">
         <v>-0.052</v>
       </c>
       <c r="D65" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="B66" s="6">
-        <v>45252.312546296</v>
+        <v>45252.270914352</v>
       </c>
       <c r="C66" s="1">
         <v>0.553</v>
       </c>
       <c r="D66" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="B67" s="6">
-        <v>45253.312546296</v>
+        <v>45253.270914352</v>
       </c>
       <c r="C67" s="1">
         <v>0.373</v>
       </c>
       <c r="D67" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="B68" s="6">
-        <v>45254.312546296</v>
+        <v>45254.270914352</v>
       </c>
       <c r="C68" s="1">
         <v>0.179</v>
       </c>
       <c r="D68" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="B69" s="6">
-        <v>45255.312546296</v>
+        <v>45255.270914352</v>
       </c>
       <c r="C69" s="1">
         <v>0.117</v>
       </c>
       <c r="D69" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="B70" s="6">
-        <v>45256.312546296</v>
+        <v>45256.270914352</v>
       </c>
       <c r="C70" s="1">
         <v>0.077</v>
       </c>
       <c r="D70" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="B71" s="6">
-        <v>45257.312546296</v>
+        <v>45257.270914352</v>
       </c>
       <c r="C71" s="1">
         <v>0.044</v>
       </c>
       <c r="D71" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="B72" s="6">
-        <v>45258.312546296</v>
+        <v>45258.270914352</v>
       </c>
       <c r="C72" s="1">
         <v>0.022</v>
       </c>
       <c r="D72" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="B73" s="6">
-        <v>45259.312546296</v>
+        <v>45259.270914352</v>
       </c>
       <c r="C73" s="1">
         <v>0.007</v>
       </c>
       <c r="D73" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="B74" s="6">
-        <v>45260.312546296</v>
+        <v>45260.270914352</v>
       </c>
       <c r="C74" s="1">
         <v>-0.008</v>
       </c>
       <c r="D74" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="B75" s="6">
-        <v>45261.312546296</v>
+        <v>45261.270914352</v>
       </c>
       <c r="C75" s="1">
         <v>-0.012</v>
       </c>
       <c r="D75" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="B76" s="6">
-        <v>45262.312546296</v>
+        <v>45262.270914352</v>
       </c>
       <c r="C76" s="1">
         <v>-0.016</v>
       </c>
       <c r="D76" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="B77" s="6">
-        <v>45263.312546296</v>
+        <v>45263.270914352</v>
       </c>
       <c r="C77" s="1">
         <v>-0.026</v>
       </c>
       <c r="D77" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="B78" s="6">
-        <v>45264.312546296</v>
+        <v>45264.270914352</v>
       </c>
       <c r="C78" s="1">
         <v>-0.037</v>
       </c>
       <c r="D78" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="B79" s="6">
-        <v>45265.312546296</v>
+        <v>45265.270914352</v>
       </c>
       <c r="C79" s="1">
         <v>-0.042</v>
       </c>
       <c r="D79" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="B80" s="6">
-        <v>45266.312546296</v>
+        <v>45266.270914352</v>
       </c>
       <c r="C80" s="1">
         <v>-0.044</v>
       </c>
       <c r="D80" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="B81" s="6">
-        <v>45267.312546296</v>
+        <v>45267.270914352</v>
       </c>
       <c r="C81" s="1">
         <v>-0.045</v>
       </c>
       <c r="D81" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="B82" s="6">
-        <v>45268.312546296</v>
+        <v>45268.270914352</v>
       </c>
       <c r="C82" s="1">
         <v>-0.027</v>
       </c>
       <c r="D82" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="B83" s="6">
-        <v>45269.312546296</v>
+        <v>45269.270914352</v>
       </c>
       <c r="C83" s="1">
         <v>-0.014</v>
       </c>
       <c r="D83" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="B84" s="6">
-        <v>45270.312546296</v>
+        <v>45270.270914352</v>
       </c>
       <c r="C84" s="1">
         <v>0.0</v>
       </c>
       <c r="D84" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="B85" s="6">
-        <v>45271.312546296</v>
+        <v>45271.270914352</v>
       </c>
       <c r="C85" s="1">
         <v>0.007</v>
       </c>
       <c r="D85" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="B86" s="6">
-        <v>45272.312546296</v>
+        <v>45272.270914352</v>
       </c>
       <c r="C86" s="1">
         <v>0.01</v>
       </c>
       <c r="D86" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="B87" s="6">
-        <v>45273.312546296</v>
+        <v>45273.270914352</v>
       </c>
       <c r="C87" s="1">
         <v>0.016</v>
       </c>
       <c r="D87" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="B88" s="6">
-        <v>45274.312546296</v>
+        <v>45274.270914352</v>
       </c>
       <c r="C88" s="1">
         <v>0.017</v>
       </c>
       <c r="D88" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="B89" s="6">
-        <v>45275.312546296</v>
+        <v>45275.270914352</v>
       </c>
       <c r="C89" s="1">
         <v>0.003</v>
       </c>
       <c r="D89" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="B90" s="6">
-        <v>45276.312546296</v>
+        <v>45276.270914352</v>
       </c>
       <c r="C90" s="1">
         <v>-0.007</v>
       </c>
       <c r="D90" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="B91" s="6">
-        <v>45277.312546296</v>
+        <v>45277.270914352</v>
       </c>
       <c r="C91" s="1">
         <v>-0.011</v>
       </c>
       <c r="D91" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="B92" s="6">
-        <v>45278.312546296</v>
+        <v>45278.270914352</v>
       </c>
       <c r="C92" s="1">
         <v>-0.01</v>
       </c>
       <c r="D92" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="B93" s="6">
-        <v>45279.312546296</v>
+        <v>45279.270914352</v>
       </c>
       <c r="C93" s="1">
         <v>0.003</v>
       </c>
       <c r="D93" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="B94" s="6">
-        <v>45280.312546296</v>
+        <v>45280.270914352</v>
       </c>
       <c r="C94" s="1">
         <v>0.014</v>
       </c>
       <c r="D94" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="B95" s="6">
-        <v>45281.312546296</v>
+        <v>45281.270914352</v>
       </c>
       <c r="C95" s="1">
         <v>0.028</v>
       </c>
       <c r="D95" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="B96" s="6">
-        <v>45282.312546296</v>
+        <v>45282.270914352</v>
       </c>
       <c r="C96" s="1">
         <v>0.027</v>
       </c>
       <c r="D96" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="B97" s="6">
-        <v>45283.312546296</v>
+        <v>45283.270914352</v>
       </c>
       <c r="C97" s="1">
         <v>0.034</v>
       </c>
       <c r="D97" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="B98" s="6">
-        <v>45284.312546296</v>
+        <v>45284.270914352</v>
       </c>
       <c r="C98" s="1">
         <v>0.057</v>
       </c>
       <c r="D98" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="B99" s="6">
-        <v>45285.312546296</v>
+        <v>45285.270914352</v>
       </c>
       <c r="C99" s="1">
         <v>0.073</v>
       </c>
       <c r="D99" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="B100" s="6">
-        <v>45286.312546296</v>
+        <v>45286.270914352</v>
       </c>
       <c r="C100" s="1">
         <v>0.087</v>
       </c>
       <c r="D100" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="B101" s="6">
-        <v>45287.312546296</v>
+        <v>45287.270914352</v>
       </c>
       <c r="C101" s="1">
         <v>0.091</v>
       </c>
       <c r="D101" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="B102" s="6">
-        <v>45288.312546296</v>
+        <v>45288.270914352</v>
       </c>
       <c r="C102" s="1">
         <v>0.101</v>
       </c>
       <c r="D102" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="B103" s="6">
-        <v>45289.312546296</v>
+        <v>45289.270914352</v>
       </c>
       <c r="C103" s="1">
         <v>0.115</v>
       </c>
       <c r="D103" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="B104" s="6">
-        <v>45290.312546296</v>
+        <v>45290.270914352</v>
       </c>
       <c r="C104" s="1">
         <v>0.131</v>
       </c>
       <c r="D104" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="B105" s="6">
-        <v>45291.312546296</v>
+        <v>45291.270914352</v>
       </c>
       <c r="C105" s="1">
         <v>0.141</v>
       </c>
       <c r="D105" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="B106" s="6">
-        <v>45292.312546296</v>
+        <v>45292.270914352</v>
       </c>
       <c r="C106" s="1">
         <v>0.146</v>
       </c>
       <c r="D106" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="B107" s="6">
-        <v>45293.312546296</v>
+        <v>45293.270914352</v>
       </c>
       <c r="C107" s="1">
         <v>0.146</v>
       </c>
       <c r="D107" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="B108" s="6">
-        <v>45294.312546296</v>
+        <v>45294.270914352</v>
       </c>
       <c r="C108" s="1">
         <v>0.153</v>
       </c>
       <c r="D108" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="B109" s="6">
-        <v>45295.312546296</v>
+        <v>45295.270914352</v>
       </c>
       <c r="C109" s="1">
         <v>0.156</v>
       </c>
       <c r="D109" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="B110" s="6">
-        <v>45296.312546296</v>
+        <v>45296.270914352</v>
       </c>
       <c r="C110" s="1">
         <v>0.166</v>
       </c>
       <c r="D110" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="B111" s="6">
-        <v>45297.312546296</v>
+        <v>45297.270914352</v>
       </c>
       <c r="C111" s="1">
         <v>0.164</v>
       </c>
       <c r="D111" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="B112" s="6">
-        <v>45298.312546296</v>
+        <v>45298.270914352</v>
       </c>
       <c r="C112" s="1">
         <v>0.167</v>
       </c>
       <c r="D112" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="B113" s="6">
-        <v>45299.312546296</v>
+        <v>45299.270914352</v>
       </c>
       <c r="C113" s="1">
         <v>0.173</v>
       </c>
       <c r="D113" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="B114" s="6">
-        <v>45300.312546296</v>
+        <v>45300.270914352</v>
       </c>
       <c r="C114" s="1">
         <v>0.166</v>
       </c>
       <c r="D114" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="B115" s="6">
-        <v>45301.312546296</v>
+        <v>45301.270914352</v>
       </c>
       <c r="C115" s="1">
         <v>0.265</v>
       </c>
       <c r="D115" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="B116" s="6">
-        <v>45302.312546296</v>
+        <v>45302.270914352</v>
       </c>
       <c r="C116" s="1">
         <v>0.985</v>
       </c>
       <c r="D116" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="B117" s="6">
-        <v>45303.312546296</v>
+        <v>45303.270914352</v>
       </c>
       <c r="C117" s="1">
         <v>0.686</v>
       </c>
       <c r="D117" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="B118" s="6">
-        <v>45304.312546296</v>
+        <v>45304.270914352</v>
       </c>
       <c r="C118" s="1">
         <v>0.404</v>
       </c>
       <c r="D118" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="B119" s="6">
-        <v>45305.312546296</v>
+        <v>45305.270914352</v>
       </c>
       <c r="C119" s="1">
         <v>0.285</v>
       </c>
       <c r="D119" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="B120" s="6">
-        <v>45306.312546296</v>
+        <v>45306.270914352</v>
       </c>
       <c r="C120" s="1">
         <v>0.269</v>
       </c>
       <c r="D120" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="B121" s="6">
-        <v>45307.312546296</v>
+        <v>45307.270914352</v>
       </c>
       <c r="C121" s="1">
         <v>0.276</v>
       </c>
       <c r="D121" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="B122" s="6">
-        <v>45308.312546296</v>
+        <v>45308.270914352</v>
       </c>
       <c r="C122" s="1">
         <v>0.272</v>
       </c>
       <c r="D122" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="B123" s="6">
-        <v>45309.312546296</v>
+        <v>45309.270914352</v>
       </c>
       <c r="C123" s="1">
         <v>0.262</v>
       </c>
       <c r="D123" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="B124" s="6">
-        <v>45310.312546296</v>
+        <v>45310.270914352</v>
       </c>
       <c r="C124" s="1">
         <v>0.263</v>
       </c>
       <c r="D124" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="B125" s="6">
-        <v>45311.312546296</v>
+        <v>45311.270914352</v>
       </c>
       <c r="C125" s="1">
         <v>0.251</v>
       </c>
       <c r="D125" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="B126" s="6">
-        <v>45312.312546296</v>
+        <v>45312.270914352</v>
       </c>
       <c r="C126" s="1">
         <v>0.225</v>
       </c>
       <c r="D126" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="B127" s="6">
-        <v>45313.312546296</v>
+        <v>45313.270914352</v>
       </c>
       <c r="C127" s="1">
         <v>0.237</v>
       </c>
       <c r="D127" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="B128" s="6">
-        <v>45314.312546296</v>
+        <v>45314.270914352</v>
       </c>
       <c r="C128" s="1">
         <v>0.26</v>
       </c>
       <c r="D128" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="B129" s="6">
-        <v>45315.312546296</v>
+        <v>45315.270914352</v>
       </c>
       <c r="C129" s="1">
         <v>0.279</v>
       </c>
       <c r="D129" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="B130" s="6">
-        <v>45316.312546296</v>
+        <v>45316.270914352</v>
       </c>
       <c r="C130" s="1">
         <v>0.292</v>
       </c>
       <c r="D130" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="B131" s="6">
-        <v>45317.312546296</v>
+        <v>45317.270914352</v>
       </c>
       <c r="C131" s="1">
         <v>0.31</v>
       </c>
       <c r="D131" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="B132" s="6">
-        <v>45318.312546296</v>
+        <v>45318.270914352</v>
       </c>
       <c r="C132" s="1">
         <v>0.325</v>
       </c>
       <c r="D132" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="B133" s="6">
-        <v>45319.312546296</v>
+        <v>45319.270914352</v>
       </c>
       <c r="C133" s="1">
         <v>0.337</v>
       </c>
       <c r="D133" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="B134" s="6">
-        <v>45320.312546296</v>
+        <v>45320.270914352</v>
       </c>
       <c r="C134" s="1">
         <v>0.358</v>
       </c>
       <c r="D134" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="B135" s="6">
-        <v>45321.312546296</v>
+        <v>45321.270914352</v>
       </c>
       <c r="C135" s="1">
         <v>0.33</v>
       </c>
       <c r="D135" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="B136" s="6">
-        <v>45322.312546296</v>
+        <v>45322.270914352</v>
       </c>
       <c r="C136" s="1">
         <v>0.237</v>
       </c>
       <c r="D136" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="B137" s="6">
-        <v>45323.312546296</v>
+        <v>45323.270914352</v>
       </c>
       <c r="C137" s="1">
         <v>0.193</v>
       </c>
       <c r="D137" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="B138" s="6">
-        <v>45324.312546296</v>
+        <v>45324.270914352</v>
       </c>
       <c r="C138" s="1">
         <v>0.177</v>
       </c>
       <c r="D138" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="B139" s="6">
-        <v>45325.312546296</v>
+        <v>45325.270914352</v>
       </c>
       <c r="C139" s="1">
         <v>0.166</v>
       </c>
       <c r="D139" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="B140" s="6">
-        <v>45326.312546296</v>
+        <v>45326.270914352</v>
       </c>
       <c r="C140" s="1">
         <v>0.16</v>
       </c>
       <c r="D140" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="B141" s="6">
-        <v>45327.312546296</v>
+        <v>45327.270914352</v>
       </c>
       <c r="C141" s="1">
         <v>0.157</v>
       </c>
       <c r="D141" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="B142" s="6">
-        <v>45328.312546296</v>
+        <v>45328.270914352</v>
       </c>
       <c r="C142" s="1">
         <v>0.157</v>
       </c>
       <c r="D142" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="B143" s="6">
-        <v>45329.312546296</v>
+        <v>45329.270914352</v>
       </c>
       <c r="C143" s="1">
         <v>0.158</v>
       </c>
       <c r="D143" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="B144" s="6">
-        <v>45330.312546296</v>
+        <v>45330.270914352</v>
       </c>
       <c r="C144" s="1">
         <v>0.171</v>
       </c>
       <c r="D144" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="B145" s="6">
-        <v>45331.312546296</v>
+        <v>45331.270914352</v>
       </c>
       <c r="C145" s="1">
         <v>0.181</v>
       </c>
       <c r="D145" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="B146" s="6">
-        <v>45332.312546296</v>
+        <v>45332.270914352</v>
       </c>
       <c r="C146" s="1">
         <v>0.186</v>
       </c>
       <c r="D146" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="B147" s="6">
-        <v>45333.312546296</v>
+        <v>45333.270914352</v>
       </c>
       <c r="C147" s="1">
         <v>0.168</v>
       </c>
       <c r="D147" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="B148" s="6">
-        <v>45334.312546296</v>
+        <v>45334.270914352</v>
       </c>
       <c r="C148" s="1">
         <v>0.16</v>
       </c>
       <c r="D148" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="B149" s="6">
-        <v>45335.312546296</v>
+        <v>45335.270914352</v>
       </c>
       <c r="C149" s="1">
         <v>0.145</v>
       </c>
       <c r="D149" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="B150" s="6">
-        <v>45336.312546296</v>
+        <v>45336.270914352</v>
       </c>
       <c r="C150" s="1">
         <v>0.137</v>
       </c>
       <c r="D150" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="B151" s="6">
-        <v>45337.312546296</v>
+        <v>45337.270914352</v>
       </c>
       <c r="C151" s="1">
         <v>0.142</v>
       </c>
       <c r="D151" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="B152" s="6">
-        <v>45338.312546296</v>
+        <v>45338.270914352</v>
       </c>
       <c r="C152" s="1">
         <v>0.145</v>
       </c>
       <c r="D152" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="B153" s="6">
-        <v>45339.312546296</v>
+        <v>45339.270914352</v>
       </c>
       <c r="C153" s="1">
         <v>0.141</v>
       </c>
       <c r="D153" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="B154" s="6">
-        <v>45340.312546296</v>
+        <v>45340.270914352</v>
       </c>
       <c r="C154" s="1">
         <v>0.135</v>
       </c>
       <c r="D154" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="B155" s="6">
-        <v>45341.312546296</v>
+        <v>45341.270914352</v>
       </c>
       <c r="C155" s="1">
         <v>0.137</v>
       </c>
       <c r="D155" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="B156" s="6">
-        <v>45342.312546296</v>
+        <v>45342.270914352</v>
       </c>
       <c r="C156" s="1">
         <v>0.142</v>
       </c>
       <c r="D156" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="B157" s="6">
-        <v>45343.312546296</v>
+        <v>45343.270914352</v>
       </c>
       <c r="C157" s="1">
         <v>0.149</v>
       </c>
       <c r="D157" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="B158" s="6">
-        <v>45344.312546296</v>
+        <v>45344.270914352</v>
       </c>
       <c r="C158" s="1">
         <v>0.166</v>
       </c>
       <c r="D158" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="B159" s="6">
-        <v>45345.312546296</v>
+        <v>45345.270914352</v>
       </c>
       <c r="C159" s="1">
         <v>0.177</v>
       </c>
       <c r="D159" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="B160" s="6">
-        <v>45346.312546296</v>
+        <v>45346.270914352</v>
       </c>
       <c r="C160" s="1">
         <v>0.175</v>
       </c>
       <c r="D160" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="B161" s="6">
-        <v>45347.312546296</v>
+        <v>45347.270914352</v>
       </c>
       <c r="C161" s="1">
         <v>0.175</v>
       </c>
       <c r="D161" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="B162" s="6">
-        <v>45348.312546296</v>
+        <v>45348.270914352</v>
       </c>
       <c r="C162" s="1">
         <v>0.189</v>
       </c>
       <c r="D162" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="B163" s="6">
-        <v>45349.312546296</v>
+        <v>45349.270914352</v>
       </c>
       <c r="C163" s="1">
         <v>0.178</v>
       </c>
       <c r="D163" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="B164" s="6">
-        <v>45350.312546296</v>
+        <v>45350.270914352</v>
       </c>
       <c r="C164" s="1">
         <v>0.166</v>
       </c>
       <c r="D164" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="B165" s="6">
-        <v>45351.312546296</v>
+        <v>45351.270914352</v>
       </c>
       <c r="C165" s="1">
         <v>0.164</v>
       </c>
       <c r="D165" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="B166" s="6">
-        <v>45352.312546296</v>
+        <v>45352.270914352</v>
       </c>
       <c r="C166" s="1">
         <v>0.173</v>
       </c>
       <c r="D166" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="B167" s="6">
-        <v>45353.312546296</v>
+        <v>45353.270914352</v>
       </c>
       <c r="C167" s="1">
         <v>0.18</v>
       </c>
       <c r="D167" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="B168" s="6">
-        <v>45354.312546296</v>
+        <v>45354.270914352</v>
       </c>
       <c r="C168" s="1">
         <v>0.192</v>
       </c>
       <c r="D168" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="B169" s="6">
-        <v>45355.312546296</v>
+        <v>45355.270914352</v>
       </c>
       <c r="C169" s="1">
         <v>0.174</v>
       </c>
       <c r="D169" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="B170" s="6">
-        <v>45356.312546296</v>
+        <v>45356.270914352</v>
       </c>
       <c r="C170" s="1">
         <v>0.176</v>
       </c>
       <c r="D170" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="B171" s="6">
-        <v>45357.312546296</v>
+        <v>45357.270914352</v>
       </c>
       <c r="C171" s="1">
         <v>0.168</v>
       </c>
       <c r="D171" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="B172" s="6">
-        <v>45358.312546296</v>
+        <v>45358.270914352</v>
       </c>
       <c r="C172" s="1">
         <v>0.179</v>
       </c>
       <c r="D172" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="B173" s="6">
-        <v>45359.312546296</v>
+        <v>45359.270914352</v>
       </c>
       <c r="C173" s="1">
         <v>0.209</v>
       </c>
       <c r="D173" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="B174" s="6">
-        <v>45360.312546296</v>
+        <v>45360.270914352</v>
       </c>
       <c r="C174" s="1">
         <v>0.211</v>
       </c>
       <c r="D174" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="B175" s="6">
-        <v>45361.312546296</v>
+        <v>45361.270914352</v>
       </c>
       <c r="C175" s="1">
         <v>0.213</v>
       </c>
       <c r="D175" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="B176" s="6">
-        <v>45362.312546296</v>
+        <v>45362.270914352</v>
       </c>
       <c r="C176" s="1">
         <v>0.197</v>
       </c>
       <c r="D176" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="B177" s="6">
-        <v>45363.312546296</v>
+        <v>45363.270914352</v>
       </c>
       <c r="C177" s="1">
         <v>0.19</v>
       </c>
       <c r="D177" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="B178" s="6">
-        <v>45364.312546296</v>
+        <v>45364.270914352</v>
       </c>
       <c r="C178" s="1">
         <v>0.198</v>
       </c>
       <c r="D178" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="B179" s="6">
-        <v>45365.312546296</v>
+        <v>45365.270914352</v>
       </c>
       <c r="C179" s="1">
         <v>0.2</v>
       </c>
       <c r="D179" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="B180" s="6">
-        <v>45366.312546296</v>
+        <v>45366.270914352</v>
       </c>
       <c r="C180" s="1">
         <v>0.215</v>
       </c>
       <c r="D180" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="B181" s="6">
-        <v>45367.312546296</v>
+        <v>45367.270914352</v>
       </c>
       <c r="C181" s="1">
         <v>0.218</v>
       </c>
       <c r="D181" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="B182" s="6">
-        <v>45368.312546296</v>
+        <v>45368.270914352</v>
       </c>
       <c r="C182" s="1">
         <v>0.226</v>
       </c>
       <c r="D182" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="B183" s="6">
-        <v>45369.312546296</v>
+        <v>45369.270914352</v>
       </c>
       <c r="C183" s="1">
         <v>0.235</v>
       </c>
       <c r="D183" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="B184" s="6">
-        <v>45370.312546296</v>
+        <v>45370.270914352</v>
       </c>
       <c r="C184" s="1">
         <v>0.244</v>
       </c>
       <c r="D184" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="B185" s="6">
-        <v>45371.312546296</v>
+        <v>45371.270914352</v>
       </c>
       <c r="C185" s="1">
         <v>0.245</v>
       </c>
       <c r="D185" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="B186" s="6">
-        <v>45372.312546296</v>
+        <v>45372.270914352</v>
       </c>
       <c r="C186" s="1">
         <v>0.249</v>
       </c>
       <c r="D186" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="B187" s="6">
-        <v>45373.312546296</v>
+        <v>45373.270914352</v>
       </c>
       <c r="C187" s="1">
         <v>0.256</v>
       </c>
       <c r="D187" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="B188" s="6">
-        <v>45374.312546296</v>
+        <v>45374.270914352</v>
       </c>
       <c r="C188" s="1">
         <v>0.26</v>
       </c>
       <c r="D188" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="B189" s="6">
-        <v>45375.312546296</v>
+        <v>45375.270914352</v>
       </c>
       <c r="C189" s="1">
         <v>0.272</v>
       </c>
       <c r="D189" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="B190" s="6">
-        <v>45376.312546296</v>
+        <v>45376.270914352</v>
       </c>
       <c r="C190" s="1">
         <v>0.285</v>
       </c>
       <c r="D190" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="B191" s="6">
-        <v>45377.312546296</v>
+        <v>45377.270914352</v>
       </c>
       <c r="C191" s="1">
         <v>0.867</v>
       </c>
       <c r="D191" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="B192" s="6">
-        <v>45378.312546296</v>
+        <v>45378.270914352</v>
       </c>
       <c r="C192" s="1">
         <v>0.798</v>
       </c>
       <c r="D192" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="B193" s="6">
-        <v>45379.312546296</v>
+        <v>45379.270914352</v>
       </c>
       <c r="C193" s="1">
         <v>0.705</v>
       </c>
       <c r="D193" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="B194" s="6">
-        <v>45380.312546296</v>
+        <v>45380.270914352</v>
       </c>
       <c r="C194" s="1">
         <v>0.653</v>
       </c>
       <c r="D194" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="B195" s="6">
-        <v>45381.312546296</v>
+        <v>45381.270914352</v>
       </c>
       <c r="C195" s="1">
         <v>0.647</v>
       </c>
       <c r="D195" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="B196" s="6">
-        <v>45382.312546296</v>
+        <v>45382.270914352</v>
       </c>
       <c r="C196" s="1">
         <v>0.654</v>
       </c>
       <c r="D196" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="B197" s="6">
-        <v>45383.312546296</v>
+        <v>45383.270914352</v>
       </c>
       <c r="C197" s="1">
         <v>0.638</v>
       </c>
       <c r="D197" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="B198" s="6">
-        <v>45384.312546296</v>
+        <v>45384.270914352</v>
       </c>
       <c r="C198" s="1">
         <v>0.599</v>
       </c>
       <c r="D198" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="B199" s="6">
-        <v>45385.312546296</v>
+        <v>45385.270914352</v>
       </c>
       <c r="C199" s="1">
         <v>0.603</v>
       </c>
       <c r="D199" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="B200" s="6">
-        <v>45386.312546296</v>
+        <v>45386.270914352</v>
       </c>
       <c r="C200" s="1">
         <v>0.6</v>
       </c>
       <c r="D200" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="B201" s="6">
-        <v>45387.312546296</v>
+        <v>45387.270914352</v>
       </c>
       <c r="C201" s="1">
         <v>0.603</v>
       </c>
       <c r="D201" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="B202" s="6">
-        <v>45388.312546296</v>
+        <v>45388.270914352</v>
       </c>
       <c r="C202" s="1">
         <v>0.606</v>
       </c>
       <c r="D202" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="B203" s="6">
-        <v>45389.312546296</v>
+        <v>45389.270914352</v>
       </c>
       <c r="C203" s="1">
         <v>0.614</v>
       </c>
       <c r="D203" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="B204" s="6">
-        <v>45390.312546296</v>
+        <v>45390.270914352</v>
       </c>
       <c r="C204" s="1">
         <v>0.634</v>
       </c>
       <c r="D204" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="B205" s="6">
-        <v>45391.312546296</v>
+        <v>45391.270914352</v>
       </c>
       <c r="C205" s="1">
         <v>0.63</v>
       </c>
       <c r="D205" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="B206" s="6">
-        <v>45392.312546296</v>
+        <v>45392.270914352</v>
       </c>
       <c r="C206" s="1">
         <v>0.603</v>
       </c>
       <c r="D206" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="B207" s="6">
-        <v>45393.312546296</v>
+        <v>45393.270914352</v>
       </c>
       <c r="C207" s="1">
         <v>0.6</v>
       </c>
       <c r="D207" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="B208" s="6">
-        <v>45394.312546296</v>
+        <v>45394.270914352</v>
       </c>
       <c r="C208" s="1">
         <v>0.605</v>
       </c>
       <c r="D208" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="B209" s="6">
-        <v>45395.312546296</v>
+        <v>45395.270914352</v>
       </c>
       <c r="C209" s="1">
         <v>0.607</v>
       </c>
       <c r="D209" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="B210" s="6">
-        <v>45396.312546296</v>
+        <v>45396.270914352</v>
       </c>
       <c r="C210" s="1">
         <v>0.615</v>
       </c>
       <c r="D210" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="B211" s="6">
-        <v>45397.312546296</v>
+        <v>45397.270914352</v>
       </c>
       <c r="C211" s="1">
         <v>0.62</v>
       </c>
       <c r="D211" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="B212" s="6">
-        <v>45398.312546296</v>
+        <v>45398.270914352</v>
       </c>
       <c r="C212" s="1">
         <v>0.627</v>
       </c>
       <c r="D212" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:4">
       <c r="B213" s="6">
-        <v>45399.312546296</v>
+        <v>45399.270914352</v>
       </c>
       <c r="C213" s="1">
         <v>0.626</v>
       </c>
       <c r="D213" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="B214" s="6">
-        <v>45400.312546296</v>
+        <v>45400.270914352</v>
       </c>
       <c r="C214" s="1">
         <v>0.621</v>
       </c>
       <c r="D214" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="B215" s="6">
-        <v>45401.312546296</v>
+        <v>45401.270914352</v>
       </c>
       <c r="C215" s="1">
         <v>0.601</v>
       </c>
       <c r="D215" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="B216" s="6">
-        <v>45402.312546296</v>
+        <v>45402.270914352</v>
       </c>
       <c r="C216" s="1">
         <v>0.607</v>
       </c>
       <c r="D216" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="B217" s="6">
-        <v>45403.312546296</v>
+        <v>45403.270914352</v>
       </c>
       <c r="C217" s="1">
         <v>0.596</v>
       </c>
       <c r="D217" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="B218" s="6">
-        <v>45404.312546296</v>
+        <v>45404.270914352</v>
       </c>
       <c r="C218" s="1">
         <v>0.591</v>
       </c>
       <c r="D218" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="B219" s="6">
-        <v>45405.312546296</v>
+        <v>45405.270914352</v>
       </c>
       <c r="C219" s="1">
         <v>0.606</v>
       </c>
       <c r="D219" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="B220" s="6">
-        <v>45406.312546296</v>
+        <v>45406.270914352</v>
       </c>
       <c r="C220" s="1">
         <v>0.589</v>
       </c>
       <c r="D220" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="B221" s="6">
-        <v>45407.312546296</v>
+        <v>45407.270914352</v>
       </c>
       <c r="C221" s="1">
         <v>0.625</v>
       </c>
       <c r="D221" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="B222" s="6">
-        <v>45408.312546296</v>
+        <v>45408.270914352</v>
       </c>
       <c r="C222" s="1">
         <v>0.598</v>
       </c>
       <c r="D222" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="B223" s="6">
-        <v>45409.312546296</v>
+        <v>45409.270914352</v>
       </c>
       <c r="C223" s="1">
         <v>0.576</v>
       </c>
       <c r="D223" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="B224" s="6">
-        <v>45410.312546296</v>
+        <v>45410.270914352</v>
       </c>
       <c r="C224" s="1">
         <v>0.565</v>
       </c>
       <c r="D224" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="B225" s="6">
-        <v>45411.312546296</v>
+        <v>45411.270914352</v>
       </c>
       <c r="C225" s="1">
         <v>0.851</v>
       </c>
       <c r="D225" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="B226" s="6">
-        <v>45412.312546296</v>
+        <v>45412.270914352</v>
       </c>
       <c r="C226" s="1">
         <v>0.901</v>
       </c>
       <c r="D226" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="B227" s="6">
-        <v>45413.312546296</v>
+        <v>45413.270914352</v>
       </c>
       <c r="C227" s="1">
         <v>1.398</v>
       </c>
       <c r="D227" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:4">
       <c r="B228" s="6">
-        <v>45414.312546296</v>
+        <v>45414.270914352</v>
       </c>
       <c r="C228" s="1">
         <v>1.385</v>
       </c>
       <c r="D228" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="B229" s="6">
-        <v>45415.312546296</v>
+        <v>45415.270914352</v>
       </c>
       <c r="C229" s="1">
         <v>1.302</v>
       </c>
       <c r="D229" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:4">
       <c r="B230" s="6">
-        <v>45416.312546296</v>
+        <v>45416.270914352</v>
       </c>
       <c r="C230" s="1">
         <v>1.264</v>
       </c>
       <c r="D230" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:4">
       <c r="B231" s="6">
-        <v>45417.312546296</v>
+        <v>45417.270914352</v>
       </c>
       <c r="C231" s="1">
         <v>1.229</v>
       </c>
       <c r="D231" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:4">
       <c r="B232" s="6">
-        <v>45418.312546296</v>
+        <v>45418.270914352</v>
       </c>
       <c r="C232" s="1">
         <v>1.222</v>
       </c>
       <c r="D232" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:4">
       <c r="B233" s="6">
-        <v>45419.312546296</v>
+        <v>45419.270914352</v>
       </c>
       <c r="C233" s="1">
         <v>1.188</v>
       </c>
       <c r="D233" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:4">
       <c r="B234" s="6">
-        <v>45420.312546296</v>
+        <v>45420.270914352</v>
       </c>
       <c r="C234" s="1">
         <v>1.17</v>
       </c>
       <c r="D234" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="B235" s="6">
-        <v>45421.312546296</v>
+        <v>45421.270914352</v>
       </c>
       <c r="C235" s="1">
         <v>1.149</v>
       </c>
       <c r="D235" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="B236" s="6">
-        <v>45422.312546296</v>
+        <v>45422.270914352</v>
       </c>
       <c r="C236" s="1">
         <v>1.133</v>
       </c>
       <c r="D236" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:4">
       <c r="B237" s="6">
-        <v>45423.312546296</v>
+        <v>45423.270914352</v>
       </c>
       <c r="C237" s="1">
         <v>1.125</v>
       </c>
       <c r="D237" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:4">
       <c r="B238" s="6">
-        <v>45424.312546296</v>
+        <v>45424.270914352</v>
       </c>
       <c r="C238" s="1">
         <v>1.117</v>
       </c>
       <c r="D238" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="B239" s="6">
-        <v>45425.312546296</v>
+        <v>45425.270914352</v>
       </c>
       <c r="C239" s="1">
         <v>1.1</v>
       </c>
       <c r="D239" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:4">
       <c r="B240" s="6">
-        <v>45426.312546296</v>
+        <v>45426.270914352</v>
       </c>
       <c r="C240" s="1">
         <v>1.104</v>
       </c>
       <c r="D240" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:4">
       <c r="B241" s="6">
-        <v>45427.312546296</v>
+        <v>45427.270914352</v>
       </c>
       <c r="C241" s="1">
         <v>1.122</v>
       </c>
       <c r="D241" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:4">
       <c r="B242" s="6">
-        <v>45428.312546296</v>
+        <v>45428.270914352</v>
       </c>
       <c r="C242" s="1">
         <v>1.095</v>
       </c>
       <c r="D242" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:4">
       <c r="B243" s="6">
-        <v>45429.312546296</v>
+        <v>45429.270914352</v>
       </c>
       <c r="C243" s="1">
         <v>1.094</v>
       </c>
       <c r="D243" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:4">
       <c r="B244" s="6">
-        <v>45430.312546296</v>
+        <v>45430.270914352</v>
       </c>
       <c r="C244" s="1">
         <v>1.109</v>
       </c>
       <c r="D244" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:4">
       <c r="B245" s="6">
-        <v>45431.312546296</v>
+        <v>45431.270914352</v>
       </c>
       <c r="C245" s="1">
         <v>1.124</v>
       </c>
       <c r="D245" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:4">
       <c r="B246" s="6">
-        <v>45432.312546296</v>
+        <v>45432.270914352</v>
       </c>
       <c r="C246" s="1">
         <v>1.134</v>
       </c>
       <c r="D246" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:4">
       <c r="B247" s="6">
-        <v>45433.312546296</v>
+        <v>45433.270914352</v>
       </c>
       <c r="C247" s="1">
         <v>1.183</v>
       </c>
       <c r="D247" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:4">
       <c r="B248" s="6">
-        <v>45434.312546296</v>
+        <v>45434.270914352</v>
       </c>
       <c r="C248" s="1">
         <v>1.336</v>
       </c>
       <c r="D248" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:4">
       <c r="B249" s="6">
-        <v>45435.312546296</v>
+        <v>45435.270914352</v>
       </c>
       <c r="C249" s="1">
         <v>1.33</v>
       </c>
       <c r="D249" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:4">
       <c r="B250" s="6">
-        <v>45436.312546296</v>
+        <v>45436.270914352</v>
       </c>
       <c r="C250" s="1">
         <v>1.326</v>
       </c>
       <c r="D250" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:4">
       <c r="B251" s="6">
-        <v>45437.312546296</v>
+        <v>45437.270914352</v>
       </c>
       <c r="C251" s="1">
         <v>1.334</v>
       </c>
       <c r="D251" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:4">
       <c r="B252" s="6">
-        <v>45438.312546296</v>
+        <v>45438.270914352</v>
       </c>
       <c r="C252" s="1">
         <v>1.317</v>
       </c>
       <c r="D252" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:4">
       <c r="B253" s="6">
-        <v>45439.312546296</v>
+        <v>45439.270914352</v>
       </c>
       <c r="C253" s="1">
         <v>1.307</v>
       </c>
       <c r="D253" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:4">
       <c r="B254" s="6">
-        <v>45440.312546296</v>
+        <v>45440.270914352</v>
       </c>
       <c r="C254" s="1">
         <v>1.297</v>
       </c>
       <c r="D254" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:4">
       <c r="B255" s="6">
-        <v>45441.312546296</v>
+        <v>45441.270914352</v>
       </c>
       <c r="C255" s="1">
         <v>1.292</v>
       </c>
       <c r="D255" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:4">
       <c r="B256" s="6">
-        <v>45442.312546296</v>
+        <v>45442.270914352</v>
       </c>
       <c r="C256" s="1">
         <v>1.281</v>
       </c>
       <c r="D256" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:4">
       <c r="B257" s="6">
-        <v>45443.312546296</v>
+        <v>45443.270914352</v>
       </c>
       <c r="C257" s="1">
         <v>1.274</v>
       </c>
       <c r="D257" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:4">
       <c r="B258" s="6">
-        <v>45444.312546296</v>
+        <v>45444.270914352</v>
       </c>
       <c r="C258" s="1">
         <v>1.258</v>
       </c>
       <c r="D258" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:4">
       <c r="B259" s="6">
-        <v>45445.312546296</v>
+        <v>45445.270914352</v>
       </c>
       <c r="C259" s="1">
         <v>1.242</v>
       </c>
       <c r="D259" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:4">
       <c r="B260" s="6">
-        <v>45446.312546296</v>
+        <v>45446.270914352</v>
       </c>
       <c r="C260" s="1">
         <v>1.225</v>
       </c>
       <c r="D260" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:4">
       <c r="B261" s="6">
-        <v>45447.312546296</v>
+        <v>45447.270914352</v>
       </c>
       <c r="C261" s="1">
         <v>1.223</v>
       </c>
       <c r="D261" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:4">
       <c r="B262" s="6">
-        <v>45448.312546296</v>
+        <v>45448.270914352</v>
       </c>
       <c r="C262" s="1">
         <v>1.206</v>
       </c>
       <c r="D262" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:4">
       <c r="B263" s="6">
-        <v>45449.312546296</v>
+        <v>45449.270914352</v>
       </c>
       <c r="C263" s="1">
         <v>1.193</v>
       </c>
       <c r="D263" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:4">
       <c r="B264" s="6">
-        <v>45450.312546296</v>
+        <v>45450.270914352</v>
       </c>
       <c r="C264" s="1">
         <v>1.184</v>
       </c>
       <c r="D264" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:4">
       <c r="B265" s="6">
-        <v>45451.312546296</v>
+        <v>45451.270914352</v>
       </c>
       <c r="C265" s="1">
         <v>1.174</v>
       </c>
       <c r="D265" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:4">
       <c r="B266" s="6">
-        <v>45452.312546296</v>
+        <v>45452.270914352</v>
       </c>
       <c r="C266" s="1">
         <v>1.174</v>
       </c>
       <c r="D266" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:4">
       <c r="B267" s="6">
-        <v>45453.312546296</v>
+        <v>45453.270914352</v>
       </c>
       <c r="C267" s="1">
         <v>1.158</v>
       </c>
       <c r="D267" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:4">
       <c r="B268" s="6">
-        <v>45454.312546296</v>
+        <v>45454.270914352</v>
       </c>
       <c r="C268" s="1">
         <v>1.146</v>
       </c>
       <c r="D268" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:4">
       <c r="B269" s="6">
-        <v>45455.312546296</v>
+        <v>45455.270914352</v>
       </c>
       <c r="C269" s="1">
         <v>1.135</v>
       </c>
       <c r="D269" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:4">
       <c r="B270" s="6">
-        <v>45456.312546296</v>
+        <v>45456.270914352</v>
       </c>
       <c r="C270" s="1">
         <v>1.124</v>
       </c>
       <c r="D270" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:4">
       <c r="B271" s="6">
-        <v>45457.312546296</v>
+        <v>45457.270914352</v>
       </c>
       <c r="C271" s="1">
         <v>1.123</v>
       </c>
       <c r="D271" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:4">
       <c r="B272" s="6">
-        <v>45458.312546296</v>
+        <v>45458.270914352</v>
       </c>
       <c r="C272" s="1">
         <v>1.115</v>
       </c>
       <c r="D272" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:4">
       <c r="B273" s="6">
-        <v>45459.312546296</v>
+        <v>45459.270914352</v>
       </c>
       <c r="C273" s="1">
         <v>1.112</v>
       </c>
       <c r="D273" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:4">
       <c r="B274" s="6">
-        <v>45460.312546296</v>
+        <v>45460.270914352</v>
       </c>
       <c r="C274" s="1">
         <v>1.102</v>
       </c>
       <c r="D274" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:4">
       <c r="B275" s="6">
-        <v>45461.312546296</v>
+        <v>45461.270914352</v>
       </c>
       <c r="C275" s="1">
         <v>1.097</v>
       </c>
       <c r="D275" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:4">
       <c r="B276" s="6">
-        <v>45462.312546296</v>
+        <v>45462.270914352</v>
       </c>
       <c r="C276" s="1">
         <v>1.089</v>
       </c>
       <c r="D276" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:4">
       <c r="B277" s="6">
-        <v>45463.312546296</v>
+        <v>45463.270914352</v>
       </c>
       <c r="C277" s="1">
         <v>1.079</v>
       </c>
       <c r="D277" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:4">
       <c r="B278" s="6">
-        <v>45464.312546296</v>
+        <v>45464.270914352</v>
       </c>
       <c r="C278" s="1">
         <v>1.073</v>
       </c>
       <c r="D278" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:4">
       <c r="B279" s="6">
-        <v>45465.312546296</v>
+        <v>45465.270914352</v>
       </c>
       <c r="C279" s="1">
         <v>1.067</v>
       </c>
       <c r="D279" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:4">
       <c r="B280" s="6">
-        <v>45466.312546296</v>
+        <v>45466.270914352</v>
       </c>
       <c r="C280" s="1">
         <v>1.059</v>
       </c>
       <c r="D280" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:4">
       <c r="B281" s="6">
-        <v>45467.312546296</v>
+        <v>45467.270914352</v>
       </c>
       <c r="C281" s="1">
         <v>1.046</v>
       </c>
       <c r="D281" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:4">
       <c r="B282" s="6">
-        <v>45468.312546296</v>
+        <v>45468.270914352</v>
       </c>
       <c r="C282" s="1">
         <v>1.034</v>
       </c>
       <c r="D282" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:4">
       <c r="B283" s="6">
-        <v>45469.312546296</v>
+        <v>45469.270914352</v>
       </c>
       <c r="C283" s="1">
         <v>1.024</v>
       </c>
       <c r="D283" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:4">
       <c r="B284" s="6">
-        <v>45470.312546296</v>
+        <v>45470.270914352</v>
       </c>
       <c r="C284" s="1">
         <v>1.012</v>
       </c>
       <c r="D284" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:4">
       <c r="B285" s="6">
-        <v>45471.312546296</v>
+        <v>45471.270914352</v>
       </c>
       <c r="C285" s="1">
         <v>1.002</v>
       </c>
       <c r="D285" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:4">
       <c r="B286" s="6">
-        <v>45472.312546296</v>
+        <v>45472.270914352</v>
       </c>
       <c r="C286" s="1">
         <v>1.013</v>
       </c>
       <c r="D286" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:4">
       <c r="B287" s="6">
-        <v>45473.312546296</v>
+        <v>45473.270914352</v>
       </c>
       <c r="C287" s="1">
         <v>0.991</v>
       </c>
       <c r="D287" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:4">
       <c r="B288" s="6">
-        <v>45474.312546296</v>
+        <v>45474.270914352</v>
       </c>
       <c r="C288" s="1">
         <v>0.973</v>
       </c>
       <c r="D288" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:4">
       <c r="B289" s="6">
-        <v>45475.312546296</v>
+        <v>45475.270914352</v>
       </c>
       <c r="C289" s="1">
         <v>0.962</v>
       </c>
       <c r="D289" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:4">
       <c r="B290" s="6">
-        <v>45476.312546296</v>
+        <v>45476.270914352</v>
       </c>
       <c r="C290" s="1">
         <v>0.958</v>
       </c>
       <c r="D290" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:4">
       <c r="B291" s="6">
-        <v>45477.312546296</v>
+        <v>45477.270914352</v>
       </c>
       <c r="C291" s="1">
         <v>0.945</v>
       </c>
       <c r="D291" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:4">
       <c r="B292" s="6">
-        <v>45478.312546296</v>
+        <v>45478.270914352</v>
       </c>
       <c r="C292" s="1">
         <v>0.931</v>
       </c>
       <c r="D292" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:4">
       <c r="B293" s="6">
-        <v>45479.312546296</v>
+        <v>45479.270914352</v>
       </c>
       <c r="C293" s="1">
         <v>0.92</v>
       </c>
       <c r="D293" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:4">
       <c r="B294" s="6">
-        <v>45480.312546296</v>
+        <v>45480.270914352</v>
       </c>
       <c r="C294" s="1">
         <v>0.909</v>
       </c>
       <c r="D294" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:4">
       <c r="B295" s="6">
-        <v>45481.312546296</v>
+        <v>45481.270914352</v>
       </c>
       <c r="C295" s="1">
         <v>0.897</v>
       </c>
       <c r="D295" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:4">
       <c r="B296" s="6">
-        <v>45482.312546296</v>
+        <v>45482.270914352</v>
       </c>
       <c r="C296" s="1">
         <v>0.89</v>
       </c>
       <c r="D296" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:4">
       <c r="B297" s="6">
-        <v>45483.312546296</v>
+        <v>45483.270914352</v>
       </c>
       <c r="C297" s="1">
         <v>0.875</v>
       </c>
       <c r="D297" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:4">
       <c r="B298" s="6">
-        <v>45484.312546296</v>
+        <v>45484.270914352</v>
       </c>
       <c r="C298" s="1">
         <v>0.862</v>
       </c>
       <c r="D298" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:4">
       <c r="B299" s="6">
-        <v>45485.312546296</v>
+        <v>45485.270914352</v>
       </c>
       <c r="C299" s="1">
         <v>0.855</v>
       </c>
       <c r="D299" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:4">
       <c r="B300" s="6">
-        <v>45486.312546296</v>
+        <v>45486.270914352</v>
       </c>
       <c r="C300" s="1">
         <v>0.844</v>
       </c>
       <c r="D300" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:4">
       <c r="B301" s="6">
-        <v>45487.312546296</v>
+        <v>45487.270914352</v>
       </c>
       <c r="C301" s="1">
         <v>0.838</v>
       </c>
       <c r="D301" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:4">
       <c r="B302" s="6">
-        <v>45488.312546296</v>
+        <v>45488.270914352</v>
       </c>
       <c r="C302" s="1">
         <v>0.828</v>
       </c>
       <c r="D302" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="303" spans="1:4">
       <c r="B303" s="6">
-        <v>45489.312546296</v>
+        <v>45489.270914352</v>
       </c>
       <c r="C303" s="1">
         <v>0.804</v>
       </c>
       <c r="D303" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="304" spans="1:4">
       <c r="B304" s="6">
-        <v>45490.312546296</v>
+        <v>45490.270914352</v>
       </c>
       <c r="C304" s="1">
         <v>0.793</v>
       </c>
       <c r="D304" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="305" spans="1:4">
       <c r="B305" s="6">
-        <v>45491.312546296</v>
+        <v>45491.270914352</v>
       </c>
       <c r="C305" s="1">
         <v>0.784</v>
       </c>
       <c r="D305" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="306" spans="1:4">
       <c r="B306" s="6">
-        <v>45492.312546296</v>
+        <v>45492.270914352</v>
       </c>
       <c r="C306" s="1">
         <v>0.767</v>
       </c>
       <c r="D306" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="307" spans="1:4">
       <c r="B307" s="6">
-        <v>45493.312546296</v>
+        <v>45493.270914352</v>
       </c>
       <c r="C307" s="1">
         <v>0.771</v>
       </c>
       <c r="D307" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:4">
       <c r="B308" s="6">
-        <v>45494.312546296</v>
+        <v>45494.270914352</v>
       </c>
       <c r="C308" s="1">
         <v>0.766</v>
       </c>
       <c r="D308" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="309" spans="1:4">
       <c r="B309" s="6">
-        <v>45495.312546296</v>
+        <v>45495.270914352</v>
       </c>
       <c r="C309" s="1">
         <v>0.729</v>
       </c>
       <c r="D309" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:4">
       <c r="B310" s="6">
-        <v>45496.312546296</v>
+        <v>45496.270914352</v>
       </c>
       <c r="C310" s="1">
         <v>0.713</v>
       </c>
       <c r="D310" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:4">
       <c r="B311" s="6">
-        <v>45497.312546296</v>
+        <v>45497.270914352</v>
       </c>
       <c r="C311" s="1">
         <v>0.7</v>
       </c>
       <c r="D311" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:4">
       <c r="B312" s="6">
-        <v>45498.312546296</v>
+        <v>45498.270914352</v>
       </c>
       <c r="C312" s="1">
         <v>0.697</v>
       </c>
       <c r="D312" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="313" spans="1:4">
       <c r="B313" s="6">
-        <v>45499.312546296</v>
+        <v>45499.270914352</v>
       </c>
       <c r="C313" s="1">
         <v>0.696</v>
       </c>
       <c r="D313" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="314" spans="1:4">
       <c r="B314" s="6">
-        <v>45500.312546296</v>
+        <v>45500.270914352</v>
       </c>
       <c r="C314" s="1">
         <v>0.679</v>
       </c>
       <c r="D314" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:4">
       <c r="B315" s="6">
-        <v>45501.312546296</v>
+        <v>45501.270914352</v>
       </c>
       <c r="C315" s="1">
         <v>0.656</v>
       </c>
       <c r="D315" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="316" spans="1:4">
       <c r="B316" s="6">
-        <v>45502.312546296</v>
+        <v>45502.270914352</v>
       </c>
       <c r="C316" s="1">
         <v>0.645</v>
       </c>
       <c r="D316" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="317" spans="1:4">
       <c r="B317" s="6">
-        <v>45503.312546296</v>
+        <v>45503.270914352</v>
       </c>
       <c r="C317" s="1">
         <v>0.642</v>
       </c>
       <c r="D317" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="318" spans="1:4">
       <c r="B318" s="6">
-        <v>45504.312546296</v>
+        <v>45504.270914352</v>
       </c>
       <c r="C318" s="1">
         <v>0.628</v>
       </c>
       <c r="D318" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="319" spans="1:4">
       <c r="B319" s="6">
-        <v>45505.312546296</v>
+        <v>45505.270914352</v>
       </c>
       <c r="C319" s="1">
         <v>0.618</v>
       </c>
       <c r="D319" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="320" spans="1:4">
       <c r="B320" s="6">
-        <v>45506.312546296</v>
+        <v>45506.270914352</v>
       </c>
       <c r="C320" s="1">
         <v>0.605</v>
       </c>
       <c r="D320" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="321" spans="1:4">
       <c r="B321" s="6">
-        <v>45507.312546296</v>
+        <v>45507.270914352</v>
       </c>
       <c r="C321" s="1">
         <v>0.593</v>
       </c>
       <c r="D321" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="322" spans="1:4">
       <c r="B322" s="6">
-        <v>45508.312546296</v>
+        <v>45508.270914352</v>
       </c>
       <c r="C322" s="1">
         <v>0.581</v>
       </c>
       <c r="D322" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="323" spans="1:4">
       <c r="B323" s="6">
-        <v>45509.312546296</v>
+        <v>45509.270914352</v>
       </c>
       <c r="C323" s="1">
         <v>0.584</v>
       </c>
       <c r="D323" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="324" spans="1:4">
       <c r="B324" s="6">
-        <v>45510.312546296</v>
+        <v>45510.270914352</v>
       </c>
       <c r="C324" s="1">
         <v>0.582</v>
       </c>
       <c r="D324" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="325" spans="1:4">
       <c r="B325" s="6">
-        <v>45511.312546296</v>
+        <v>45511.270914352</v>
       </c>
       <c r="C325" s="1">
         <v>0.572</v>
       </c>
       <c r="D325" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="326" spans="1:4">
       <c r="B326" s="6">
-        <v>45512.312546296</v>
+        <v>45512.270914352</v>
       </c>
       <c r="C326" s="1">
         <v>0.56</v>
       </c>
       <c r="D326" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="327" spans="1:4">
       <c r="B327" s="6">
-        <v>45513.312546296</v>
+        <v>45513.270914352</v>
       </c>
       <c r="C327" s="1">
         <v>0.551</v>
       </c>
       <c r="D327" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="328" spans="1:4">
       <c r="B328" s="6">
-        <v>45514.312546296</v>
+        <v>45514.270914352</v>
       </c>
       <c r="C328" s="1">
         <v>0.538</v>
       </c>
       <c r="D328" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="329" spans="1:4">
       <c r="B329" s="6">
-        <v>45515.312546296</v>
+        <v>45515.270914352</v>
       </c>
       <c r="C329" s="1">
         <v>0.529</v>
       </c>
       <c r="D329" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="330" spans="1:4">
       <c r="B330" s="6">
-        <v>45516.312546296</v>
+        <v>45516.270914352</v>
       </c>
       <c r="C330" s="1">
         <v>0.507</v>
       </c>
       <c r="D330" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="331" spans="1:4">
       <c r="B331" s="6">
-        <v>45517.312546296</v>
+        <v>45517.270914352</v>
       </c>
       <c r="C331" s="1">
         <v>0.524</v>
       </c>
       <c r="D331" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="332" spans="1:4">
       <c r="B332" s="6">
-        <v>45518.312546296</v>
+        <v>45518.270914352</v>
       </c>
       <c r="C332" s="1">
         <v>0.5</v>
       </c>
       <c r="D332" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="333" spans="1:4">
       <c r="B333" s="6">
-        <v>45519.312546296</v>
+        <v>45519.270914352</v>
       </c>
       <c r="C333" s="1">
         <v>0.506</v>
       </c>
       <c r="D333" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="334" spans="1:4">
       <c r="B334" s="6">
-        <v>45520.312546296</v>
+        <v>45520.270914352</v>
       </c>
       <c r="C334" s="1">
         <v>0.487</v>
       </c>
       <c r="D334" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="335" spans="1:4">
       <c r="B335" s="6">
-        <v>45521.312546296</v>
+        <v>45521.270914352</v>
       </c>
       <c r="C335" s="1">
         <v>0.49</v>
       </c>
       <c r="D335" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="336" spans="1:4">
       <c r="B336" s="6">
-        <v>45522.312546296</v>
+        <v>45522.270914352</v>
       </c>
       <c r="C336" s="1">
         <v>0.481</v>
       </c>
       <c r="D336" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="337" spans="1:4">
       <c r="B337" s="6">
-        <v>45523.312546296</v>
+        <v>45523.270914352</v>
       </c>
       <c r="C337" s="1">
         <v>0.475</v>
       </c>
       <c r="D337" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="338" spans="1:4">
       <c r="B338" s="6">
-        <v>45524.312546296</v>
+        <v>45524.270914352</v>
       </c>
       <c r="C338" s="1">
         <v>0.476</v>
       </c>
       <c r="D338" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="339" spans="1:4">
       <c r="B339" s="6">
-        <v>45525.312546296</v>
+        <v>45525.270914352</v>
       </c>
       <c r="C339" s="1">
         <v>0.472</v>
       </c>
       <c r="D339" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="340" spans="1:4">
       <c r="B340" s="6">
-        <v>45526.312546296</v>
+        <v>45526.270914352</v>
       </c>
       <c r="C340" s="1">
         <v>0.476</v>
       </c>
       <c r="D340" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="341" spans="1:4">
       <c r="B341" s="6">
-        <v>45527.312546296</v>
+        <v>45527.270914352</v>
       </c>
       <c r="C341" s="1">
         <v>0.472</v>
       </c>
       <c r="D341" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="342" spans="1:4">
       <c r="B342" s="6">
-        <v>45528.312546296</v>
+        <v>45528.270914352</v>
       </c>
       <c r="C342" s="1">
         <v>0.461</v>
       </c>
       <c r="D342" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="343" spans="1:4">
       <c r="B343" s="6">
-        <v>45529.312546296</v>
+        <v>45529.270914352</v>
       </c>
       <c r="C343" s="1">
         <v>0.454</v>
       </c>
       <c r="D343" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="344" spans="1:4">
       <c r="B344" s="6">
-        <v>45530.312546296</v>
+        <v>45530.270914352</v>
       </c>
       <c r="C344" s="1">
         <v>0.443</v>
       </c>
       <c r="D344" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="345" spans="1:4">
       <c r="B345" s="6">
-        <v>45531.312546296</v>
+        <v>45531.270914352</v>
       </c>
       <c r="C345" s="1">
         <v>0.441</v>
       </c>
       <c r="D345" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="346" spans="1:4">
       <c r="B346" s="6">
-        <v>45532.312546296</v>
+        <v>45532.270914352</v>
       </c>
       <c r="C346" s="1">
         <v>0.431</v>
       </c>
       <c r="D346" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="347" spans="1:4">
       <c r="B347" s="6">
-        <v>45533.312546296</v>
+        <v>45533.270914352</v>
       </c>
       <c r="C347" s="1">
         <v>0.418</v>
       </c>
       <c r="D347" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="348" spans="1:4">
       <c r="B348" s="6">
-        <v>45534.312546296</v>
+        <v>45534.270914352</v>
       </c>
       <c r="C348" s="1">
         <v>0.414</v>
       </c>
       <c r="D348" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="349" spans="1:4">
       <c r="B349" s="6">
-        <v>45535.312546296</v>
+        <v>45535.270914352</v>
       </c>
       <c r="C349" s="1">
         <v>0.398</v>
       </c>
       <c r="D349" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="350" spans="1:4">
       <c r="B350" s="6">
-        <v>45536.312546296</v>
+        <v>45536.270914352</v>
       </c>
       <c r="C350" s="1">
         <v>0.39</v>
       </c>
       <c r="D350" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="351" spans="1:4">
       <c r="B351" s="6">
-        <v>45537.312546296</v>
+        <v>45537.270914352</v>
       </c>
       <c r="C351" s="1">
         <v>0.396</v>
       </c>
       <c r="D351" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="352" spans="1:4">
       <c r="B352" s="6">
-        <v>45538.312546296</v>
+        <v>45538.270914352</v>
       </c>
       <c r="C352" s="1">
         <v>0.395</v>
       </c>
       <c r="D352" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="353" spans="1:4">
       <c r="B353" s="6">
-        <v>45539.312546296</v>
+        <v>45539.270914352</v>
       </c>
       <c r="C353" s="1">
         <v>0.412</v>
       </c>
       <c r="D353" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="354" spans="1:4">
       <c r="B354" s="6">
-        <v>45540.312546296</v>
+        <v>45540.270914352</v>
       </c>
       <c r="C354" s="1">
         <v>0.414</v>
       </c>
       <c r="D354" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="355" spans="1:4">
       <c r="B355" s="6">
-        <v>45541.312546296</v>
+        <v>45541.270914352</v>
       </c>
       <c r="C355" s="1">
         <v>0.412</v>
       </c>
       <c r="D355" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="356" spans="1:4">
       <c r="B356" s="6">
-        <v>45542.312546296</v>
+        <v>45542.270914352</v>
       </c>
       <c r="C356" s="1">
         <v>0.402</v>
       </c>
       <c r="D356" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="357" spans="1:4">
       <c r="B357" s="6">
-        <v>45543.312546296</v>
+        <v>45543.270914352</v>
       </c>
       <c r="C357" s="1">
         <v>0.415</v>
       </c>
       <c r="D357" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="358" spans="1:4">
       <c r="B358" s="6">
-        <v>45544.312546296</v>
+        <v>45544.270914352</v>
       </c>
       <c r="C358" s="1">
         <v>0.42</v>
       </c>
       <c r="D358" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="359" spans="1:4">
       <c r="B359" s="6">
-        <v>45545.312546296</v>
+        <v>45545.270914352</v>
       </c>
       <c r="C359" s="1">
         <v>0.407</v>
       </c>
       <c r="D359" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="360" spans="1:4">
       <c r="B360" s="6">
-        <v>45546.312546296</v>
+        <v>45546.270914352</v>
       </c>
       <c r="C360" s="1">
         <v>0.412</v>
       </c>
       <c r="D360" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="361" spans="1:4">
       <c r="B361" s="6">
-        <v>45547.312546296</v>
+        <v>45547.270914352</v>
       </c>
       <c r="C361" s="1">
         <v>0.436</v>
       </c>
       <c r="D361" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="362" spans="1:4">
       <c r="B362" s="6">
-        <v>45548.312546296</v>
+        <v>45548.270914352</v>
       </c>
       <c r="C362" s="1">
         <v>0.419</v>
       </c>
       <c r="D362" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="363" spans="1:4">
       <c r="B363" s="6">
-        <v>45549.312546296</v>
+        <v>45549.270914352</v>
       </c>
       <c r="C363" s="1">
         <v>0.437</v>
       </c>
       <c r="D363" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="364" spans="1:4">
       <c r="B364" s="6">
-        <v>45550.312546296</v>
+        <v>45550.270914352</v>
       </c>
       <c r="C364" s="1">
         <v>0.461</v>
       </c>
       <c r="D364" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="365" spans="1:4">
       <c r="B365" s="6">
-        <v>45551.312546296</v>
+        <v>45551.270914352</v>
       </c>
       <c r="C365" s="1">
         <v>0.483</v>
       </c>
       <c r="D365" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="366" spans="1:4">
       <c r="B366" s="6">
-        <v>45552.312546296</v>
+        <v>45552.270914352</v>
       </c>
       <c r="C366" s="1">
         <v>0.491</v>
       </c>
       <c r="D366" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="367" spans="1:4">
       <c r="B367" s="6">
-        <v>45553.312546296</v>
+        <v>45553.270914352</v>
       </c>
       <c r="C367" s="1">
         <v>0.503</v>
       </c>
       <c r="D367" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="368" spans="1:4">
       <c r="B368" s="6">
-        <v>45554.312546296</v>
+        <v>45554.270914352</v>
       </c>
       <c r="C368" s="1">
         <v>0.504</v>
       </c>
       <c r="D368" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="369" spans="1:4">
       <c r="B369" s="6">
-        <v>45555.312546296</v>
+        <v>45555.270914352</v>
       </c>
       <c r="C369" s="1">
         <v>0.509</v>
       </c>
       <c r="D369" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="370" spans="1:4">
       <c r="B370" s="6">
-        <v>45556.312546296</v>
+        <v>45556.270914352</v>
       </c>
       <c r="C370" s="1">
         <v>0.502</v>
       </c>
       <c r="D370" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="371" spans="1:4">
       <c r="B371" s="6">
-        <v>45557.312546296</v>
+        <v>45557.270914352</v>
       </c>
       <c r="C371" s="1">
         <v>0.522</v>
       </c>
       <c r="D371" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="372" spans="1:4">
       <c r="B372" s="6">
-        <v>45558.312546296</v>
+        <v>45558.270914352</v>
       </c>
       <c r="C372" s="1">
         <v>0.539</v>
       </c>
       <c r="D372" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="373" spans="1:4">
       <c r="B373" s="6">
-        <v>45559.312546296</v>
+        <v>45559.270914352</v>
       </c>
       <c r="C373" s="1">
         <v>0.546</v>
       </c>
       <c r="D373" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="374" spans="1:4">
       <c r="B374" s="6">
-        <v>45560.312546296</v>
+        <v>45560.270914352</v>
       </c>
       <c r="C374" s="1">
         <v>0.549</v>
       </c>
       <c r="D374" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="375" spans="1:4">
       <c r="B375" s="6">
-        <v>45561.312546296</v>
+        <v>45561.270914352</v>
       </c>
       <c r="C375" s="1">
         <v>0.565</v>
       </c>
       <c r="D375" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="376" spans="1:4">
       <c r="B376" s="6">
-        <v>45562.312546296</v>
+        <v>45562.270914352</v>
       </c>
       <c r="C376" s="1">
         <v>0.545</v>
       </c>
       <c r="D376" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="377" spans="1:4">
       <c r="B377" s="6">
-        <v>45563.312546296</v>
+        <v>45563.270914352</v>
       </c>
       <c r="C377" s="1">
         <v>0.533</v>
       </c>
       <c r="D377" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="378" spans="1:4">
       <c r="B378" s="6">
-        <v>45564.312546296</v>
+        <v>45564.270914352</v>
       </c>
       <c r="C378" s="1">
         <v>0.542</v>
       </c>
       <c r="D378" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="379" spans="1:4">
       <c r="B379" s="6">
-        <v>45565.312546296</v>
+        <v>45565.270914352</v>
       </c>
       <c r="C379" s="1">
         <v>0.54</v>
       </c>
       <c r="D379" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="380" spans="1:4">
       <c r="B380" s="6">
-        <v>45566.312546296</v>
+        <v>45566.270914352</v>
       </c>
       <c r="C380" s="1">
         <v>0.545</v>
       </c>
       <c r="D380" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="381" spans="1:4">
       <c r="B381" s="6">
-        <v>45567.312546296</v>
+        <v>45567.270914352</v>
       </c>
       <c r="C381" s="1">
         <v>0.554</v>
       </c>
       <c r="D381" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="382" spans="1:4">
       <c r="B382" s="6">
-        <v>45568.312546296</v>
+        <v>45568.270914352</v>
       </c>
       <c r="C382" s="1">
         <v>0.553</v>
       </c>
       <c r="D382" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="383" spans="1:4">
       <c r="B383" s="6">
-        <v>45569.312546296</v>
+        <v>45569.270914352</v>
       </c>
       <c r="C383" s="1">
         <v>0.544</v>
       </c>
       <c r="D383" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="384" spans="1:4">
       <c r="B384" s="6">
-        <v>45570.312546296</v>
+        <v>45570.270914352</v>
       </c>
       <c r="C384" s="1">
         <v>0.542</v>
       </c>
       <c r="D384" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="385" spans="1:4">
       <c r="B385" s="6">
-        <v>45571.312546296</v>
+        <v>45571.270914352</v>
       </c>
       <c r="C385" s="1">
         <v>0.532</v>
       </c>
       <c r="D385" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="386" spans="1:4">
       <c r="B386" s="6">
-        <v>45572.312546296</v>
+        <v>45572.270914352</v>
       </c>
       <c r="C386" s="1">
         <v>0.536</v>
       </c>
       <c r="D386" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="387" spans="1:4">
       <c r="B387" s="6">
-        <v>45573.312546296</v>
+        <v>45573.270914352</v>
       </c>
       <c r="C387" s="1">
         <v>0.558</v>
       </c>
       <c r="D387" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="388" spans="1:4">
       <c r="B388" s="6">
-        <v>45574.312546296</v>
+        <v>45574.270914352</v>
       </c>
       <c r="C388" s="1">
         <v>0.58</v>
       </c>
       <c r="D388" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="389" spans="1:4">
       <c r="B389" s="6">
-        <v>45575.312546296</v>
+        <v>45575.270914352</v>
       </c>
       <c r="C389" s="1">
         <v>0.579</v>
       </c>
       <c r="D389" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="390" spans="1:4">
       <c r="B390" s="6">
-        <v>45576.312546296</v>
+        <v>45576.270914352</v>
       </c>
       <c r="C390" s="1">
         <v>0.568</v>
       </c>
       <c r="D390" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="391" spans="1:4">
       <c r="B391" s="6">
-        <v>45577.312546296</v>
+        <v>45577.270914352</v>
       </c>
       <c r="C391" s="1">
         <v>0.571</v>
       </c>
       <c r="D391" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="392" spans="1:4">
       <c r="B392" s="6">
-        <v>45578.312546296</v>
+        <v>45578.270914352</v>
       </c>
       <c r="C392" s="1">
         <v>0.57</v>
       </c>
       <c r="D392" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="393" spans="1:4">
       <c r="B393" s="6">
-        <v>45579.312546296</v>
+        <v>45579.270914352</v>
       </c>
       <c r="C393" s="1">
         <v>0.574</v>
       </c>
       <c r="D393" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="394" spans="1:4">
       <c r="B394" s="6">
-        <v>45580.312546296</v>
+        <v>45580.270914352</v>
       </c>
       <c r="C394" s="1">
         <v>0.59</v>
       </c>
       <c r="D394" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="395" spans="1:4">
       <c r="B395" s="6">
-        <v>45581.312546296</v>
+        <v>45581.270914352</v>
       </c>
       <c r="C395" s="1">
         <v>0.608</v>
       </c>
       <c r="D395" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="396" spans="1:4">
       <c r="B396" s="6">
-        <v>45582.312546296</v>
+        <v>45582.270914352</v>
       </c>
       <c r="C396" s="1">
         <v>0.607</v>
       </c>
       <c r="D396" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="397" spans="1:4">
       <c r="B397" s="6">
-        <v>45583.312546296</v>
+        <v>45583.270914352</v>
       </c>
       <c r="C397" s="1">
         <v>0.604</v>
       </c>
       <c r="D397" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="398" spans="1:4">
       <c r="B398" s="6">
-        <v>45584.312546296</v>
+        <v>45584.270914352</v>
       </c>
       <c r="C398" s="1">
         <v>0.62</v>
       </c>
       <c r="D398" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="399" spans="1:4">
       <c r="B399" s="6">
-        <v>45585.312546296</v>
+        <v>45585.270914352</v>
       </c>
       <c r="C399" s="1">
         <v>0.598</v>
       </c>
       <c r="D399" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="400" spans="1:4">
       <c r="B400" s="6">
-        <v>45586.312546296</v>
+        <v>45586.270914352</v>
       </c>
       <c r="C400" s="1">
         <v>0.597</v>
       </c>
       <c r="D400" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="401" spans="1:4">
       <c r="B401" s="6">
-        <v>45587.312546296</v>
+        <v>45587.270914352</v>
       </c>
       <c r="C401" s="1">
         <v>0.599</v>
       </c>
       <c r="D401" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="402" spans="1:4">
       <c r="B402" s="6">
-        <v>45588.312546296</v>
+        <v>45588.270914352</v>
       </c>
       <c r="C402" s="1">
         <v>0.61</v>
       </c>
       <c r="D402" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="403" spans="1:4">
       <c r="B403" s="6">
-        <v>45589.312546296</v>
+        <v>45589.270914352</v>
       </c>
       <c r="C403" s="1">
         <v>0.611</v>
       </c>
       <c r="D403" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="404" spans="1:4">
       <c r="B404" s="6">
-        <v>45590.312546296</v>
+        <v>45590.270914352</v>
       </c>
       <c r="C404" s="1">
         <v>0.624</v>
       </c>
       <c r="D404" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="405" spans="1:4">
       <c r="B405" s="6">
-        <v>45591.312546296</v>
+        <v>45591.270914352</v>
       </c>
       <c r="C405" s="1">
         <v>0.708</v>
       </c>
       <c r="D405" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="406" spans="1:4">
       <c r="B406" s="6">
-        <v>45592.312546296</v>
+        <v>45592.270914352</v>
       </c>
       <c r="C406" s="1">
         <v>0.716</v>
       </c>
       <c r="D406" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="407" spans="1:4">
       <c r="B407" s="6">
-        <v>45593.312546296</v>
+        <v>45593.270914352</v>
       </c>
       <c r="C407" s="1">
         <v>0.691</v>
       </c>
       <c r="D407" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="408" spans="1:4">
       <c r="B408" s="6">
-        <v>45594.312546296</v>
+        <v>45594.270914352</v>
       </c>
       <c r="C408" s="1">
         <v>0.661</v>
       </c>
       <c r="D408" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="409" spans="1:4">
       <c r="B409" s="6">
-        <v>45595.312546296</v>
+        <v>45595.270914352</v>
       </c>
       <c r="C409" s="1">
         <v>0.661</v>
       </c>
       <c r="D409" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="410" spans="1:4">
       <c r="B410" s="6">
-        <v>45596.312546296</v>
+        <v>45596.270914352</v>
       </c>
       <c r="C410" s="1">
         <v>0.673</v>
       </c>
       <c r="D410" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="411" spans="1:4">
       <c r="B411" s="6">
-        <v>45597.312546296</v>
+        <v>45597.270914352</v>
       </c>
       <c r="C411" s="1">
         <v>0.688</v>
       </c>
       <c r="D411" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="412" spans="1:4">
       <c r="B412" s="6">
-        <v>45598.312546296</v>
+        <v>45598.270914352</v>
       </c>
       <c r="C412" s="1">
         <v>0.688</v>
       </c>
       <c r="D412" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="413" spans="1:4">
       <c r="B413" s="6">
-        <v>45599.312546296</v>
+        <v>45599.270914352</v>
       </c>
       <c r="C413" s="1">
         <v>0.691</v>
       </c>
       <c r="D413" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="414" spans="1:4">
       <c r="B414" s="6">
-        <v>45600.312546296</v>
+        <v>45600.270914352</v>
       </c>
       <c r="C414" s="1">
         <v>0.693</v>
       </c>
       <c r="D414" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="415" spans="1:4">
       <c r="B415" s="6">
-        <v>45601.312546296</v>
+        <v>45601.270914352</v>
       </c>
       <c r="C415" s="1">
         <v>0.7</v>
       </c>
       <c r="D415" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="416" spans="1:4">
       <c r="B416" s="6">
-        <v>45602.312546296</v>
+        <v>45602.270914352</v>
       </c>
       <c r="C416" s="1">
         <v>0.71</v>
       </c>
       <c r="D416" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="417" spans="1:4">
       <c r="B417" s="6">
-        <v>45603.312546296</v>
+        <v>45603.270914352</v>
       </c>
       <c r="C417" s="1">
         <v>0.728</v>
       </c>
       <c r="D417" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="418" spans="1:4">
       <c r="B418" s="6">
-        <v>45604.312546296</v>
+        <v>45604.270914352</v>
       </c>
       <c r="C418" s="1">
         <v>0.825</v>
       </c>
       <c r="D418" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="419" spans="1:4">
       <c r="B419" s="6">
-        <v>45605.312546296</v>
+        <v>45605.270914352</v>
       </c>
       <c r="C419" s="1">
         <v>0.817</v>
       </c>
       <c r="D419" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="420" spans="1:4">
       <c r="B420" s="6">
-        <v>45606.312546296</v>
+        <v>45606.270914352</v>
       </c>
       <c r="C420" s="1">
         <v>0.792</v>
       </c>
       <c r="D420" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="421" spans="1:4">
       <c r="B421" s="6">
-        <v>45607.312546296</v>
+        <v>45607.270914352</v>
       </c>
       <c r="C421" s="1">
         <v>0.777</v>
       </c>
       <c r="D421" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="422" spans="1:4">
       <c r="B422" s="6">
-        <v>45608.312546296</v>
+        <v>45608.270914352</v>
       </c>
       <c r="C422" s="1">
         <v>0.773</v>
       </c>
       <c r="D422" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="423" spans="1:4">
       <c r="B423" s="6">
-        <v>45609.312546296</v>
+        <v>45609.270914352</v>
       </c>
       <c r="C423" s="1">
         <v>0.934</v>
       </c>
       <c r="D423" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="424" spans="1:4">
       <c r="B424" s="6">
-        <v>45610.312546296</v>
+        <v>45610.270914352</v>
       </c>
       <c r="C424" s="1">
         <v>0.935</v>
       </c>
       <c r="D424" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="425" spans="1:4">
       <c r="B425" s="6">
-        <v>45611.312546296</v>
+        <v>45611.270914352</v>
       </c>
       <c r="C425" s="1">
         <v>0.883</v>
       </c>
       <c r="D425" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="426" spans="1:4">
       <c r="B426" s="6">
-        <v>45612.312546296</v>
+        <v>45612.270914352</v>
       </c>
       <c r="C426" s="1">
         <v>0.858</v>
       </c>
       <c r="D426" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="427" spans="1:4">
       <c r="B427" s="6">
-        <v>45613.312546296</v>
+        <v>45613.270914352</v>
       </c>
       <c r="C427" s="1">
         <v>0.862</v>
       </c>
       <c r="D427" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="428" spans="1:4">
       <c r="B428" s="6">
-        <v>45614.312546296</v>
+        <v>45614.270914352</v>
       </c>
       <c r="C428" s="1">
         <v>0.859</v>
       </c>
       <c r="D428" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="429" spans="1:4">
       <c r="B429" s="6">
-        <v>45615.312546296</v>
+        <v>45615.270914352</v>
       </c>
       <c r="C429" s="1">
         <v>0.851</v>
       </c>
       <c r="D429" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="430" spans="1:4">
       <c r="B430" s="6">
-        <v>45616.312546296</v>
+        <v>45616.270914352</v>
       </c>
       <c r="C430" s="1">
         <v>0.861</v>
       </c>
       <c r="D430" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="431" spans="1:4">
       <c r="B431" s="6">
-        <v>45617.312546296</v>
+        <v>45617.270914352</v>
       </c>
       <c r="C431" s="1">
         <v>0.94</v>
       </c>
       <c r="D431" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="432" spans="1:4">
       <c r="B432" s="6">
-        <v>45618.312546296</v>
+        <v>45618.270914352</v>
       </c>
       <c r="C432" s="1">
         <v>0.983</v>
       </c>
       <c r="D432" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="433" spans="1:4">
       <c r="B433" s="6">
-        <v>45619.312546296</v>
+        <v>45619.270914352</v>
       </c>
       <c r="C433" s="1">
         <v>0.949</v>
       </c>
       <c r="D433" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="434" spans="1:4">
       <c r="B434" s="6">
-        <v>45620.312546296</v>
+        <v>45620.270914352</v>
       </c>
       <c r="C434" s="1">
         <v>0.885</v>
       </c>
       <c r="D434" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="435" spans="1:4">
       <c r="B435" s="6">
-        <v>45621.312546296</v>
+        <v>45621.270914352</v>
       </c>
       <c r="C435" s="1">
         <v>0.774</v>
       </c>
       <c r="D435" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="436" spans="1:4">
       <c r="B436" s="6">
-        <v>45622.312546296</v>
+        <v>45622.270914352</v>
       </c>
       <c r="C436" s="1">
         <v>0.71</v>
       </c>
       <c r="D436" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="437" spans="1:4">
       <c r="B437" s="6">
-        <v>45623.312546296</v>
+        <v>45623.270914352</v>
       </c>
       <c r="C437" s="1">
         <v>0.632</v>
       </c>
       <c r="D437" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="438" spans="1:4">
       <c r="B438" s="6">
-        <v>45624.312546296</v>
+        <v>45624.270914352</v>
       </c>
       <c r="C438" s="1">
         <v>0.583</v>
       </c>
       <c r="D438" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="439" spans="1:4">
       <c r="B439" s="6">
-        <v>45625.312546296</v>
+        <v>45625.270914352</v>
       </c>
       <c r="C439" s="1">
         <v>0.555</v>
       </c>
       <c r="D439" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="440" spans="1:4">
       <c r="B440" s="6">
-        <v>45626.312546296</v>
+        <v>45626.270914352</v>
       </c>
       <c r="C440" s="1">
         <v>0.526</v>
       </c>
       <c r="D440" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="441" spans="1:4">
       <c r="B441" s="6">
-        <v>45627.312546296</v>
+        <v>45627.270914352</v>
       </c>
       <c r="C441" s="1">
         <v>0.503</v>
       </c>
       <c r="D441" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="442" spans="1:4">
       <c r="B442" s="6">
-        <v>45628.312546296</v>
+        <v>45628.270914352</v>
       </c>
       <c r="C442" s="1">
         <v>0.491</v>
       </c>
       <c r="D442" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="443" spans="1:4">
       <c r="B443" s="6">
-        <v>45629.312546296</v>
+        <v>45629.270914352</v>
       </c>
       <c r="C443" s="1">
         <v>0.486</v>
       </c>
       <c r="D443" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="444" spans="1:4">
       <c r="B444" s="6">
-        <v>45630.312546296</v>
+        <v>45630.270914352</v>
       </c>
       <c r="C444" s="1">
         <v>0.471</v>
       </c>
       <c r="D444" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="445" spans="1:4">
       <c r="B445" s="6">
-        <v>45631.312546296</v>
+        <v>45631.270914352</v>
       </c>
       <c r="C445" s="1">
         <v>0.459</v>
       </c>
       <c r="D445" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="446" spans="1:4">
       <c r="B446" s="6">
-        <v>45632.312546296</v>
+        <v>45632.270914352</v>
       </c>
       <c r="C446" s="1">
         <v>0.448</v>
       </c>
       <c r="D446" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="447" spans="1:4">
       <c r="B447" s="6">
-        <v>45633.312546296</v>
+        <v>45633.270914352</v>
       </c>
       <c r="C447" s="1">
         <v>0.437</v>
       </c>
       <c r="D447" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="448" spans="1:4">
       <c r="B448" s="6">
-        <v>45634.312546296</v>
+        <v>45634.270914352</v>
       </c>
       <c r="C448" s="1">
         <v>0.437</v>
       </c>
       <c r="D448" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="449" spans="1:4">
       <c r="B449" s="6">
-        <v>45635.312546296</v>
+        <v>45635.270914352</v>
       </c>
       <c r="C449" s="1">
         <v>0.431</v>
       </c>
       <c r="D449" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="450" spans="1:4">
       <c r="B450" s="6">
-        <v>45636.312546296</v>
+        <v>45636.270914352</v>
       </c>
       <c r="C450" s="1">
         <v>0.423</v>
       </c>
       <c r="D450" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="451" spans="1:4">
       <c r="B451" s="6">
-        <v>45637.312546296</v>
+        <v>45637.270914352</v>
       </c>
       <c r="C451" s="1">
         <v>0.412</v>
       </c>
       <c r="D451" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="452" spans="1:4">
       <c r="B452" s="6">
-        <v>45638.312546296</v>
+        <v>45638.270914352</v>
       </c>
       <c r="C452" s="1">
         <v>0.426</v>
       </c>
       <c r="D452" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="453" spans="1:4">
       <c r="B453" s="6">
-        <v>45639.312546296</v>
+        <v>45639.270914352</v>
       </c>
       <c r="C453" s="1">
         <v>0.548</v>
       </c>
       <c r="D453" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="454" spans="1:4">
       <c r="B454" s="6">
-        <v>45640.312546296</v>
+        <v>45640.270914352</v>
       </c>
       <c r="C454" s="1">
         <v>0.62</v>
       </c>
       <c r="D454" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="455" spans="1:4">
       <c r="B455" s="6">
-        <v>45641.312546296</v>
+        <v>45641.270914352</v>
       </c>
       <c r="C455" s="1">
         <v>0.654</v>
       </c>
       <c r="D455" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="456" spans="1:4">
       <c r="B456" s="6">
-        <v>45642.312546296</v>
+        <v>45642.270914352</v>
       </c>
       <c r="C456" s="1">
         <v>0.684</v>
       </c>
       <c r="D456" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="457" spans="1:4">
       <c r="B457" s="6">
-        <v>45643.312546296</v>
+        <v>45643.270914352</v>
       </c>
       <c r="C457" s="1">
         <v>0.684</v>
       </c>
       <c r="D457" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="458" spans="1:4">
       <c r="B458" s="6">
-        <v>45644.312546296</v>
+        <v>45644.270914352</v>
       </c>
       <c r="C458" s="1">
         <v>0.637</v>
       </c>
       <c r="D458" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="459" spans="1:4">
       <c r="B459" s="6">
-        <v>45645.312546296</v>
+        <v>45645.270914352</v>
       </c>
       <c r="C459" s="1">
         <v>0.572</v>
       </c>
       <c r="D459" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="460" spans="1:4">
       <c r="B460" s="6">
-        <v>45646.312546296</v>
+        <v>45646.270914352</v>
       </c>
       <c r="C460" s="1">
         <v>0.529</v>
       </c>
       <c r="D460" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="461" spans="1:4">
       <c r="B461" s="6">
-        <v>45647.312546296</v>
+        <v>45647.270914352</v>
       </c>
       <c r="C461" s="1">
         <v>0.491</v>
       </c>
       <c r="D461" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="462" spans="1:4">
       <c r="B462" s="6">
-        <v>45648.312546296</v>
+        <v>45648.270914352</v>
       </c>
       <c r="C462" s="1">
         <v>0.471</v>
       </c>
       <c r="D462" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="463" spans="1:4">
       <c r="B463" s="6">
-        <v>45649.312546296</v>
+        <v>45649.270914352</v>
       </c>
       <c r="C463" s="1">
         <v>0.461</v>
       </c>
       <c r="D463" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="464" spans="1:4">
       <c r="B464" s="6">
-        <v>45650.312546296</v>
+        <v>45650.270914352</v>
       </c>
       <c r="C464" s="1">
         <v>0.447</v>
       </c>
       <c r="D464" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="465" spans="1:4">
       <c r="B465" s="6">
-        <v>45651.312546296</v>
+        <v>45651.270914352</v>
       </c>
       <c r="C465" s="1">
         <v>0.434</v>
       </c>
       <c r="D465" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="466" spans="1:4">
       <c r="B466" s="6">
-        <v>45652.312546296</v>
+        <v>45652.270914352</v>
       </c>
       <c r="C466" s="1">
         <v>0.422</v>
       </c>
       <c r="D466" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="467" spans="1:4">
       <c r="B467" s="6">
-        <v>45653.312546296</v>
+        <v>45653.270914352</v>
       </c>
       <c r="C467" s="1">
         <v>0.414</v>
       </c>
       <c r="D467" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="468" spans="1:4">
       <c r="B468" s="6">
-        <v>45654.312546296</v>
+        <v>45654.270914352</v>
       </c>
       <c r="C468" s="1">
         <v>0.407</v>
       </c>
       <c r="D468" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="469" spans="1:4">
       <c r="B469" s="6">
-        <v>45655.312546296</v>
+        <v>45655.270914352</v>
       </c>
       <c r="C469" s="1">
         <v>0.402</v>
       </c>
       <c r="D469" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="470" spans="1:4">
       <c r="B470" s="6">
-        <v>45656.312546296</v>
+        <v>45656.270914352</v>
       </c>
       <c r="C470" s="1">
         <v>0.398</v>
       </c>
       <c r="D470" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="471" spans="1:4">
       <c r="B471" s="6">
-        <v>45657.312546296</v>
+        <v>45657.270914352</v>
       </c>
       <c r="C471" s="1">
         <v>0.392</v>
       </c>
       <c r="D471" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="472" spans="1:4">
       <c r="B472" s="6">
-        <v>45658.312546296</v>
+        <v>45658.270914352</v>
       </c>
       <c r="C472" s="1">
         <v>0.388</v>
       </c>
       <c r="D472" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="473" spans="1:4">
       <c r="B473" s="6">
-        <v>45659.312546296</v>
+        <v>45659.270914352</v>
       </c>
       <c r="C473" s="1">
         <v>0.389</v>
       </c>
       <c r="D473" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="474" spans="1:4">
       <c r="B474" s="6">
-        <v>45660.312546296</v>
+        <v>45660.270914352</v>
       </c>
       <c r="C474" s="1">
         <v>0.39</v>
       </c>
       <c r="D474" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="475" spans="1:4">
       <c r="B475" s="6">
-        <v>45661.312546296</v>
+        <v>45661.270914352</v>
       </c>
       <c r="C475" s="1">
         <v>0.389</v>
       </c>
       <c r="D475" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="476" spans="1:4">
       <c r="B476" s="6">
-        <v>45662.312546296</v>
+        <v>45662.270914352</v>
       </c>
       <c r="C476" s="1">
         <v>0.396</v>
       </c>
       <c r="D476" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="477" spans="1:4">
       <c r="B477" s="6">
-        <v>45663.312546296</v>
+        <v>45663.270914352</v>
       </c>
       <c r="C477" s="1">
         <v>0.399</v>
       </c>
       <c r="D477" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="478" spans="1:4">
       <c r="B478" s="6">
-        <v>45664.312546296</v>
+        <v>45664.270914352</v>
       </c>
       <c r="C478" s="1">
         <v>0.395</v>
       </c>
       <c r="D478" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="479" spans="1:4">
       <c r="B479" s="6">
-        <v>45665.312546296</v>
+        <v>45665.270914352</v>
       </c>
       <c r="C479" s="1">
         <v>0.388</v>
       </c>
       <c r="D479" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="480" spans="1:4">
       <c r="B480" s="6">
-        <v>45666.312546296</v>
+        <v>45666.270914352</v>
       </c>
       <c r="C480" s="1">
         <v>0.387</v>
       </c>
       <c r="D480" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="481" spans="1:4">
       <c r="B481" s="6">
-        <v>45667.312546296</v>
+        <v>45667.270914352</v>
       </c>
       <c r="C481" s="1">
         <v>0.383</v>
       </c>
       <c r="D481" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="482" spans="1:4">
       <c r="B482" s="6">
-        <v>45668.312546296</v>
+        <v>45668.270914352</v>
       </c>
       <c r="C482" s="1">
         <v>0.382</v>
       </c>
       <c r="D482" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="483" spans="1:4">
       <c r="B483" s="6">
-        <v>45669.312546296</v>
+        <v>45669.270914352</v>
       </c>
       <c r="C483" s="1">
         <v>0.377</v>
       </c>
       <c r="D483" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="484" spans="1:4">
       <c r="B484" s="6">
-        <v>45670.312546296</v>
+        <v>45670.270914352</v>
       </c>
       <c r="C484" s="1">
         <v>0.371</v>
       </c>
       <c r="D484" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="485" spans="1:4">
       <c r="B485" s="6">
-        <v>45671.312546296</v>
+        <v>45671.270914352</v>
       </c>
       <c r="C485" s="1">
         <v>0.368</v>
       </c>
       <c r="D485" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="486" spans="1:4">
       <c r="B486" s="6">
-        <v>45672.312546296</v>
+        <v>45672.270914352</v>
       </c>
       <c r="C486" s="1">
         <v>0.372</v>
       </c>
       <c r="D486" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="487" spans="1:4">
       <c r="B487" s="6">
-        <v>45673.312546296</v>
+        <v>45673.270914352</v>
       </c>
       <c r="C487" s="1">
         <v>0.371</v>
       </c>
       <c r="D487" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="488" spans="1:4">
       <c r="B488" s="6">
-        <v>45674.312546296</v>
+        <v>45674.270914352</v>
       </c>
       <c r="C488" s="1">
         <v>0.366</v>
       </c>
       <c r="D488" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="489" spans="1:4">
       <c r="B489" s="6">
-        <v>45675.312546296</v>
+        <v>45675.270914352</v>
       </c>
       <c r="C489" s="1">
         <v>0.37</v>
       </c>
       <c r="D489" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="490" spans="1:4">
       <c r="B490" s="6">
-        <v>45676.312546296</v>
+        <v>45676.270914352</v>
       </c>
       <c r="C490" s="1">
         <v>0.374</v>
       </c>
       <c r="D490" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="491" spans="1:4">
       <c r="B491" s="6">
-        <v>45677.312546296</v>
+        <v>45677.270914352</v>
       </c>
       <c r="C491" s="1">
         <v>0.677</v>
       </c>
       <c r="D491" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="492" spans="1:4">
       <c r="B492" s="6">
-        <v>45678.312546296</v>
+        <v>45678.270914352</v>
       </c>
       <c r="C492" s="1">
         <v>0.795</v>
       </c>
       <c r="D492" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="493" spans="1:4">
       <c r="B493" s="6">
-        <v>45679.312546296</v>
+        <v>45679.270914352</v>
       </c>
       <c r="C493" s="1">
         <v>0.755</v>
       </c>
       <c r="D493" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="494" spans="1:4">
       <c r="B494" s="6">
-        <v>45680.312546296</v>
+        <v>45680.270914352</v>
       </c>
       <c r="C494" s="1">
         <v>0.69</v>
       </c>
       <c r="D494" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="495" spans="1:4">
       <c r="B495" s="6">
-        <v>45681.312546296</v>
+        <v>45681.270914352</v>
       </c>
       <c r="C495" s="1">
         <v>0.623</v>
       </c>
       <c r="D495" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="496" spans="1:4">
       <c r="B496" s="6">
-        <v>45682.312546296</v>
+        <v>45682.270914352</v>
       </c>
       <c r="C496" s="1">
         <v>0.599</v>
       </c>
       <c r="D496" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="497" spans="1:4">
       <c r="B497" s="6">
-        <v>45683.312546296</v>
+        <v>45683.270914352</v>
       </c>
       <c r="C497" s="1">
         <v>0.583</v>
       </c>
       <c r="D497" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="498" spans="1:4">
       <c r="B498" s="6">
-        <v>45684.312546296</v>
+        <v>45684.270914352</v>
       </c>
       <c r="C498" s="1">
         <v>0.593</v>
       </c>
       <c r="D498" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="499" spans="1:4">
       <c r="B499" s="6">
-        <v>45685.312546296</v>
+        <v>45685.270914352</v>
       </c>
       <c r="C499" s="1">
         <v>0.598</v>
       </c>
       <c r="D499" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="500" spans="1:4">
       <c r="B500" s="6">
-        <v>45686.312546296</v>
+        <v>45686.270914352</v>
       </c>
       <c r="C500" s="1">
         <v>0.58</v>
       </c>
       <c r="D500" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="501" spans="1:4">
       <c r="B501" s="6">
-        <v>45687.312546296</v>
+        <v>45687.270914352</v>
       </c>
       <c r="C501" s="1">
         <v>0.601</v>
       </c>
       <c r="D501" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="502" spans="1:4">
       <c r="B502" s="6">
-        <v>45688.312546296</v>
+        <v>45688.270914352</v>
       </c>
       <c r="C502" s="1">
         <v>0.678</v>
       </c>
       <c r="D502" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="503" spans="1:4">
       <c r="B503" s="6">
-        <v>45689.312546296</v>
+        <v>45689.270914352</v>
       </c>
       <c r="C503" s="1">
         <v>0.687</v>
       </c>
       <c r="D503" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="504" spans="1:4">
       <c r="B504" s="6">
-        <v>45690.312546296</v>
+        <v>45690.270914352</v>
       </c>
       <c r="C504" s="1">
         <v>0.687</v>
       </c>
       <c r="D504" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="505" spans="1:4">
       <c r="B505" s="6">
-        <v>45691.312546296</v>
+        <v>45691.270914352</v>
       </c>
       <c r="C505" s="1">
         <v>0.684</v>
       </c>
       <c r="D505" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="506" spans="1:4">
       <c r="B506" s="6">
-        <v>45692.312546296</v>
+        <v>45692.270914352</v>
       </c>
       <c r="C506" s="1">
         <v>0.677</v>
       </c>
       <c r="D506" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="507" spans="1:4">
       <c r="B507" s="6">
-        <v>45693.312546296</v>
+        <v>45693.270914352</v>
       </c>
       <c r="C507" s="1">
         <v>0.669</v>
       </c>
       <c r="D507" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="508" spans="1:4">
       <c r="B508" s="6">
-        <v>45694.312546296</v>
+        <v>45694.270914352</v>
       </c>
       <c r="C508" s="1">
         <v>0.672</v>
       </c>
       <c r="D508" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="509" spans="1:4">
       <c r="B509" s="6">
-        <v>45695.312546296</v>
+        <v>45695.270914352</v>
       </c>
       <c r="C509" s="1">
         <v>0.69</v>
       </c>
       <c r="D509" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="510" spans="1:4">
       <c r="B510" s="6">
-        <v>45696.312546296</v>
+        <v>45696.270914352</v>
       </c>
       <c r="C510" s="1">
         <v>1.077</v>
       </c>
       <c r="D510" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="511" spans="1:4">
       <c r="B511" s="6">
-        <v>45697.312546296</v>
+        <v>45697.270914352</v>
       </c>
       <c r="C511" s="1">
         <v>1.076</v>
       </c>
       <c r="D511" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="512" spans="1:4">
       <c r="B512" s="6">
-        <v>45698.312546296</v>
+        <v>45698.270914352</v>
       </c>
       <c r="C512" s="1">
         <v>1.039</v>
       </c>
       <c r="D512" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="513" spans="1:4">
       <c r="B513" s="6">
-        <v>45699.312546296</v>
+        <v>45699.270914352</v>
       </c>
       <c r="C513" s="1">
         <v>1.025</v>
       </c>
       <c r="D513" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="514" spans="1:4">
       <c r="B514" s="6">
-        <v>45700.312546296</v>
+        <v>45700.270914352</v>
       </c>
       <c r="C514" s="1">
         <v>1.183</v>
       </c>
       <c r="D514" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="515" spans="1:4">
       <c r="B515" s="6">
-        <v>45701.312546296</v>
+        <v>45701.270914352</v>
       </c>
       <c r="C515" s="1">
         <v>1.302</v>
       </c>
       <c r="D515" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="516" spans="1:4">
       <c r="B516" s="6">
-        <v>45702.312546296</v>
+        <v>45702.270914352</v>
       </c>
       <c r="C516" s="1">
         <v>1.289</v>
       </c>
       <c r="D516" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="517" spans="1:4">
       <c r="B517" s="6">
-        <v>45703.312546296</v>
+        <v>45703.270914352</v>
       </c>
       <c r="C517" s="1">
         <v>1.253</v>
       </c>
       <c r="D517" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="518" spans="1:4">
       <c r="B518" s="6">
-        <v>45704.312546296</v>
+        <v>45704.270914352</v>
       </c>
       <c r="C518" s="1">
         <v>1.226</v>
       </c>
       <c r="D518" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="519" spans="1:4">
       <c r="B519" s="6">
-        <v>45705.312546296</v>
+        <v>45705.270914352</v>
       </c>
       <c r="C519" s="1">
         <v>1.206</v>
       </c>
       <c r="D519" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="520" spans="1:4">
       <c r="B520" s="6">
-        <v>45706.312546296</v>
+        <v>45706.270914352</v>
       </c>
       <c r="C520" s="1">
         <v>1.184</v>
       </c>
       <c r="D520" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="521" spans="1:4">
       <c r="B521" s="6">
-        <v>45707.312546296</v>
+        <v>45707.270914352</v>
       </c>
       <c r="C521" s="1">
         <v>1.169</v>
       </c>
       <c r="D521" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="522" spans="1:4">
       <c r="B522" s="6">
-        <v>45708.312546296</v>
+        <v>45708.270914352</v>
       </c>
       <c r="C522" s="1">
         <v>1.147</v>
       </c>
       <c r="D522" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="523" spans="1:4">
       <c r="B523" s="6">
-        <v>45709.312546296</v>
+        <v>45709.270914352</v>
       </c>
       <c r="C523" s="1">
         <v>1.138</v>
       </c>
       <c r="D523" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="524" spans="1:4">
       <c r="B524" s="6">
-        <v>45710.312546296</v>
+        <v>45710.270914352</v>
       </c>
       <c r="C524" s="1">
         <v>1.139</v>
       </c>
       <c r="D524" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="525" spans="1:4">
       <c r="B525" s="6">
-        <v>45711.312546296</v>
+        <v>45711.270914352</v>
       </c>
       <c r="C525" s="1">
         <v>1.121</v>
       </c>
       <c r="D525" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="526" spans="1:4">
       <c r="B526" s="6">
-        <v>45712.312546296</v>
+        <v>45712.270914352</v>
       </c>
       <c r="C526" s="1">
         <v>1.113</v>
       </c>
       <c r="D526" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="527" spans="1:4">
       <c r="B527" s="6">
-        <v>45713.312546296</v>
+        <v>45713.270914352</v>
       </c>
       <c r="C527" s="1">
         <v>1.117</v>
       </c>
       <c r="D527" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="528" spans="1:4">
       <c r="B528" s="6">
-        <v>45714.312546296</v>
+        <v>45714.270914352</v>
       </c>
       <c r="C528" s="1">
         <v>1.104</v>
       </c>
       <c r="D528" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="529" spans="1:4">
       <c r="B529" s="6">
-        <v>45715.312546296</v>
+        <v>45715.270914352</v>
       </c>
       <c r="C529" s="1">
         <v>1.101</v>
       </c>
       <c r="D529" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="530" spans="1:4">
       <c r="B530" s="6">
-        <v>45716.312546296</v>
+        <v>45716.270914352</v>
       </c>
       <c r="C530" s="1">
         <v>1.098</v>
       </c>
       <c r="D530" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="531" spans="1:4">
       <c r="B531" s="6">
-        <v>45717.312546296</v>
+        <v>45717.270914352</v>
       </c>
       <c r="C531" s="1">
         <v>1.094</v>
       </c>
       <c r="D531" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="532" spans="1:4">
       <c r="B532" s="6">
-        <v>45718.312546296</v>
+        <v>45718.270914352</v>
       </c>
       <c r="C532" s="1">
         <v>1.087</v>
       </c>
       <c r="D532" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="533" spans="1:4">
       <c r="B533" s="6">
-        <v>45719.312546296</v>
+        <v>45719.270914352</v>
       </c>
       <c r="C533" s="1">
         <v>1.088</v>
       </c>
       <c r="D533" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="534" spans="1:4">
       <c r="B534" s="6">
-        <v>45720.312546296</v>
+        <v>45720.270914352</v>
       </c>
       <c r="C534" s="1">
         <v>1.091</v>
       </c>
       <c r="D534" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="535" spans="1:4">
       <c r="B535" s="6">
-        <v>45721.312546296</v>
+        <v>45721.270914352</v>
       </c>
       <c r="C535" s="1">
         <v>1.088</v>
       </c>
       <c r="D535" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="536" spans="1:4">
       <c r="B536" s="6">
-        <v>45722.312546296</v>
+        <v>45722.270914352</v>
       </c>
       <c r="C536" s="1">
         <v>1.096</v>
       </c>
       <c r="D536" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="537" spans="1:4">
       <c r="B537" s="6">
-        <v>45723.312546296</v>
+        <v>45723.270914352</v>
       </c>
       <c r="C537" s="1">
         <v>1.104</v>
       </c>
       <c r="D537" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="538" spans="1:4">
       <c r="B538" s="6">
-        <v>45724.312546296</v>
+        <v>45724.270914352</v>
       </c>
       <c r="C538" s="1">
         <v>1.116</v>
       </c>
       <c r="D538" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="539" spans="1:4">
       <c r="B539" s="6">
-        <v>45725.312546296</v>
+        <v>45725.270914352</v>
       </c>
       <c r="C539" s="1">
         <v>1.495</v>
       </c>
       <c r="D539" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="540" spans="1:4">
       <c r="B540" s="6">
-        <v>45726.312546296</v>
+        <v>45726.270914352</v>
       </c>
       <c r="C540" s="1">
         <v>1.462</v>
       </c>
       <c r="D540" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="541" spans="1:4">
       <c r="B541" s="6">
-        <v>45727.312546296</v>
+        <v>45727.270914352</v>
       </c>
       <c r="C541" s="1">
         <v>1.381</v>
       </c>
       <c r="D541" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="542" spans="1:4">
       <c r="B542" s="6">
-        <v>45728.312546296</v>
+        <v>45728.270914352</v>
       </c>
       <c r="C542" s="1">
         <v>1.355</v>
       </c>
       <c r="D542" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="543" spans="1:4">
       <c r="B543" s="6">
-        <v>45729.312546296</v>
+        <v>45729.270914352</v>
       </c>
       <c r="C543" s="1">
         <v>1.338</v>
       </c>
       <c r="D543" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="544" spans="1:4">
       <c r="B544" s="6">
-        <v>45730.312546296</v>
+        <v>45730.270914352</v>
       </c>
       <c r="C544" s="1">
         <v>1.322</v>
       </c>
       <c r="D544" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="545" spans="1:4">
       <c r="B545" s="6">
-        <v>45731.312546296</v>
+        <v>45731.270914352</v>
       </c>
       <c r="C545" s="1">
         <v>1.308</v>
       </c>
       <c r="D545" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="546" spans="1:4">
       <c r="B546" s="6">
-        <v>45732.312546296</v>
+        <v>45732.270914352</v>
       </c>
       <c r="C546" s="1">
         <v>1.289</v>
       </c>
       <c r="D546" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="547" spans="1:4">
       <c r="B547" s="6">
-        <v>45733.312546296</v>
+        <v>45733.270914352</v>
       </c>
       <c r="C547" s="1">
         <v>1.283</v>
       </c>
       <c r="D547" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="548" spans="1:4">
       <c r="B548" s="6">
-        <v>45734.312546296</v>
+        <v>45734.270914352</v>
       </c>
       <c r="C548" s="1">
         <v>1.278</v>
       </c>
       <c r="D548" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="549" spans="1:4">
       <c r="B549" s="6">
-        <v>45735.312546296</v>
+        <v>45735.270914352</v>
       </c>
       <c r="C549" s="1">
         <v>1.268</v>
       </c>
       <c r="D549" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="550" spans="1:4">
       <c r="B550" s="6">
-        <v>45736.312546296</v>
+        <v>45736.270914352</v>
       </c>
       <c r="C550" s="1">
         <v>1.271</v>
       </c>
       <c r="D550" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="551" spans="1:4">
       <c r="B551" s="6">
-        <v>45737.312546296</v>
+        <v>45737.270914352</v>
       </c>
       <c r="C551" s="1">
         <v>1.317</v>
       </c>
       <c r="D551" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="552" spans="1:4">
       <c r="B552" s="6">
-        <v>45738.312546296</v>
+        <v>45738.270914352</v>
       </c>
       <c r="C552" s="1">
         <v>1.336</v>
       </c>
       <c r="D552" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="553" spans="1:4">
       <c r="B553" s="6">
-        <v>45739.312546296</v>
+        <v>45739.270914352</v>
       </c>
       <c r="C553" s="1">
         <v>1.326</v>
       </c>
       <c r="D553" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="554" spans="1:4">
       <c r="B554" s="6">
-        <v>45740.312546296</v>
+        <v>45740.270914352</v>
       </c>
       <c r="C554" s="1">
         <v>1.404</v>
       </c>
       <c r="D554" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="555" spans="1:4">
       <c r="B555" s="6">
-        <v>45741.312546296</v>
+        <v>45741.270914352</v>
       </c>
       <c r="C555" s="1">
         <v>1.406</v>
       </c>
       <c r="D555" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="556" spans="1:4">
       <c r="B556" s="6">
-        <v>45742.312546296</v>
+        <v>45742.270914352</v>
       </c>
       <c r="C556" s="1">
         <v>1.383</v>
       </c>
       <c r="D556" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="557" spans="1:4">
       <c r="B557" s="6">
-        <v>45743.312546296</v>
+        <v>45743.270914352</v>
       </c>
       <c r="C557" s="1">
         <v>1.36</v>
       </c>
       <c r="D557" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="558" spans="1:4">
       <c r="B558" s="6">
-        <v>45744.312546296</v>
+        <v>45744.270914352</v>
       </c>
       <c r="C558" s="1">
         <v>1.345</v>
       </c>
       <c r="D558" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="559" spans="1:4">
       <c r="B559" s="6">
-        <v>45745.312546296</v>
+        <v>45745.270914352</v>
       </c>
       <c r="C559" s="1">
         <v>1.334</v>
       </c>
       <c r="D559" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="560" spans="1:4">
       <c r="B560" s="6">
-        <v>45746.312546296</v>
+        <v>45746.270914352</v>
       </c>
       <c r="C560" s="1">
         <v>1.314</v>
       </c>
       <c r="D560" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="561" spans="1:4">
       <c r="B561" s="6">
-        <v>45747.312546296</v>
+        <v>45747.270914352</v>
       </c>
       <c r="C561" s="1">
         <v>1.313</v>
       </c>
       <c r="D561" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="562" spans="1:4">
       <c r="B562" s="6">
-        <v>45748.312546296</v>
+        <v>45748.270914352</v>
       </c>
       <c r="C562" s="1">
         <v>1.315</v>
       </c>
       <c r="D562" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="563" spans="1:4">
       <c r="B563" s="6">
-        <v>45749.312546296</v>
+        <v>45749.270914352</v>
       </c>
       <c r="C563" s="1">
         <v>1.31</v>
       </c>
       <c r="D563" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="564" spans="1:4">
       <c r="B564" s="6">
-        <v>45750.312546296</v>
+        <v>45750.270914352</v>
       </c>
       <c r="C564" s="1">
         <v>1.295</v>
       </c>
       <c r="D564" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="565" spans="1:4">
       <c r="B565" s="6">
-        <v>45751.312546296</v>
+        <v>45751.270914352</v>
       </c>
       <c r="C565" s="1">
         <v>1.301</v>
       </c>
       <c r="D565" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="566" spans="1:4">
       <c r="B566" s="6">
-        <v>45752.312546296</v>
+        <v>45752.270914352</v>
       </c>
       <c r="C566" s="1">
         <v>1.301</v>
       </c>
       <c r="D566" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="567" spans="1:4">
       <c r="B567" s="6">
-        <v>45753.312546296</v>
+        <v>45753.270914352</v>
       </c>
       <c r="C567" s="1">
         <v>1.296</v>
       </c>
       <c r="D567" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="568" spans="1:4">
       <c r="B568" s="6">
-        <v>45754.312546296</v>
+        <v>45754.270914352</v>
       </c>
       <c r="C568" s="1">
         <v>1.284</v>
       </c>
       <c r="D568" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="569" spans="1:4">
       <c r="B569" s="6">
-        <v>45755.312546296</v>
+        <v>45755.270914352</v>
       </c>
       <c r="C569" s="1">
         <v>1.265</v>
       </c>
       <c r="D569" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="570" spans="1:4">
       <c r="B570" s="6">
-        <v>45756.312546296</v>
+        <v>45756.270914352</v>
       </c>
       <c r="C570" s="1">
         <v>1.267</v>
       </c>
       <c r="D570" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="571" spans="1:4">
       <c r="B571" s="6">
-        <v>45757.312546296</v>
+        <v>45757.270914352</v>
       </c>
       <c r="C571" s="1">
         <v>1.26</v>
       </c>
       <c r="D571" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="572" spans="1:4">
       <c r="B572" s="6">
-        <v>45758.312546296</v>
+        <v>45758.270914352</v>
       </c>
       <c r="C572" s="1">
         <v>1.261</v>
       </c>
       <c r="D572" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="573" spans="1:4">
       <c r="B573" s="6">
-        <v>45759.312546296</v>
+        <v>45759.270914352</v>
       </c>
       <c r="C573" s="1">
         <v>1.267</v>
       </c>
       <c r="D573" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="574" spans="1:4">
       <c r="B574" s="6">
-        <v>45760.312546296</v>
+        <v>45760.270914352</v>
       </c>
       <c r="C574" s="1">
         <v>1.301</v>
       </c>
       <c r="D574" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="575" spans="1:4">
       <c r="B575" s="6">
-        <v>45761.312546296</v>
+        <v>45761.270914352</v>
       </c>
       <c r="C575" s="1">
         <v>1.332</v>
       </c>
       <c r="D575" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="576" spans="1:4">
       <c r="B576" s="6">
-        <v>45762.312546296</v>
+        <v>45762.270914352</v>
       </c>
       <c r="C576" s="1">
         <v>1.415</v>
       </c>
       <c r="D576" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="577" spans="1:4">
       <c r="B577" s="6">
-        <v>45763.312546296</v>
+        <v>45763.270914352</v>
       </c>
       <c r="C577" s="1">
         <v>1.424</v>
       </c>
       <c r="D577" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="578" spans="1:4">
       <c r="B578" s="6">
-        <v>45764.312546296</v>
+        <v>45764.270914352</v>
       </c>
       <c r="C578" s="1">
         <v>1.379</v>
       </c>
       <c r="D578" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="579" spans="1:4">
       <c r="B579" s="6">
-        <v>45765.312546296</v>
+        <v>45765.270914352</v>
       </c>
       <c r="C579" s="1">
         <v>1.348</v>
       </c>
       <c r="D579" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="580" spans="1:4">
       <c r="B580" s="6">
-        <v>45766.312546296</v>
+        <v>45766.270914352</v>
       </c>
       <c r="C580" s="1">
         <v>1.529</v>
       </c>
       <c r="D580" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="581" spans="1:4">
       <c r="B581" s="6">
-        <v>45767.312546296</v>
+        <v>45767.270914352</v>
       </c>
       <c r="C581" s="1">
         <v>1.533</v>
       </c>
       <c r="D581" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="582" spans="1:4">
       <c r="B582" s="6">
-        <v>45768.312546296</v>
+        <v>45768.270914352</v>
       </c>
       <c r="C582" s="1">
         <v>1.434</v>
       </c>
       <c r="D582" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="583" spans="1:4">
       <c r="B583" s="6">
-        <v>45769.312546296</v>
+        <v>45769.270914352</v>
       </c>
       <c r="C583" s="1">
         <v>1.378</v>
       </c>
       <c r="D583" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="584" spans="1:4">
       <c r="B584" s="6">
-        <v>45770.312546296</v>
+        <v>45770.270914352</v>
       </c>
       <c r="C584" s="1">
         <v>1.354</v>
       </c>
       <c r="D584" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="585" spans="1:4">
       <c r="B585" s="6">
-        <v>45771.312546296</v>
+        <v>45771.270914352</v>
       </c>
       <c r="C585" s="1">
         <v>1.342</v>
       </c>
       <c r="D585" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="586" spans="1:4">
       <c r="B586" s="6">
-        <v>45772.312546296</v>
+        <v>45772.270914352</v>
       </c>
       <c r="C586" s="1">
         <v>1.329</v>
       </c>
       <c r="D586" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="587" spans="1:4">
       <c r="B587" s="6">
-        <v>45773.312546296</v>
+        <v>45773.270914352</v>
       </c>
       <c r="C587" s="1">
         <v>1.315</v>
       </c>
       <c r="D587" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="588" spans="1:4">
       <c r="B588" s="6">
-        <v>45774.312546296</v>
+        <v>45774.270914352</v>
       </c>
       <c r="C588" s="1">
         <v>1.296</v>
       </c>
       <c r="D588" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="589" spans="1:4">
       <c r="B589" s="6">
-        <v>45775.312546296</v>
+        <v>45775.270914352</v>
       </c>
       <c r="C589" s="1">
         <v>1.284</v>
       </c>
       <c r="D589" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="590" spans="1:4">
       <c r="B590" s="6">
-        <v>45776.312546296</v>
+        <v>45776.270914352</v>
       </c>
       <c r="C590" s="1">
         <v>1.272</v>
       </c>
       <c r="D590" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="591" spans="1:4">
       <c r="B591" s="6">
-        <v>45777.312546296</v>
+        <v>45777.270914352</v>
       </c>
       <c r="C591" s="1">
         <v>1.261</v>
       </c>
       <c r="D591" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="592" spans="1:4">
       <c r="B592" s="6">
-        <v>45778.312546296</v>
+        <v>45778.270914352</v>
       </c>
       <c r="C592" s="1">
         <v>1.249</v>
       </c>
       <c r="D592" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="593" spans="1:4">
       <c r="B593" s="6">
-        <v>45779.312546296</v>
+        <v>45779.270914352</v>
       </c>
       <c r="C593" s="1">
         <v>1.238</v>
       </c>
       <c r="D593" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="594" spans="1:4">
       <c r="B594" s="6">
-        <v>45780.312546296</v>
+        <v>45780.270914352</v>
       </c>
       <c r="C594" s="1">
         <v>1.231</v>
       </c>
       <c r="D594" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="595" spans="1:4">
       <c r="B595" s="6">
-        <v>45781.312546296</v>
+        <v>45781.270914352</v>
       </c>
       <c r="C595" s="1">
         <v>1.287</v>
       </c>
       <c r="D595" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="596" spans="1:4">
       <c r="B596" s="6">
-        <v>45782.312546296</v>
+        <v>45782.270914352</v>
       </c>
       <c r="C596" s="1">
         <v>1.3</v>
       </c>
       <c r="D596" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="597" spans="1:4">
       <c r="B597" s="6">
-        <v>45783.312546296</v>
+        <v>45783.270914352</v>
       </c>
       <c r="C597" s="1">
         <v>1.289</v>
       </c>
       <c r="D597" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="598" spans="1:4">
       <c r="B598" s="6">
-        <v>45784.312546296</v>
+        <v>45784.270914352</v>
       </c>
       <c r="C598" s="1">
         <v>1.27</v>
       </c>
       <c r="D598" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="599" spans="1:4">
       <c r="B599" s="6">
-        <v>45785.312546296</v>
+        <v>45785.270914352</v>
       </c>
       <c r="C599" s="1">
         <v>1.257</v>
       </c>
       <c r="D599" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="600" spans="1:4">
       <c r="B600" s="6">
-        <v>45786.312546296</v>
+        <v>45786.270914352</v>
       </c>
       <c r="C600" s="1">
         <v>1.242</v>
       </c>
       <c r="D600" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="601" spans="1:4">
       <c r="B601" s="6">
-        <v>45787.312546296</v>
+        <v>45787.270914352</v>
       </c>
       <c r="C601" s="1">
         <v>1.221</v>
       </c>
       <c r="D601" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="602" spans="1:4">
       <c r="B602" s="6">
-        <v>45788.312546296</v>
+        <v>45788.270914352</v>
       </c>
       <c r="C602" s="1">
         <v>1.224</v>
       </c>
       <c r="D602" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="603" spans="1:4">
       <c r="B603" s="6">
-        <v>45789.312546296</v>
+        <v>45789.270914352</v>
       </c>
       <c r="C603" s="1">
         <v>1.233</v>
       </c>
       <c r="D603" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="604" spans="1:4">
       <c r="B604" s="6">
-        <v>45790.312546296</v>
+        <v>45790.270914352</v>
       </c>
       <c r="C604" s="1">
         <v>1.235</v>
       </c>
       <c r="D604" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="605" spans="1:4">
       <c r="B605" s="6">
-        <v>45791.312546296</v>
+        <v>45791.270914352</v>
       </c>
       <c r="C605" s="1">
         <v>1.22</v>
       </c>
       <c r="D605" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="606" spans="1:4">
       <c r="B606" s="6">
-        <v>45792.312546296</v>
+        <v>45792.270914352</v>
       </c>
       <c r="C606" s="1">
         <v>1.209</v>
       </c>
       <c r="D606" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="607" spans="1:4">
       <c r="B607" s="6">
-        <v>45793.312546296</v>
+        <v>45793.270914352</v>
       </c>
       <c r="C607" s="1">
         <v>1.192</v>
       </c>
       <c r="D607" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="608" spans="1:4">
       <c r="B608" s="6">
-        <v>45794.312546296</v>
+        <v>45794.270914352</v>
       </c>
       <c r="C608" s="1">
         <v>1.169</v>
       </c>
       <c r="D608" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="609" spans="1:4">
       <c r="B609" s="6">
-        <v>45795.312546296</v>
+        <v>45795.270914352</v>
       </c>
       <c r="C609" s="1">
         <v>1.153</v>
       </c>
       <c r="D609" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="610" spans="1:4">
       <c r="B610" s="6">
-        <v>45796.312546296</v>
+        <v>45796.270914352</v>
       </c>
       <c r="C610" s="1">
         <v>1.238</v>
       </c>
       <c r="D610" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="611" spans="1:4">
       <c r="B611" s="6">
-        <v>45797.312546296</v>
+        <v>45797.270914352</v>
       </c>
       <c r="C611" s="1">
         <v>1.289</v>
       </c>
       <c r="D611" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="612" spans="1:4">
       <c r="B612" s="6">
-        <v>45798.312546296</v>
+        <v>45798.270914352</v>
       </c>
       <c r="C612" s="1">
         <v>1.275</v>
       </c>
       <c r="D612" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="613" spans="1:4">
       <c r="B613" s="6">
-        <v>45799.312546296</v>
+        <v>45799.270914352</v>
       </c>
       <c r="C613" s="1">
         <v>1.263</v>
       </c>
       <c r="D613" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="614" spans="1:4">
       <c r="B614" s="6">
-        <v>45800.312546296</v>
+        <v>45800.270914352</v>
       </c>
       <c r="C614" s="1">
         <v>1.239</v>
       </c>
       <c r="D614" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="615" spans="1:4">
       <c r="B615" s="6">
-        <v>45801.312546296</v>
+        <v>45801.270914352</v>
       </c>
       <c r="C615" s="1">
         <v>1.217</v>
       </c>
       <c r="D615" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="616" spans="1:4">
       <c r="B616" s="6">
-        <v>45802.312546296</v>
+        <v>45802.270914352</v>
       </c>
       <c r="C616" s="1">
         <v>1.193</v>
       </c>
       <c r="D616" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="617" spans="1:4">
       <c r="B617" s="6">
-        <v>45803.312546296</v>
+        <v>45803.270914352</v>
       </c>
       <c r="C617" s="1">
         <v>1.168</v>
       </c>
       <c r="D617" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="618" spans="1:4">
       <c r="B618" s="6">
-        <v>45804.312546296</v>
+        <v>45804.270914352</v>
       </c>
       <c r="C618" s="1">
         <v>1.144</v>
       </c>
       <c r="D618" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="619" spans="1:4">
       <c r="B619" s="6">
-        <v>45805.312546296</v>
+        <v>45805.270914352</v>
       </c>
       <c r="C619" s="1">
         <v>1.122</v>
       </c>
       <c r="D619" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="620" spans="1:4">
       <c r="B620" s="6">
-        <v>45806.312546296</v>
+        <v>45806.270914352</v>
       </c>
       <c r="C620" s="1">
         <v>1.104</v>
       </c>
       <c r="D620" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="621" spans="1:4">
       <c r="B621" s="6">
-        <v>45807.312546296</v>
+        <v>45807.270914352</v>
       </c>
       <c r="C621" s="1">
         <v>1.092</v>
       </c>
       <c r="D621" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="622" spans="1:4">
       <c r="B622" s="6">
-        <v>45808.312546296</v>
+        <v>45808.270914352</v>
       </c>
       <c r="C622" s="1">
         <v>1.079</v>
       </c>
       <c r="D622" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="623" spans="1:4">
       <c r="B623" s="6">
-        <v>45809.312546296</v>
+        <v>45809.270914352</v>
       </c>
       <c r="C623" s="1">
         <v>1.069</v>
       </c>
       <c r="D623" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="624" spans="1:4">
       <c r="B624" s="6">
-        <v>45810.312546296</v>
+        <v>45810.270914352</v>
       </c>
       <c r="C624" s="1">
         <v>1.061</v>
       </c>
       <c r="D624" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="625" spans="1:4">
       <c r="B625" s="6">
-        <v>45811.312546296</v>
+        <v>45811.270914352</v>
       </c>
       <c r="C625" s="1">
         <v>1.059</v>
       </c>
       <c r="D625" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="626" spans="1:4">
       <c r="B626" s="6">
-        <v>45812.312546296</v>
+        <v>45812.270914352</v>
       </c>
       <c r="C626" s="1">
         <v>1.051</v>
       </c>
       <c r="D626" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="627" spans="1:4">
       <c r="B627" s="6">
-        <v>45813.312546296</v>
+        <v>45813.270914352</v>
       </c>
       <c r="C627" s="1">
         <v>1.035</v>
       </c>
       <c r="D627" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="628" spans="1:4">
       <c r="B628" s="6">
-        <v>45814.312546296</v>
+        <v>45814.270914352</v>
       </c>
       <c r="C628" s="1">
         <v>1.026</v>
       </c>
       <c r="D628" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="629" spans="1:4">
       <c r="B629" s="6">
-        <v>45815.312546296</v>
+        <v>45815.270914352</v>
       </c>
       <c r="C629" s="1">
         <v>1.02</v>
       </c>
       <c r="D629" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="630" spans="1:4">
       <c r="B630" s="6">
-        <v>45816.312546296</v>
+        <v>45816.270914352</v>
       </c>
       <c r="C630" s="1">
         <v>1.007</v>
       </c>
       <c r="D630" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="631" spans="1:4">
       <c r="B631" s="6">
-        <v>45817.312546296</v>
+        <v>45817.270914352</v>
       </c>
       <c r="C631" s="1">
         <v>0.998</v>
       </c>
       <c r="D631" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="632" spans="1:4">
       <c r="B632" s="6">
-        <v>45818.312546296</v>
+        <v>45818.270914352</v>
       </c>
       <c r="C632" s="1">
         <v>0.988</v>
       </c>
       <c r="D632" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="633" spans="1:4">
       <c r="B633" s="6">
-        <v>45819.312546296</v>
+        <v>45819.270914352</v>
       </c>
       <c r="C633" s="1">
         <v>0.983</v>
       </c>
       <c r="D633" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="634" spans="1:4">
       <c r="B634" s="6">
-        <v>45820.312546296</v>
+        <v>45820.270914352</v>
       </c>
       <c r="C634" s="1">
         <v>0.974</v>
       </c>
       <c r="D634" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="635" spans="1:4">
       <c r="B635" s="6">
-        <v>45821.312546296</v>
+        <v>45821.270914352</v>
       </c>
       <c r="C635" s="1">
         <v>0.964</v>
       </c>
       <c r="D635" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="636" spans="1:4">
       <c r="B636" s="6">
-        <v>45822.312546296</v>
+        <v>45822.270914352</v>
       </c>
       <c r="C636" s="1">
         <v>0.953</v>
       </c>
       <c r="D636" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="637" spans="1:4">
       <c r="B637" s="6">
-        <v>45823.312546296</v>
+        <v>45823.270914352</v>
       </c>
       <c r="C637" s="1">
         <v>0.943</v>
       </c>
       <c r="D637" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="638" spans="1:4">
       <c r="B638" s="6">
-        <v>45824.312546296</v>
+        <v>45824.270914352</v>
       </c>
       <c r="C638" s="1">
         <v>0.933</v>
       </c>
       <c r="D638" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="639" spans="1:4">
       <c r="B639" s="6">
-        <v>45825.312546296</v>
+        <v>45825.270914352</v>
       </c>
       <c r="C639" s="1">
         <v>0.926</v>
       </c>
       <c r="D639" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="640" spans="1:4">
       <c r="B640" s="6">
-        <v>45826.312546296</v>
+        <v>45826.270914352</v>
       </c>
       <c r="C640" s="1">
         <v>0.915</v>
       </c>
       <c r="D640" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="641" spans="1:4">
       <c r="B641" s="6">
-        <v>45827.312546296</v>
+        <v>45827.270914352</v>
       </c>
       <c r="C641" s="1">
         <v>0.906</v>
       </c>
       <c r="D641" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="642" spans="1:4">
       <c r="B642" s="6">
-        <v>45828.312546296</v>
+        <v>45828.270914352</v>
       </c>
       <c r="C642" s="1">
         <v>0.894</v>
       </c>
       <c r="D642" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="643" spans="1:4">
       <c r="B643" s="6">
-        <v>45829.312546296</v>
+        <v>45829.270914352</v>
       </c>
       <c r="C643" s="1">
         <v>0.884</v>
       </c>
       <c r="D643" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="644" spans="1:4">
       <c r="B644" s="6">
-        <v>45830.312546296</v>
+        <v>45830.270914352</v>
       </c>
       <c r="C644" s="1">
         <v>0.872</v>
       </c>
       <c r="D644" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="645" spans="1:4">
       <c r="B645" s="6">
-        <v>45831.312546296</v>
+        <v>45831.270914352</v>
       </c>
       <c r="C645" s="1">
         <v>0.86</v>
       </c>
       <c r="D645" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="646" spans="1:4">
       <c r="B646" s="6">
-        <v>45832.312546296</v>
+        <v>45832.270914352</v>
       </c>
       <c r="C646" s="1">
         <v>0.849</v>
       </c>
       <c r="D646" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="647" spans="1:4">
       <c r="B647" s="6">
-        <v>45833.312546296</v>
+        <v>45833.270914352</v>
       </c>
       <c r="C647" s="1">
         <v>0.838</v>
       </c>
       <c r="D647" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="648" spans="1:4">
       <c r="B648" s="6">
-        <v>45834.312546296</v>
+        <v>45834.270914352</v>
       </c>
       <c r="C648" s="1">
         <v>0.823</v>
       </c>
       <c r="D648" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="649" spans="1:4">
       <c r="B649" s="6">
-        <v>45835.312546296</v>
+        <v>45835.270914352</v>
       </c>
       <c r="C649" s="1">
         <v>0.803</v>
       </c>
       <c r="D649" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="650" spans="1:4">
       <c r="B650" s="6">
-        <v>45836.312546296</v>
+        <v>45836.270914352</v>
       </c>
       <c r="C650" s="1">
         <v>0.788</v>
       </c>
       <c r="D650" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="651" spans="1:4">
       <c r="B651" s="6">
-        <v>45837.312546296</v>
+        <v>45837.270914352</v>
       </c>
       <c r="C651" s="1">
         <v>0.775</v>
       </c>
       <c r="D651" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="652" spans="1:4">
       <c r="B652" s="6">
-        <v>45838.312546296</v>
+        <v>45838.270914352</v>
       </c>
       <c r="C652" s="1">
         <v>0.765</v>
       </c>
       <c r="D652" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="653" spans="1:4">
       <c r="B653" s="6">
-        <v>45839.312546296</v>
+        <v>45839.270914352</v>
       </c>
       <c r="C653" s="1">
         <v>0.754</v>
       </c>
       <c r="D653" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="654" spans="1:4">
       <c r="B654" s="6">
-        <v>45840.312546296</v>
+        <v>45840.270914352</v>
       </c>
       <c r="C654" s="1">
         <v>0.742</v>
       </c>
       <c r="D654" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="655" spans="1:4">
       <c r="B655" s="6">
-        <v>45841.312546296</v>
+        <v>45841.270914352</v>
       </c>
       <c r="C655" s="1">
         <v>0.723</v>
       </c>
       <c r="D655" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="656" spans="1:4">
       <c r="B656" s="6">
-        <v>45842.312546296</v>
+        <v>45842.270914352</v>
       </c>
       <c r="C656" s="1">
         <v>0.704</v>
       </c>
       <c r="D656" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="657" spans="1:4">
       <c r="B657" s="6">
-        <v>45843.312546296</v>
+        <v>45843.270914352</v>
       </c>
       <c r="C657" s="1">
         <v>0.708</v>
       </c>
       <c r="D657" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="658" spans="1:4">
       <c r="B658" s="6">
-        <v>45844.312546296</v>
+        <v>45844.270914352</v>
       </c>
       <c r="C658" s="1">
         <v>0.723</v>
       </c>
       <c r="D658" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="659" spans="1:4">
       <c r="B659" s="6">
-        <v>45845.312546296</v>
+        <v>45845.270914352</v>
       </c>
       <c r="C659" s="1">
         <v>0.734</v>
       </c>
       <c r="D659" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="660" spans="1:4">
       <c r="B660" s="6">
-        <v>45846.312546296</v>
+        <v>45846.270914352</v>
       </c>
       <c r="C660" s="1">
         <v>0.738</v>
       </c>
       <c r="D660" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="661" spans="1:4">
       <c r="B661" s="6">
-        <v>45847.312546296</v>
+        <v>45847.270914352</v>
       </c>
       <c r="C661" s="1">
         <v>0.745</v>
       </c>
       <c r="D661" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="662" spans="1:4">
       <c r="B662" s="6">
-        <v>45848.312546296</v>
+        <v>45848.270914352</v>
       </c>
       <c r="C662" s="1">
         <v>0.752</v>
       </c>
       <c r="D662" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="663" spans="1:4">
       <c r="B663" s="6">
-        <v>45849.312546296</v>
+        <v>45849.270914352</v>
       </c>
       <c r="C663" s="1">
         <v>0.755</v>
       </c>
       <c r="D663" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="664" spans="1:4">
       <c r="B664" s="6">
-        <v>45850.312546296</v>
+        <v>45850.270914352</v>
       </c>
       <c r="C664" s="1">
         <v>0.78</v>
       </c>
       <c r="D664" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="665" spans="1:4">
       <c r="B665" s="6">
-        <v>45851.312546296</v>
+        <v>45851.270914352</v>
       </c>
       <c r="C665" s="1">
         <v>0.922</v>
       </c>
       <c r="D665" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="666" spans="1:4">
       <c r="B666" s="6">
-        <v>45852.312546296</v>
+        <v>45852.270914352</v>
       </c>
       <c r="C666" s="1">
         <v>0.928</v>
       </c>
       <c r="D666" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="667" spans="1:4">
       <c r="B667" s="6">
-        <v>45853.312546296</v>
+        <v>45853.270914352</v>
       </c>
       <c r="C667" s="1">
         <v>0.931</v>
       </c>
       <c r="D667" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="668" spans="1:4">
       <c r="B668" s="6">
-        <v>45854.312546296</v>
+        <v>45854.270914352</v>
       </c>
       <c r="C668" s="1">
         <v>0.935</v>
       </c>
       <c r="D668" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="669" spans="1:4">
       <c r="B669" s="6">
-        <v>45855.312546296</v>
+        <v>45855.270914352</v>
       </c>
       <c r="C669" s="1">
         <v>0.937</v>
       </c>
       <c r="D669" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="670" spans="1:4">
       <c r="B670" s="6">
-        <v>45856.312546296</v>
+        <v>45856.270914352</v>
       </c>
       <c r="C670" s="1">
         <v>0.936</v>
       </c>
       <c r="D670" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="671" spans="1:4">
       <c r="B671" s="6">
-        <v>45857.312546296</v>
+        <v>45857.270914352</v>
       </c>
       <c r="C671" s="1">
         <v>0.938</v>
       </c>
       <c r="D671" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="672" spans="1:4">
       <c r="B672" s="6">
-        <v>45858.312546296</v>
+        <v>45858.270914352</v>
       </c>
       <c r="C672" s="1">
         <v>0.939</v>
       </c>
       <c r="D672" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="673" spans="1:4">
       <c r="B673" s="6">
-        <v>45859.312546296</v>
+        <v>45859.270914352</v>
       </c>
       <c r="C673" s="1">
         <v>0.934</v>
       </c>
       <c r="D673" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="674" spans="1:4">
       <c r="B674" s="6">
-        <v>45860.312546296</v>
+        <v>45860.270914352</v>
       </c>
       <c r="C674" s="1">
         <v>0.915</v>
       </c>
       <c r="D674" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="675" spans="1:4">
       <c r="B675" s="6">
-        <v>45861.312546296</v>
+        <v>45861.270914352</v>
       </c>
       <c r="C675" s="1">
         <v>0.913</v>
       </c>
       <c r="D675" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="676" spans="1:4">
       <c r="B676" s="6">
-        <v>45862.312546296</v>
+        <v>45862.270914352</v>
       </c>
       <c r="C676" s="1">
         <v>0.903</v>
       </c>
       <c r="D676" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="677" spans="1:4">
       <c r="B677" s="6">
-        <v>45863.312546296</v>
+        <v>45863.270914352</v>
       </c>
       <c r="C677" s="1">
         <v>0.854</v>
       </c>
       <c r="D677" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="678" spans="1:4">
       <c r="B678" s="6">
-        <v>45864.312546296</v>
+        <v>45864.270914352</v>
       </c>
       <c r="C678" s="1">
         <v>0.801</v>
       </c>
       <c r="D678" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="679" spans="1:4">
       <c r="B679" s="6">
-        <v>45865.312546296</v>
+        <v>45865.270914352</v>
       </c>
       <c r="C679" s="1">
         <v>0.755</v>
       </c>
       <c r="D679" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="680" spans="1:4">
       <c r="B680" s="6">
-        <v>45866.312546296</v>
+        <v>45866.270914352</v>
       </c>
       <c r="C680" s="1">
         <v>0.72</v>
       </c>
       <c r="D680" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="681" spans="1:4">
       <c r="B681" s="6">
-        <v>45867.312546296</v>
+        <v>45867.270914352</v>
       </c>
       <c r="C681" s="1">
         <v>0.687</v>
       </c>
       <c r="D681" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="682" spans="1:4">
       <c r="B682" s="6">
-        <v>45868.312546296</v>
+        <v>45868.270914352</v>
       </c>
       <c r="C682" s="1">
         <v>0.658</v>
       </c>
       <c r="D682" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="683" spans="1:4">
       <c r="B683" s="6">
-        <v>45869.312546296</v>
+        <v>45869.270914352</v>
       </c>
       <c r="C683" s="1">
         <v>0.635</v>
       </c>
       <c r="D683" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="684" spans="1:4">
       <c r="B684" s="6">
-        <v>45870.312546296</v>
+        <v>45870.270914352</v>
       </c>
       <c r="C684" s="1">
         <v>0.625</v>
       </c>
       <c r="D684" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="685" spans="1:4">
       <c r="B685" s="6">
-        <v>45871.312546296</v>
+        <v>45871.270914352</v>
       </c>
       <c r="C685" s="1">
         <v>0.613</v>
       </c>
       <c r="D685" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="686" spans="1:4">
       <c r="B686" s="6">
-        <v>45872.312546296</v>
+        <v>45872.270914352</v>
       </c>
       <c r="C686" s="1">
         <v>0.599</v>
       </c>
       <c r="D686" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="687" spans="1:4">
       <c r="B687" s="6">
-        <v>45873.312546296</v>
+        <v>45873.270914352</v>
       </c>
       <c r="C687" s="1">
         <v>0.578</v>
       </c>
       <c r="D687" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="688" spans="1:4">
       <c r="B688" s="6">
-        <v>45874.312546296</v>
+        <v>45874.270914352</v>
       </c>
       <c r="C688" s="1">
         <v>0.57</v>
       </c>
       <c r="D688" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="689" spans="1:4">
       <c r="B689" s="6">
-        <v>45875.312546296</v>
+        <v>45875.270914352</v>
       </c>
       <c r="C689" s="1">
         <v>0.561</v>
       </c>
       <c r="D689" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="690" spans="1:4">
       <c r="B690" s="6">
-        <v>45876.312546296</v>
+        <v>45876.270914352</v>
       </c>
       <c r="C690" s="1">
         <v>0.554</v>
       </c>
       <c r="D690" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="691" spans="1:4">
       <c r="B691" s="6">
-        <v>45877.312546296</v>
+        <v>45877.270914352</v>
       </c>
       <c r="C691" s="1">
         <v>0.542</v>
       </c>
       <c r="D691" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="692" spans="1:4">
       <c r="B692" s="6">
-        <v>45878.312546296</v>
+        <v>45878.270914352</v>
       </c>
       <c r="C692" s="1">
         <v>0.526</v>
       </c>
       <c r="D692" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="693" spans="1:4">
       <c r="B693" s="6">
-        <v>45879.312546296</v>
+        <v>45879.270914352</v>
       </c>
       <c r="C693" s="1">
         <v>0.513</v>
       </c>
       <c r="D693" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="694" spans="1:4">
       <c r="B694" s="6">
-        <v>45880.312546296</v>
+        <v>45880.270914352</v>
       </c>
       <c r="C694" s="1">
         <v>0.505</v>
       </c>
       <c r="D694" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="695" spans="1:4">
       <c r="B695" s="6">
-        <v>45881.312546296</v>
+        <v>45881.270914352</v>
       </c>
       <c r="C695" s="1">
         <v>0.494</v>
       </c>
       <c r="D695" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="696" spans="1:4">
       <c r="B696" s="6">
-        <v>45882.312546296</v>
+        <v>45882.270914352</v>
       </c>
       <c r="C696" s="1">
         <v>0.483</v>
       </c>
       <c r="D696" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="697" spans="1:4">
       <c r="B697" s="6">
-        <v>45883.312546296</v>
+        <v>45883.270914352</v>
       </c>
       <c r="C697" s="1">
         <v>0.47</v>
       </c>
       <c r="D697" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="698" spans="1:4">
       <c r="B698" s="6">
-        <v>45884.312546296</v>
+        <v>45884.270914352</v>
       </c>
       <c r="C698" s="1">
         <v>0.456</v>
       </c>
       <c r="D698" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="699" spans="1:4">
       <c r="B699" s="6">
-        <v>45885.312546296</v>
+        <v>45885.270914352</v>
       </c>
       <c r="C699" s="1">
         <v>0.443</v>
       </c>
       <c r="D699" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="700" spans="1:4">
       <c r="B700" s="6">
-        <v>45886.312546296</v>
+        <v>45886.270914352</v>
       </c>
       <c r="C700" s="1">
         <v>0.429</v>
       </c>
       <c r="D700" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="701" spans="1:4">
       <c r="B701" s="6">
-        <v>45887.312546296</v>
+        <v>45887.270914352</v>
       </c>
       <c r="C701" s="1">
         <v>0.417</v>
       </c>
       <c r="D701" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="702" spans="1:4">
       <c r="B702" s="6">
-        <v>45888.312546296</v>
+        <v>45888.270914352</v>
       </c>
       <c r="C702" s="1">
         <v>0.405</v>
       </c>
       <c r="D702" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="703" spans="1:4">
       <c r="B703" s="6">
-        <v>45889.312546296</v>
+        <v>45889.270914352</v>
       </c>
       <c r="C703" s="1">
         <v>0.394</v>
       </c>
       <c r="D703" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="704" spans="1:4">
       <c r="B704" s="6">
-        <v>45890.312546296</v>
+        <v>45890.270914352</v>
       </c>
       <c r="C704" s="1">
         <v>0.383</v>
       </c>
       <c r="D704" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="705" spans="1:4">
       <c r="B705" s="6">
-        <v>45891.312546296</v>
+        <v>45891.270914352</v>
       </c>
       <c r="C705" s="1">
         <v>0.37</v>
       </c>
       <c r="D705" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="706" spans="1:4">
       <c r="B706" s="6">
-        <v>45892.312546296</v>
+        <v>45892.270914352</v>
       </c>
       <c r="C706" s="1">
         <v>0.357</v>
       </c>
       <c r="D706" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="707" spans="1:4">
       <c r="B707" s="6">
-        <v>45893.312546296</v>
+        <v>45893.270914352</v>
       </c>
       <c r="C707" s="1">
         <v>0.347</v>
       </c>
       <c r="D707" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="708" spans="1:4">
       <c r="B708" s="6">
-        <v>45894.312546296</v>
+        <v>45894.270914352</v>
       </c>
       <c r="C708" s="1">
         <v>0.335</v>
       </c>
       <c r="D708" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="709" spans="1:4">
       <c r="B709" s="6">
-        <v>45895.312546296</v>
+        <v>45895.270914352</v>
       </c>
       <c r="C709" s="1">
         <v>0.325</v>
       </c>
       <c r="D709" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="710" spans="1:4">
       <c r="B710" s="6">
-        <v>45896.312546296</v>
+        <v>45896.270914352</v>
       </c>
       <c r="C710" s="1">
         <v>0.318</v>
       </c>
       <c r="D710" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="711" spans="1:4">
       <c r="B711" s="6">
-        <v>45897.312546296</v>
+        <v>45897.270914352</v>
       </c>
       <c r="C711" s="1">
         <v>0.316</v>
       </c>
       <c r="D711" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="712" spans="1:4">
       <c r="B712" s="6">
-        <v>45898.312546296</v>
+        <v>45898.270914352</v>
       </c>
       <c r="C712" s="1">
         <v>0.311</v>
       </c>
       <c r="D712" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="713" spans="1:4">
       <c r="B713" s="6">
-        <v>45899.312546296</v>
+        <v>45899.270914352</v>
       </c>
       <c r="C713" s="1">
         <v>0.306</v>
       </c>
       <c r="D713" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="714" spans="1:4">
       <c r="B714" s="6">
-        <v>45900.312546296</v>
+        <v>45900.270914352</v>
       </c>
       <c r="C714" s="1">
         <v>0.298</v>
       </c>
       <c r="D714" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="715" spans="1:4">
       <c r="B715" s="6">
-        <v>45901.312546296</v>
+        <v>45901.270914352</v>
       </c>
       <c r="C715" s="1">
         <v>0.296</v>
       </c>
       <c r="D715" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="716" spans="1:4">
       <c r="B716" s="6">
-        <v>45902.312546296</v>
+        <v>45902.270914352</v>
       </c>
       <c r="C716" s="1">
         <v>0.285</v>
       </c>
       <c r="D716" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="717" spans="1:4">
       <c r="B717" s="6">
-        <v>45903.312546296</v>
+        <v>45903.270914352</v>
       </c>
       <c r="C717" s="1">
         <v>0.275</v>
       </c>
       <c r="D717" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="718" spans="1:4">
       <c r="B718" s="6">
-        <v>45904.312546296</v>
+        <v>45904.270914352</v>
       </c>
       <c r="C718" s="1">
         <v>0.266</v>
       </c>
       <c r="D718" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="719" spans="1:4">
       <c r="B719" s="6">
-        <v>45905.312546296</v>
+        <v>45905.270914352</v>
       </c>
       <c r="C719" s="1">
         <v>0.258</v>
       </c>
       <c r="D719" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="720" spans="1:4">
       <c r="B720" s="6">
-        <v>45906.312546296</v>
+        <v>45906.270914352</v>
       </c>
       <c r="C720" s="1">
         <v>0.249</v>
       </c>
       <c r="D720" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="721" spans="1:4">
       <c r="B721" s="6">
-        <v>45907.312546296</v>
+        <v>45907.270914352</v>
       </c>
       <c r="C721" s="1">
         <v>0.241</v>
       </c>
       <c r="D721" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="722" spans="1:4">
       <c r="B722" s="6">
-        <v>45908.312546296</v>
+        <v>45908.270914352</v>
       </c>
       <c r="C722" s="1">
         <v>0.238</v>
       </c>
       <c r="D722" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="723" spans="1:4">
       <c r="B723" s="6">
-        <v>45909.312546296</v>
+        <v>45909.270914352</v>
       </c>
       <c r="C723" s="1">
         <v>0.232</v>
       </c>
       <c r="D723" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="724" spans="1:4">
       <c r="B724" s="6">
-        <v>45910.312546296</v>
+        <v>45910.270914352</v>
       </c>
       <c r="C724" s="1">
         <v>0.225</v>
       </c>
       <c r="D724" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="725" spans="1:4">
       <c r="B725" s="6">
-        <v>45911.312546296</v>
+        <v>45911.270914352</v>
       </c>
       <c r="C725" s="1">
         <v>0.218</v>
       </c>
       <c r="D725" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="726" spans="1:4">
       <c r="B726" s="6">
-        <v>45912.312546296</v>
+        <v>45912.270914352</v>
       </c>
       <c r="C726" s="1">
         <v>0.225</v>
       </c>
       <c r="D726" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="727" spans="1:4">
       <c r="B727" s="6">
-        <v>45913.312546296</v>
+        <v>45913.270914352</v>
       </c>
       <c r="C727" s="1">
         <v>0.24</v>
       </c>
       <c r="D727" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="728" spans="1:4">
       <c r="B728" s="6">
-        <v>45914.312546296</v>
+        <v>45914.270914352</v>
       </c>
       <c r="C728" s="1">
         <v>0.247</v>
       </c>
       <c r="D728" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="729" spans="1:4">
       <c r="B729" s="6">
-        <v>45915.312546296</v>
+        <v>45915.270914352</v>
       </c>
       <c r="C729" s="1">
         <v>0.249</v>
       </c>
       <c r="D729" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="730" spans="1:4">
       <c r="B730" s="6">
-        <v>45916.312546296</v>
+        <v>45916.270914352</v>
       </c>
       <c r="C730" s="1">
         <v>0.244</v>
       </c>
       <c r="D730" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="731" spans="1:4">
       <c r="B731" s="6">
-        <v>45917.312546296</v>
+        <v>45917.270914352</v>
       </c>
       <c r="C731" s="1">
         <v>0.241</v>
       </c>
       <c r="D731" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="732" spans="1:4">
       <c r="B732" s="6">
-        <v>45918.312546296</v>
+        <v>45918.270914352</v>
       </c>
       <c r="C732" s="1">
         <v>0.235</v>
       </c>
       <c r="D732" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="733" spans="1:4">
       <c r="B733" s="6">
-        <v>45919.312546296</v>
+        <v>45919.270914352</v>
       </c>
       <c r="C733" s="1">
         <v>0.214</v>
       </c>
       <c r="D733" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="734" spans="1:4">
       <c r="B734" s="6">
-        <v>45920.312546296</v>
+        <v>45920.270914352</v>
       </c>
       <c r="C734" s="1">
         <v>0.196</v>
       </c>
       <c r="D734" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="735" spans="1:4">
       <c r="B735" s="6">
-        <v>45921.312546296</v>
+        <v>45921.270914352</v>
       </c>
       <c r="C735" s="1">
         <v>0.204</v>
       </c>
       <c r="D735" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="736" spans="1:4">
       <c r="B736" s="6">
-        <v>45922.312546296</v>
+        <v>45922.270914352</v>
       </c>
       <c r="C736" s="1">
         <v>0.206</v>
       </c>
       <c r="D736" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="737" spans="1:4">
       <c r="B737" s="6">
-        <v>45923.312546296</v>
+        <v>45923.270914352</v>
       </c>
       <c r="C737" s="1">
         <v>0.193</v>
       </c>
       <c r="D737" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="738" spans="1:4">
       <c r="B738" s="6">
-        <v>45924.312546296</v>
+        <v>45924.270914352</v>
       </c>
       <c r="C738" s="1">
         <v>0.173</v>
       </c>
       <c r="D738" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="739" spans="1:4">
       <c r="B739" s="6">
-        <v>45925.312546296</v>
+        <v>45925.270914352</v>
       </c>
       <c r="C739" s="1">
         <v>0.156</v>
       </c>
       <c r="D739" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="740" spans="1:4">
       <c r="B740" s="6">
-        <v>45926.312546296</v>
+        <v>45926.270914352</v>
       </c>
       <c r="C740" s="1">
         <v>0.141</v>
       </c>
       <c r="D740" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="741" spans="1:4">
       <c r="B741" s="6">
-        <v>45927.312546296</v>
+        <v>45927.270914352</v>
       </c>
       <c r="C741" s="1">
         <v>0.141</v>
       </c>
       <c r="D741" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="742" spans="1:4">
       <c r="B742" s="6">
-        <v>45928.312546296</v>
+        <v>45928.270914352</v>
       </c>
       <c r="C742" s="1">
         <v>0.163</v>
       </c>
       <c r="D742" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="743" spans="1:4">
       <c r="B743" s="6">
-        <v>45929.312546296</v>
+        <v>45929.270914352</v>
       </c>
       <c r="C743" s="1">
         <v>0.186</v>
       </c>
       <c r="D743" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="744" spans="1:4">
       <c r="B744" s="6">
-        <v>45930.312546296</v>
+        <v>45930.270914352</v>
       </c>
       <c r="C744" s="1">
         <v>0.202</v>
       </c>
       <c r="D744" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="745" spans="1:4">
       <c r="B745" s="6">
-        <v>45931.312546296</v>
+        <v>45931.270914352</v>
       </c>
       <c r="C745" s="1">
         <v>0.212</v>
       </c>
       <c r="D745" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="746" spans="1:4">
       <c r="B746" s="6">
-        <v>45932.312546296</v>
+        <v>45932.270914352</v>
       </c>
       <c r="C746" s="1">
         <v>0.211</v>
       </c>
       <c r="D746" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="747" spans="1:4">
       <c r="B747" s="6">
-        <v>45933.312546296</v>
+        <v>45933.270914352</v>
       </c>
       <c r="C747" s="1">
         <v>0.194</v>
       </c>
       <c r="D747" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="748" spans="1:4">
       <c r="B748" s="6">
-        <v>45934.312546296</v>
+        <v>45934.270914352</v>
       </c>
       <c r="C748" s="1">
         <v>0.171</v>
       </c>
       <c r="D748" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="749" spans="1:4">
       <c r="B749" s="6">
-        <v>45935.312546296</v>
+        <v>45935.270914352</v>
       </c>
       <c r="C749" s="1">
         <v>0.152</v>
       </c>
       <c r="D749" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="750" spans="1:4">
       <c r="B750" s="6">
-        <v>45936.312546296</v>
+        <v>45936.270914352</v>
       </c>
       <c r="C750" s="1">
         <v>0.134</v>
       </c>
       <c r="D750" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="751" spans="1:4">
       <c r="B751" s="6">
-        <v>45937.312546296</v>
+        <v>45937.270914352</v>
       </c>
       <c r="C751" s="1">
         <v>0.12</v>
       </c>
       <c r="D751" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="752" spans="1:4">
       <c r="B752" s="6">
-        <v>45938.312546296</v>
+        <v>45938.270914352</v>
       </c>
       <c r="C752" s="1">
         <v>0.112</v>
       </c>
       <c r="D752" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="753" spans="1:4">
       <c r="B753" s="6">
-        <v>45939.312546296</v>
+        <v>45939.270914352</v>
       </c>
       <c r="C753" s="1">
         <v>0.105</v>
       </c>
       <c r="D753" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="754" spans="1:4">
       <c r="B754" s="6">
-        <v>45940.312546296</v>
+        <v>45940.270914352</v>
       </c>
       <c r="C754" s="1">
         <v>0.097</v>
       </c>
       <c r="D754" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="755" spans="1:4">
       <c r="B755" s="6">
-        <v>45941.312546296</v>
+        <v>45941.270914352</v>
       </c>
       <c r="C755" s="1">
         <v>0.09</v>
       </c>
       <c r="D755" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="756" spans="1:4">
       <c r="B756" s="6">
-        <v>45942.312546296</v>
+        <v>45942.270914352</v>
       </c>
       <c r="C756" s="1">
         <v>0.086</v>
       </c>
       <c r="D756" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="757" spans="1:4">
       <c r="B757" s="6">
-        <v>45943.312546296</v>
+        <v>45943.270914352</v>
       </c>
       <c r="C757" s="1">
         <v>0.084</v>
       </c>
       <c r="D757" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="758" spans="1:4">
       <c r="B758" s="6">
-        <v>45944.312546296</v>
+        <v>45944.270914352</v>
       </c>
       <c r="C758" s="1">
         <v>0.078</v>
       </c>
       <c r="D758" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="759" spans="1:4">
       <c r="B759" s="6">
-        <v>45945.312546296</v>
+        <v>45945.270914352</v>
       </c>
       <c r="C759" s="1">
         <v>0.07</v>
       </c>
       <c r="D759" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="760" spans="1:4">
       <c r="B760" s="6">
-        <v>45946.312546296</v>
+        <v>45946.270914352</v>
       </c>
       <c r="C760" s="1">
         <v>0.08</v>
       </c>
       <c r="D760" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="761" spans="1:4">
       <c r="B761" s="6">
-        <v>45947.312546296</v>
+        <v>45947.270914352</v>
       </c>
       <c r="C761" s="1">
         <v>0.119</v>
       </c>
       <c r="D761" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="762" spans="1:4">
       <c r="B762" s="6">
-        <v>45948.312546296</v>
+        <v>45948.270914352</v>
       </c>
       <c r="C762" s="1">
         <v>0.141</v>
       </c>
       <c r="D762" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="763" spans="1:4">
       <c r="B763" s="6">
-        <v>45949.312546296</v>
+        <v>45949.270914352</v>
       </c>
       <c r="C763" s="1">
         <v>0.16</v>
       </c>
       <c r="D763" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="764" spans="1:4">
       <c r="B764" s="6">
-        <v>45950.312546296</v>
+        <v>45950.270914352</v>
       </c>
       <c r="C764" s="1">
         <v>0.172</v>
       </c>
       <c r="D764" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="765" spans="1:4">
       <c r="B765" s="6">
-        <v>45951.312546296</v>
+        <v>45951.270914352</v>
       </c>
       <c r="C765" s="1">
         <v>0.18</v>
       </c>
       <c r="D765" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="766" spans="1:4">
       <c r="B766" s="6">
-        <v>45952.312546296</v>
+        <v>45952.270914352</v>
       </c>
       <c r="C766" s="1">
         <v>0.189</v>
       </c>
       <c r="D766" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="767" spans="1:4">
       <c r="B767" s="6">
-        <v>45953.312546296</v>
+        <v>45953.270914352</v>
       </c>
       <c r="C767" s="1">
         <v>0.191</v>
       </c>
       <c r="D767" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="768" spans="1:4">
       <c r="B768" s="6">
-        <v>45954.312546296</v>
+        <v>45954.270914352</v>
       </c>
       <c r="C768" s="1">
         <v>0.179</v>
       </c>
       <c r="D768" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="769" spans="1:4">
       <c r="B769" s="6">
-        <v>45955.312546296</v>
+        <v>45955.270914352</v>
       </c>
       <c r="C769" s="1">
         <v>0.187</v>
       </c>
       <c r="D769" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="770" spans="1:4">
       <c r="B770" s="6">
-        <v>45956.312546296</v>
+        <v>45956.270914352</v>
       </c>
       <c r="C770" s="1">
         <v>0.198</v>
       </c>
       <c r="D770" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="771" spans="1:4">
       <c r="B771" s="6">
-        <v>45957.312546296</v>
+        <v>45957.270914352</v>
       </c>
       <c r="C771" s="1">
         <v>0.21</v>
       </c>
       <c r="D771" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="772" spans="1:4">
       <c r="B772" s="6">
-        <v>45958.312546296</v>
+        <v>45958.270914352</v>
       </c>
       <c r="C772" s="1">
         <v>0.224</v>
       </c>
       <c r="D772" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="773" spans="1:4">
       <c r="B773" s="6">
-        <v>45959.312546296</v>
+        <v>45959.270914352</v>
       </c>
       <c r="C773" s="1">
         <v>0.246</v>
       </c>
       <c r="D773" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="774" spans="1:4">
       <c r="B774" s="6">
-        <v>45960.312546296</v>
+        <v>45960.270914352</v>
       </c>
       <c r="C774" s="1">
         <v>0.258</v>
       </c>
       <c r="D774" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="775" spans="1:4">
       <c r="B775" s="6">
-        <v>45961.312546296</v>
+        <v>45961.270914352</v>
       </c>
       <c r="C775" s="1">
         <v>0.261</v>
       </c>
       <c r="D775" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="776" spans="1:4">
       <c r="B776" s="6">
-        <v>45962.312546296</v>
+        <v>45962.270914352</v>
       </c>
       <c r="C776" s="1">
         <v>0.255</v>
       </c>
       <c r="D776" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="777" spans="1:4">
       <c r="B777" s="6">
-        <v>45963.312546296</v>
+        <v>45963.270914352</v>
       </c>
       <c r="C777" s="1">
         <v>0.208</v>
       </c>
       <c r="D777" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="778" spans="1:4">
       <c r="B778" s="6">
-        <v>45964.312546296</v>
+        <v>45964.270914352</v>
       </c>
       <c r="C778" s="1">
         <v>0.159</v>
       </c>
       <c r="D778" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="779" spans="1:4">
       <c r="B779" s="6">
-        <v>45965.312546296</v>
+        <v>45965.270914352</v>
       </c>
       <c r="C779" s="1">
         <v>0.124</v>
       </c>
       <c r="D779" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="780" spans="1:4">
       <c r="B780" s="6">
-        <v>45966.312546296</v>
+        <v>45966.270914352</v>
       </c>
       <c r="C780" s="1">
         <v>0.1</v>
       </c>
       <c r="D780" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="781" spans="1:4">
       <c r="B781" s="6">
-        <v>45967.312546296</v>
+        <v>45967.270914352</v>
       </c>
       <c r="C781" s="1">
         <v>0.099</v>
       </c>
       <c r="D781" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="782" spans="1:4">
       <c r="B782" s="6">
-        <v>45968.312546296</v>
+        <v>45968.270914352</v>
       </c>
       <c r="C782" s="1">
         <v>0.118</v>
       </c>
       <c r="D782" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="783" spans="1:4">
       <c r="B783" s="6">
-        <v>45969.312546296</v>
+        <v>45969.270914352</v>
       </c>
       <c r="C783" s="1">
         <v>0.115</v>
       </c>
       <c r="D783" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="784" spans="1:4">
       <c r="B784" s="6">
-        <v>45970.312546296</v>
+        <v>45970.270914352</v>
       </c>
       <c r="C784" s="1">
         <v>0.101</v>
       </c>
       <c r="D784" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="785" spans="1:4">
       <c r="B785" s="6">
-        <v>45971.312546296</v>
+        <v>45971.270914352</v>
       </c>
       <c r="C785" s="1">
         <v>0.081</v>
       </c>
       <c r="D785" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="786" spans="1:4">
       <c r="B786" s="6">
-        <v>45972.312546296</v>
+        <v>45972.270914352</v>
       </c>
       <c r="C786" s="1">
         <v>0.065</v>
       </c>
       <c r="D786" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="787" spans="1:4">
       <c r="B787" s="6">
-        <v>45973.312546296</v>
+        <v>45973.270914352</v>
       </c>
       <c r="C787" s="1">
         <v>0.053</v>
       </c>
       <c r="D787" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="788" spans="1:4">
       <c r="B788" s="6">
-        <v>45974.312546296</v>
+        <v>45974.270914352</v>
       </c>
       <c r="C788" s="1">
         <v>0.038</v>
       </c>
       <c r="D788" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="789" spans="1:4">
       <c r="B789" s="6">
-        <v>45975.312546296</v>
+        <v>45975.270914352</v>
       </c>
       <c r="C789" s="1">
         <v>0.027</v>
       </c>
       <c r="D789" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="790" spans="1:4">
       <c r="B790" s="6">
-        <v>45976.312546296</v>
+        <v>45976.270914352</v>
       </c>
       <c r="C790" s="1">
         <v>0.017</v>
       </c>
       <c r="D790" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="791" spans="1:4">
       <c r="B791" s="6">
-        <v>45977.312546296</v>
+        <v>45977.270914352</v>
       </c>
       <c r="C791" s="1">
         <v>0.006</v>
       </c>
       <c r="D791" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="792" spans="1:4">
       <c r="B792" s="6">
-        <v>45978.312546296</v>
+        <v>45978.270914352</v>
       </c>
       <c r="C792" s="1">
         <v>-0.006</v>
       </c>
       <c r="D792" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="793" spans="1:4">
       <c r="B793" s="6">
-        <v>45979.312546296</v>
+        <v>45979.270914352</v>
       </c>
       <c r="C793" s="1">
         <v>-0.018</v>
       </c>
       <c r="D793" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="794" spans="1:4">
       <c r="B794" s="6">
-        <v>45980.312546296</v>
+        <v>45980.270914352</v>
       </c>
       <c r="C794" s="1">
         <v>-0.032</v>
       </c>
       <c r="D794" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="795" spans="1:4">
       <c r="B795" s="6">
-        <v>45981.312546296</v>
+        <v>45981.270914352</v>
       </c>
       <c r="C795" s="1">
         <v>-0.042</v>
       </c>
       <c r="D795" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="796" spans="1:4">
       <c r="B796" s="6">
-        <v>45982.312546296</v>
+        <v>45982.270914352</v>
       </c>
       <c r="C796" s="1">
         <v>-0.054</v>
       </c>
       <c r="D796" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="797" spans="1:4">
       <c r="B797" s="6">
-        <v>45983.312546296</v>
+        <v>45983.270914352</v>
       </c>
       <c r="C797" s="1">
         <v>-0.067</v>
       </c>
       <c r="D797" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="798" spans="1:4">
       <c r="B798" s="6">
-        <v>45984.312546296</v>
+        <v>45984.270914352</v>
       </c>
       <c r="C798" s="1">
         <v>-0.078</v>
       </c>
       <c r="D798" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="799" spans="1:4">
       <c r="B799" s="6">
-        <v>45985.312546296</v>
+        <v>45985.270914352</v>
       </c>
       <c r="C799" s="1">
         <v>-0.081</v>
       </c>
       <c r="D799" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="800" spans="1:4">
       <c r="B800" s="6">
-        <v>45986.312546296</v>
+        <v>45986.270914352</v>
       </c>
       <c r="C800" s="1">
         <v>-0.085</v>
       </c>
       <c r="D800" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="801" spans="1:4">
       <c r="B801" s="6">
-        <v>45987.312546296</v>
+        <v>45987.270914352</v>
       </c>
       <c r="C801" s="1">
         <v>-0.098</v>
       </c>
       <c r="D801" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="802" spans="1:4">
       <c r="B802" s="6">
-        <v>45988.312546296</v>
+        <v>45988.270914352</v>
       </c>
       <c r="C802" s="1">
         <v>-0.112</v>
       </c>
       <c r="D802" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="803" spans="1:4">
       <c r="B803" s="6">
-        <v>45989.312546296</v>
+        <v>45989.270914352</v>
       </c>
       <c r="C803" s="1">
         <v>-0.121</v>
       </c>
       <c r="D803" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="804" spans="1:4">
       <c r="B804" s="6">
-        <v>45990.312546296</v>
+        <v>45990.270914352</v>
       </c>
       <c r="C804" s="1">
         <v>-0.127</v>
       </c>
       <c r="D804" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="805" spans="1:4">
       <c r="B805" s="6">
-        <v>45991.312546296</v>
+        <v>45991.270914352</v>
       </c>
       <c r="C805" s="1">
         <v>-0.13</v>
       </c>
       <c r="D805" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="806" spans="1:4">
       <c r="B806" s="6">
-        <v>45992.312546296</v>
+        <v>45992.270914352</v>
       </c>
       <c r="C806" s="1">
         <v>-0.138</v>
       </c>
       <c r="D806" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="807" spans="1:4">
       <c r="B807" s="6">
-        <v>45993.312546296</v>
+        <v>45993.270914352</v>
       </c>
       <c r="C807" s="1">
         <v>-0.145</v>
       </c>
       <c r="D807" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="808" spans="1:4">
       <c r="B808" s="6">
-        <v>45994.312546296</v>
+        <v>45994.270914352</v>
       </c>
       <c r="C808" s="1">
         <v>-0.148</v>
       </c>
       <c r="D808" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="809" spans="1:4">
       <c r="B809" s="6">
-        <v>45995.312546296</v>
+        <v>45995.270914352</v>
       </c>
       <c r="C809" s="1">
         <v>-0.151</v>
       </c>
       <c r="D809" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="810" spans="1:4">
       <c r="B810" s="6">
-        <v>45996.312546296</v>
+        <v>45996.270914352</v>
       </c>
       <c r="C810" s="1">
         <v>-0.154</v>
       </c>
       <c r="D810" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="811" spans="1:4">
       <c r="B811" s="6">
-        <v>45997.312546296</v>
+        <v>45997.270914352</v>
       </c>
       <c r="C811" s="1">
         <v>-0.163</v>
       </c>
       <c r="D811" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="812" spans="1:4">
       <c r="B812" s="6">
-        <v>45998.312546296</v>
+        <v>45998.270914352</v>
       </c>
       <c r="C812" s="1">
         <v>-0.17</v>
       </c>
       <c r="D812" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="813" spans="1:4">
       <c r="B813" s="6">
-        <v>45999.312546296</v>
+        <v>45999.270914352</v>
       </c>
       <c r="C813" s="1">
         <v>-0.177</v>
       </c>
       <c r="D813" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="814" spans="1:4">
       <c r="B814" s="6">
-        <v>46000.312546296</v>
+        <v>46000.270914352</v>
       </c>
       <c r="C814" s="1">
         <v>-0.182</v>
       </c>
       <c r="D814" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="815" spans="1:4">
       <c r="B815" s="6">
-        <v>46001.312546296</v>
+        <v>46001.270914352</v>
       </c>
       <c r="C815" s="1">
         <v>-0.185</v>
       </c>
       <c r="D815" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="816" spans="1:4">
       <c r="B816" s="6">
-        <v>46002.312546296</v>
+        <v>46002.270914352</v>
       </c>
       <c r="C816" s="1">
         <v>-0.192</v>
       </c>
       <c r="D816" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="817" spans="1:4">
       <c r="B817" s="6">
-        <v>46003.312546296</v>
+        <v>46003.270914352</v>
       </c>
       <c r="C817" s="1">
         <v>-0.193</v>
       </c>
       <c r="D817" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="818" spans="1:4">
       <c r="B818" s="6">
-        <v>46004.312546296</v>
+        <v>46004.270914352</v>
       </c>
       <c r="C818" s="1">
         <v>-0.2</v>
       </c>
       <c r="D818" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="819" spans="1:4">
       <c r="B819" s="6">
-        <v>46005.312546296</v>
+        <v>46005.270914352</v>
       </c>
       <c r="C819" s="1">
         <v>-0.202</v>
       </c>
       <c r="D819" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="820" spans="1:4">
       <c r="B820" s="6">
-        <v>46006.312546296</v>
+        <v>46006.270914352</v>
       </c>
       <c r="C820" s="1">
         <v>-0.187</v>
       </c>
       <c r="D820" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="821" spans="1:4">
       <c r="B821" s="6">
-        <v>46007.312546296</v>
+        <v>46007.270914352</v>
       </c>
       <c r="C821" s="1">
         <v>-0.185</v>
       </c>
       <c r="D821" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="822" spans="1:4">
       <c r="B822" s="6">
-        <v>46008.312546296</v>
+        <v>46008.270914352</v>
       </c>
       <c r="C822" s="1">
         <v>-0.195</v>
       </c>
       <c r="D822" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="823" spans="1:4">
       <c r="B823" s="6">
-        <v>46009.312546296</v>
+        <v>46009.270914352</v>
       </c>
       <c r="C823" s="1">
         <v>-0.206</v>
       </c>
       <c r="D823" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="824" spans="1:4">
       <c r="B824" s="6">
-        <v>46010.312546296</v>
+        <v>46010.270914352</v>
       </c>
       <c r="C824" s="1">
         <v>-0.206</v>
       </c>
       <c r="D824" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="825" spans="1:4">
       <c r="B825" s="6">
-        <v>46011.312546296</v>
+        <v>46011.270914352</v>
       </c>
       <c r="C825" s="1">
         <v>-0.199</v>
       </c>
       <c r="D825" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="826" spans="1:4">
       <c r="B826" s="6">
-        <v>46012.312546296</v>
+        <v>46012.270914352</v>
       </c>
       <c r="C826" s="1">
         <v>-0.179</v>
       </c>
       <c r="D826" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="827" spans="1:4">
       <c r="B827" s="6">
-        <v>46013.312546296</v>
+        <v>46013.270914352</v>
       </c>
       <c r="C827" s="1">
         <v>0.049</v>
       </c>
       <c r="D827" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="828" spans="1:4">
       <c r="B828" s="6">
-        <v>46014.312546296</v>
+        <v>46014.270914352</v>
       </c>
       <c r="C828" s="1">
         <v>1.235</v>
       </c>
       <c r="D828" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="829" spans="1:4">
       <c r="B829" s="6">
-        <v>46015.312546296</v>
+        <v>46015.270914352</v>
       </c>
       <c r="C829" s="1">
         <v>1.304</v>
       </c>
       <c r="D829" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="830" spans="1:4">
       <c r="B830" s="6">
-        <v>46016.312546296</v>
+        <v>46016.270914352</v>
       </c>
       <c r="C830" s="1">
         <v>1.271</v>
       </c>
       <c r="D830" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="831" spans="1:4">
       <c r="B831" s="6">
-        <v>46017.312546296</v>
+        <v>46017.270914352</v>
       </c>
       <c r="C831" s="1">
         <v>1.208</v>
       </c>
       <c r="D831" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="832" spans="1:4">
       <c r="B832" s="6">
-        <v>46018.312546296</v>
+        <v>46018.270914352</v>
       </c>
       <c r="C832" s="1">
         <v>1.187</v>
       </c>
       <c r="D832" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="833" spans="1:4">
       <c r="B833" s="6">
-        <v>46019.312546296</v>
+        <v>46019.270914352</v>
       </c>
       <c r="C833" s="1">
         <v>1.159</v>
       </c>
       <c r="D833" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="834" spans="1:4">
       <c r="B834" s="6">
-        <v>46020.312546296</v>
+        <v>46020.270914352</v>
       </c>
       <c r="C834" s="1">
         <v>1.123</v>
       </c>
       <c r="D834" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="835" spans="1:4">
       <c r="B835" s="6">
-        <v>46021.312546296</v>
+        <v>46021.270914352</v>
       </c>
       <c r="C835" s="1">
         <v>1.088</v>
       </c>
       <c r="D835" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="836" spans="1:4">
       <c r="B836" s="6">
-        <v>46022.312546296</v>
+        <v>46022.270914352</v>
       </c>
       <c r="C836" s="1">
         <v>1.057</v>
       </c>
       <c r="D836" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="837" spans="1:4">
       <c r="B837" s="6">
-        <v>46023.312546296</v>
+        <v>46023.270914352</v>
       </c>
       <c r="C837" s="1">
         <v>1.023</v>
       </c>
       <c r="D837" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="838" spans="1:4">
       <c r="B838" s="6">
-        <v>46024.312546296</v>
+        <v>46024.270914352</v>
       </c>
       <c r="C838" s="1">
         <v>1.006</v>
       </c>
       <c r="D838" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="839" spans="1:4">
       <c r="B839" s="6">
-        <v>46025.312546296</v>
+        <v>46025.270914352</v>
       </c>
       <c r="C839" s="1">
         <v>0.988</v>
       </c>
       <c r="D839" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="840" spans="1:4">
       <c r="B840" s="6">
-        <v>46026.312546296</v>
+        <v>46026.270914352</v>
       </c>
       <c r="C840" s="1">
         <v>0.964</v>
       </c>
       <c r="D840" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="841" spans="1:4">
       <c r="B841" s="6">
-        <v>46027.312546296</v>
+        <v>46027.270914352</v>
       </c>
       <c r="C841" s="1">
         <v>0.946</v>
       </c>
       <c r="D841" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="842" spans="1:4">
       <c r="B842" s="6">
-        <v>46028.312546296</v>
+        <v>46028.270914352</v>
       </c>
       <c r="C842" s="1">
         <v>0.929</v>
       </c>
       <c r="D842" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="843" spans="1:4">
       <c r="B843" s="6">
-        <v>46029.312546296</v>
+        <v>46029.270914352</v>
       </c>
       <c r="C843" s="1">
         <v>0.911</v>
       </c>
       <c r="D843" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="844" spans="1:4">
       <c r="B844" s="6">
-        <v>46030.312546296</v>
+        <v>46030.270914352</v>
       </c>
       <c r="C844" s="1">
         <v>0.891</v>
       </c>
       <c r="D844" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="845" spans="1:4">
       <c r="B845" s="6">
-        <v>46031.312546296</v>
+        <v>46031.270914352</v>
       </c>
       <c r="C845" s="1">
         <v>0.877</v>
       </c>
       <c r="D845" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="846" spans="1:4">
       <c r="B846" s="6">
-        <v>46032.312546296</v>
+        <v>46032.270914352</v>
       </c>
       <c r="C846" s="1">
         <v>0.86</v>
       </c>
       <c r="D846" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="847" spans="1:4">
       <c r="B847" s="6">
-        <v>46033.312546296</v>
+        <v>46033.270914352</v>
       </c>
       <c r="C847" s="1">
         <v>0.829</v>
       </c>
       <c r="D847" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="848" spans="1:4">
       <c r="B848" s="6">
-        <v>46034.312546296</v>
+        <v>46034.270914352</v>
       </c>
       <c r="C848" s="1">
         <v>0.803</v>
       </c>
       <c r="D848" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="849" spans="1:4">
       <c r="B849" s="6">
-        <v>46035.312546296</v>
+        <v>46035.270914352</v>
       </c>
       <c r="C849" s="1">
         <v>0.795</v>
       </c>
       <c r="D849" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="850" spans="1:4">
       <c r="B850" s="6">
-        <v>46036.312546296</v>
+        <v>46036.270914352</v>
       </c>
       <c r="C850" s="1">
         <v>0.783</v>
       </c>
       <c r="D850" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="851" spans="1:4">
       <c r="B851" s="6">
-        <v>46037.312546296</v>
+        <v>46037.270914352</v>
       </c>
       <c r="C851" s="1">
         <v>0.762</v>
       </c>
       <c r="D851" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="852" spans="1:4">
       <c r="B852" s="6">
-        <v>46038.312546296</v>
+        <v>46038.270914352</v>
       </c>
       <c r="C852" s="1">
         <v>0.76</v>
       </c>
       <c r="D852" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="853" spans="1:4">
       <c r="B853" s="6">
-        <v>46039.312546296</v>
+        <v>46039.270914352</v>
       </c>
       <c r="C853" s="1">
         <v>1.405</v>
       </c>
       <c r="D853" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="854" spans="1:4">
       <c r="B854" s="6">
-        <v>46040.312546296</v>
+        <v>46040.270914352</v>
       </c>
       <c r="C854" s="1">
         <v>1.701</v>
       </c>
       <c r="D854" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="855" spans="1:4">
       <c r="B855" s="6">
-        <v>46041.312546296</v>
+        <v>46041.270914352</v>
       </c>
       <c r="C855" s="1">
         <v>2.192</v>
       </c>
       <c r="D855" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="856" spans="1:4">
       <c r="B856" s="6">
-        <v>46042.312546296</v>
+        <v>46042.270914352</v>
       </c>
       <c r="C856" s="1">
         <v>3.015</v>
       </c>
       <c r="D856" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="857" spans="1:4">
       <c r="B857" s="6">
-        <v>46043.312546296</v>
+        <v>46043.270914352</v>
       </c>
       <c r="C857" s="1">
         <v>3.213</v>
       </c>
       <c r="D857" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="858" spans="1:4">
       <c r="B858" s="6">
-        <v>46044.312546296</v>
+        <v>46044.270914352</v>
       </c>
       <c r="C858" s="1">
         <v>3.266</v>
       </c>
       <c r="D858" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="859" spans="1:4">
       <c r="B859" s="6">
-        <v>46045.312546296</v>
+        <v>46045.270914352</v>
       </c>
       <c r="C859" s="1">
         <v>3.385</v>
       </c>
       <c r="D859" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="860" spans="1:4">
       <c r="B860" s="6">
-        <v>46046.312546296</v>
+        <v>46046.270914352</v>
       </c>
       <c r="C860" s="1">
         <v>3.276</v>
       </c>
       <c r="D860" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="861" spans="1:4">
       <c r="B861" s="6">
-        <v>46047.312546296</v>
+        <v>46047.270914352</v>
       </c>
       <c r="C861" s="1">
         <v>3.281</v>
       </c>
       <c r="D861" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="862" spans="1:4">
       <c r="B862" s="6">
-        <v>46048.312546296</v>
+        <v>46048.270914352</v>
       </c>
       <c r="C862" s="1">
         <v>3.309</v>
       </c>
       <c r="D862" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="863" spans="1:4">
       <c r="B863" s="6">
-        <v>46049.312546296</v>
+        <v>46049.270914352</v>
       </c>
       <c r="C863" s="1">
         <v>3.288</v>
       </c>
       <c r="D863" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="864" spans="1:4">
       <c r="B864" s="6">
-        <v>46050.312546296</v>
+        <v>46050.270914352</v>
       </c>
       <c r="C864" s="1">
         <v>3.302</v>
       </c>
       <c r="D864" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="865" spans="1:4">
       <c r="B865" s="6">
-        <v>46051.312546296</v>
+        <v>46051.270914352</v>
       </c>
       <c r="C865" s="1">
         <v>3.356</v>
       </c>
       <c r="D865" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="866" spans="1:4">
       <c r="B866" s="6">
-        <v>46052.312546296</v>
+        <v>46052.270914352</v>
       </c>
       <c r="C866" s="1">
         <v>3.313</v>
       </c>
       <c r="D866" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="867" spans="1:4">
       <c r="B867" s="6">
-        <v>46053.312546296</v>
+        <v>46053.270914352</v>
       </c>
       <c r="C867" s="1">
         <v>3.25</v>
       </c>
       <c r="D867" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="868" spans="1:4">
       <c r="B868" s="6">
-        <v>46054.312546296</v>
+        <v>46054.270914352</v>
       </c>
       <c r="C868" s="1">
         <v>3.093</v>
       </c>
       <c r="D868" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="869" spans="1:4">
       <c r="B869" s="6">
-        <v>46055.312546296</v>
+        <v>46055.270914352</v>
       </c>
       <c r="C869" s="1">
         <v>3.031</v>
       </c>
       <c r="D869" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="870" spans="1:4">
       <c r="B870" s="6">
-        <v>46056.312546296</v>
+        <v>46056.270914352</v>
       </c>
       <c r="C870" s="1">
         <v>3.015</v>
       </c>
       <c r="D870" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="871" spans="1:4">
       <c r="B871" s="6">
-        <v>46057.312546296</v>
+        <v>46057.270914352</v>
       </c>
       <c r="C871" s="1">
         <v>2.856</v>
       </c>
       <c r="D871" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="872" spans="1:4">
       <c r="B872" s="6">
-        <v>46058.312546296</v>
+        <v>46058.270914352</v>
       </c>
       <c r="C872" s="1">
         <v>2.787</v>
       </c>
       <c r="D872" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="873" spans="1:4">
       <c r="B873" s="6">
-        <v>46059.312546296</v>
+        <v>46059.270914352</v>
       </c>
       <c r="C873" s="1">
         <v>2.723</v>
       </c>
       <c r="D873" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="874" spans="1:4">
       <c r="B874" s="6">
-        <v>46060.312546296</v>
+        <v>46060.270914352</v>
       </c>
       <c r="C874" s="1">
         <v>2.66</v>
       </c>
       <c r="D874" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="875" spans="1:4">
       <c r="B875" s="6">
-        <v>46061.312546296</v>
+        <v>46061.270914352</v>
       </c>
       <c r="C875" s="1">
         <v>2.603</v>
       </c>
       <c r="D875" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="876" spans="1:4">
       <c r="B876" s="6">
-        <v>46062.312546296</v>
+        <v>46062.270914352</v>
       </c>
       <c r="C876" s="1">
         <v>2.578</v>
       </c>
       <c r="D876" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="877" spans="1:4">
       <c r="B877" s="6">
-        <v>46063.312546296</v>
+        <v>46063.270914352</v>
       </c>
       <c r="C877" s="1">
         <v>2.55</v>
       </c>
       <c r="D877" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="878" spans="1:4">
       <c r="B878" s="6">
-        <v>46064.312546296</v>
+        <v>46064.270914352</v>
       </c>
       <c r="C878" s="1">
         <v>2.609</v>
       </c>
       <c r="D878" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="879" spans="1:4">
       <c r="B879" s="6">
-        <v>46065.312546296</v>
+        <v>46065.270914352</v>
       </c>
       <c r="C879" s="1">
         <v>2.703</v>
       </c>
       <c r="D879" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="880" spans="1:4">
       <c r="B880" s="6">
-        <v>46066.312546296</v>
+        <v>46066.270914352</v>
       </c>
       <c r="C880" s="1">
         <v>2.795</v>
       </c>
       <c r="D880" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="881" spans="1:4">
       <c r="B881" s="6">
-        <v>46067.312546296</v>
+        <v>46067.270914352</v>
       </c>
       <c r="C881" s="1">
         <v>2.872</v>
       </c>
       <c r="D881" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="882" spans="1:4">
       <c r="B882" s="6">
-        <v>46068.312546296</v>
+        <v>46068.270914352</v>
       </c>
       <c r="C882" s="1">
         <v>2.925</v>
       </c>
       <c r="D882" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="883" spans="1:4">
       <c r="B883" s="6">
-        <v>46069.312546296</v>
+        <v>46069.270914352</v>
       </c>
       <c r="C883" s="1">
         <v>2.964</v>
       </c>
       <c r="D883" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="884" spans="1:4">
       <c r="B884" s="6">
-        <v>46070.312546296</v>
+        <v>46070.270914352</v>
       </c>
       <c r="C884" s="1">
         <v>2.997</v>
       </c>
       <c r="D884" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="885" spans="1:4">
       <c r="B885" s="6">
-        <v>46071.312546296</v>
+        <v>46071.270914352</v>
       </c>
       <c r="C885" s="1">
         <v>3.033</v>
       </c>
       <c r="D885" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="886" spans="1:4">
       <c r="B886" s="6">
-        <v>46072.312546296</v>
+        <v>46072.270914352</v>
       </c>
       <c r="C886" s="1">
         <v>3.142</v>
       </c>
       <c r="D886" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="887" spans="1:4">
       <c r="B887" s="6">
-        <v>46073.312546296</v>
+        <v>46073.270914352</v>
       </c>
       <c r="C887" s="1">
         <v>3.192</v>
       </c>
       <c r="D887" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="888" spans="1:4">
       <c r="B888" s="6">
-        <v>46074.312546296</v>
+        <v>46074.270914352</v>
       </c>
       <c r="C888" s="1">
         <v>3.172</v>
       </c>
       <c r="D888" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="889" spans="1:4">
       <c r="B889" s="6">
-        <v>46075.312546296</v>
+        <v>46075.270914352</v>
       </c>
       <c r="C889" s="1">
         <v>3.124</v>
       </c>
       <c r="D889" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="890" spans="1:4">
       <c r="B890" s="6">
-        <v>46076.312546296</v>
+        <v>46076.270914352</v>
       </c>
       <c r="C890" s="1">
         <v>3.059</v>
       </c>
       <c r="D890" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="891" spans="1:4">
       <c r="B891" s="6">
-        <v>46077.312546296</v>
+        <v>46077.270914352</v>
       </c>
       <c r="C891" s="1">
         <v>3.008</v>
       </c>
       <c r="D891" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="892" spans="1:4">
       <c r="B892" s="6">
-        <v>46078.312546296</v>
+        <v>46078.270914352</v>
       </c>
       <c r="C892" s="1">
         <v>2.924</v>
       </c>
       <c r="D892" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="893" spans="1:4">
       <c r="B893" s="6">
-        <v>46079.312546296</v>
+        <v>46079.270914352</v>
       </c>
       <c r="C893" s="1">
         <v>2.841</v>
       </c>
       <c r="D893" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="894" spans="1:4">
       <c r="B894" s="6">
-        <v>46080.312546296</v>
+        <v>46080.270914352</v>
       </c>
       <c r="C894" s="1">
         <v>2.766</v>
       </c>
       <c r="D894" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="895" spans="1:4">
       <c r="B895" s="6">
-        <v>46081.312546296</v>
+        <v>46081.270914352</v>
       </c>
       <c r="C895" s="1">
         <v>2.696</v>
       </c>
       <c r="D895" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="896" spans="1:4">
       <c r="B896" s="6">
-        <v>46082.312546296</v>
+        <v>46082.270914352</v>
       </c>
       <c r="C896" s="1">
         <v>2.631</v>
       </c>
       <c r="D896" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="897" spans="1:4">
       <c r="B897" s="6">
-        <v>46083.312546296</v>
+        <v>46083.270914352</v>
       </c>
       <c r="C897" s="1">
         <v>2.573</v>
       </c>
       <c r="D897" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="898" spans="1:4">
-      <c r="B898" s="7">
-[...2 lines deleted...]
-      <c r="C898" s="9">
+      <c r="B898" s="6">
+        <v>46084.270914352</v>
+      </c>
+      <c r="C898" s="1">
         <v>2.531</v>
       </c>
-      <c r="D898" s="12" t="s">
+      <c r="D898" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="899" spans="1:4">
+      <c r="B899" s="6">
+        <v>46085.270914352</v>
+      </c>
+      <c r="C899" s="1">
+        <v>2.52</v>
+      </c>
+      <c r="D899" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="900" spans="1:4">
+      <c r="B900" s="6">
+        <v>46086.270914352</v>
+      </c>
+      <c r="C900" s="1">
+        <v>2.518</v>
+      </c>
+      <c r="D900" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="901" spans="1:4">
+      <c r="B901" s="6">
+        <v>46087.270914352</v>
+      </c>
+      <c r="C901" s="1">
+        <v>2.539</v>
+      </c>
+      <c r="D901" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="902" spans="1:4">
+      <c r="B902" s="6">
+        <v>46088.270914352</v>
+      </c>
+      <c r="C902" s="1">
+        <v>2.589</v>
+      </c>
+      <c r="D902" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="903" spans="1:4">
+      <c r="B903" s="6">
+        <v>46089.270914352</v>
+      </c>
+      <c r="C903" s="1">
+        <v>2.664</v>
+      </c>
+      <c r="D903" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="904" spans="1:4">
+      <c r="B904" s="6">
+        <v>46090.270914352</v>
+      </c>
+      <c r="C904" s="1">
+        <v>2.725</v>
+      </c>
+      <c r="D904" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="905" spans="1:4">
+      <c r="B905" s="6">
+        <v>46091.270914352</v>
+      </c>
+      <c r="C905" s="1">
+        <v>2.735</v>
+      </c>
+      <c r="D905" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="906" spans="1:4">
+      <c r="B906" s="6">
+        <v>46092.270914352</v>
+      </c>
+      <c r="C906" s="1">
+        <v>2.725</v>
+      </c>
+      <c r="D906" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="907" spans="1:4">
+      <c r="B907" s="6">
+        <v>46093.270914352</v>
+      </c>
+      <c r="C907" s="1">
+        <v>2.686</v>
+      </c>
+      <c r="D907" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="908" spans="1:4">
+      <c r="B908" s="6">
+        <v>46094.270914352</v>
+      </c>
+      <c r="C908" s="1">
+        <v>2.638</v>
+      </c>
+      <c r="D908" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="909" spans="1:4">
+      <c r="B909" s="6">
+        <v>46095.270914352</v>
+      </c>
+      <c r="C909" s="1">
+        <v>2.592</v>
+      </c>
+      <c r="D909" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="910" spans="1:4">
+      <c r="B910" s="6">
+        <v>46096.270914352</v>
+      </c>
+      <c r="C910" s="1">
+        <v>2.551</v>
+      </c>
+      <c r="D910" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="911" spans="1:4">
+      <c r="B911" s="6">
+        <v>46097.270914352</v>
+      </c>
+      <c r="C911" s="1">
+        <v>2.502</v>
+      </c>
+      <c r="D911" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="912" spans="1:4">
+      <c r="B912" s="6">
+        <v>46098.270914352</v>
+      </c>
+      <c r="C912" s="1">
+        <v>2.46</v>
+      </c>
+      <c r="D912" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="913" spans="1:4">
+      <c r="B913" s="6">
+        <v>46099.270914352</v>
+      </c>
+      <c r="C913" s="1">
+        <v>2.419</v>
+      </c>
+      <c r="D913" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="914" spans="1:4">
+      <c r="B914" s="6">
+        <v>46100.270914352</v>
+      </c>
+      <c r="C914" s="1">
+        <v>2.386</v>
+      </c>
+      <c r="D914" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="915" spans="1:4">
+      <c r="B915" s="6">
+        <v>46101.270914352</v>
+      </c>
+      <c r="C915" s="1">
+        <v>2.355</v>
+      </c>
+      <c r="D915" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="916" spans="1:4">
+      <c r="B916" s="6">
+        <v>46102.270914352</v>
+      </c>
+      <c r="C916" s="1">
+        <v>2.325</v>
+      </c>
+      <c r="D916" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="917" spans="1:4">
+      <c r="B917" s="6">
+        <v>46103.270914352</v>
+      </c>
+      <c r="C917" s="1">
+        <v>2.298</v>
+      </c>
+      <c r="D917" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="918" spans="1:4">
+      <c r="B918" s="6">
+        <v>46104.270914352</v>
+      </c>
+      <c r="C918" s="1">
+        <v>2.279</v>
+      </c>
+      <c r="D918" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="919" spans="1:4">
+      <c r="B919" s="6">
+        <v>46105.270914352</v>
+      </c>
+      <c r="C919" s="1">
+        <v>2.251</v>
+      </c>
+      <c r="D919" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="920" spans="1:4">
+      <c r="B920" s="6">
+        <v>46106.270914352</v>
+      </c>
+      <c r="C920" s="1">
+        <v>2.228</v>
+      </c>
+      <c r="D920" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="921" spans="1:4">
+      <c r="B921" s="6">
+        <v>46107.270914352</v>
+      </c>
+      <c r="C921" s="1">
+        <v>2.207</v>
+      </c>
+      <c r="D921" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="922" spans="1:4">
+      <c r="B922" s="6">
+        <v>46108.270914352</v>
+      </c>
+      <c r="C922" s="1">
+        <v>2.184</v>
+      </c>
+      <c r="D922" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="923" spans="1:4">
+      <c r="B923" s="6">
+        <v>46109.270914352</v>
+      </c>
+      <c r="C923" s="1">
+        <v>2.162</v>
+      </c>
+      <c r="D923" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="924" spans="1:4">
+      <c r="B924" s="6">
+        <v>46110.270914352</v>
+      </c>
+      <c r="C924" s="1">
+        <v>2.135</v>
+      </c>
+      <c r="D924" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="925" spans="1:4">
+      <c r="B925" s="6">
+        <v>46111.270914352</v>
+      </c>
+      <c r="C925" s="1">
+        <v>2.119</v>
+      </c>
+      <c r="D925" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="926" spans="1:4">
+      <c r="B926" s="6">
+        <v>46112.270914352</v>
+      </c>
+      <c r="C926" s="1">
+        <v>2.098</v>
+      </c>
+      <c r="D926" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="927" spans="1:4">
+      <c r="B927" s="6">
+        <v>46113.270914352</v>
+      </c>
+      <c r="C927" s="1">
+        <v>2.084</v>
+      </c>
+      <c r="D927" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="928" spans="1:4">
+      <c r="B928" s="6">
+        <v>46114.270914352</v>
+      </c>
+      <c r="C928" s="1">
+        <v>2.068</v>
+      </c>
+      <c r="D928" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="929" spans="1:4">
+      <c r="B929" s="6">
+        <v>46115.270914352</v>
+      </c>
+      <c r="C929" s="1">
+        <v>2.049</v>
+      </c>
+      <c r="D929" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="930" spans="1:4">
+      <c r="B930" s="6">
+        <v>46116.270914352</v>
+      </c>
+      <c r="C930" s="1">
+        <v>2.032</v>
+      </c>
+      <c r="D930" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="931" spans="1:4">
+      <c r="B931" s="6">
+        <v>46117.270914352</v>
+      </c>
+      <c r="C931" s="1">
+        <v>2.019</v>
+      </c>
+      <c r="D931" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="932" spans="1:4">
+      <c r="B932" s="6">
+        <v>46118.270914352</v>
+      </c>
+      <c r="C932" s="1">
+        <v>2.006</v>
+      </c>
+      <c r="D932" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="933" spans="1:4">
+      <c r="B933" s="6">
+        <v>46119.270914352</v>
+      </c>
+      <c r="C933" s="1">
+        <v>1.996</v>
+      </c>
+      <c r="D933" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="934" spans="1:4">
+      <c r="B934" s="6">
+        <v>46120.270914352</v>
+      </c>
+      <c r="C934" s="1">
+        <v>1.983</v>
+      </c>
+      <c r="D934" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="935" spans="1:4">
+      <c r="B935" s="6">
+        <v>46121.270914352</v>
+      </c>
+      <c r="C935" s="1">
+        <v>1.972</v>
+      </c>
+      <c r="D935" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="936" spans="1:4">
+      <c r="B936" s="6">
+        <v>46122.270914352</v>
+      </c>
+      <c r="C936" s="1">
+        <v>1.96</v>
+      </c>
+      <c r="D936" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="937" spans="1:4">
+      <c r="B937" s="6">
+        <v>46123.270914352</v>
+      </c>
+      <c r="C937" s="1">
+        <v>1.947</v>
+      </c>
+      <c r="D937" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="938" spans="1:4">
+      <c r="B938" s="6">
+        <v>46124.270914352</v>
+      </c>
+      <c r="C938" s="1">
+        <v>1.907</v>
+      </c>
+      <c r="D938" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="939" spans="1:4">
+      <c r="B939" s="6">
+        <v>46125.270914352</v>
+      </c>
+      <c r="C939" s="1">
+        <v>1.874</v>
+      </c>
+      <c r="D939" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="940" spans="1:4">
+      <c r="B940" s="6">
+        <v>46126.270914352</v>
+      </c>
+      <c r="C940" s="1">
+        <v>1.815</v>
+      </c>
+      <c r="D940" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="941" spans="1:4">
+      <c r="B941" s="6">
+        <v>46127.270914352</v>
+      </c>
+      <c r="C941" s="1">
+        <v>1.768</v>
+      </c>
+      <c r="D941" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="942" spans="1:4">
+      <c r="B942" s="6">
+        <v>46128.270914352</v>
+      </c>
+      <c r="C942" s="1">
+        <v>1.764</v>
+      </c>
+      <c r="D942" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="943" spans="1:4">
+      <c r="B943" s="6">
+        <v>46129.270914352</v>
+      </c>
+      <c r="C943" s="1">
+        <v>1.764</v>
+      </c>
+      <c r="D943" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="944" spans="1:4">
+      <c r="B944" s="6">
+        <v>46130.270914352</v>
+      </c>
+      <c r="C944" s="1">
+        <v>1.763</v>
+      </c>
+      <c r="D944" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="945" spans="1:4">
+      <c r="B945" s="6">
+        <v>46131.270914352</v>
+      </c>
+      <c r="C945" s="1">
+        <v>1.768</v>
+      </c>
+      <c r="D945" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="946" spans="1:4">
+      <c r="B946" s="6">
+        <v>46132.270914352</v>
+      </c>
+      <c r="C946" s="1">
+        <v>1.754</v>
+      </c>
+      <c r="D946" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="947" spans="1:4">
+      <c r="B947" s="6">
+        <v>46133.270914352</v>
+      </c>
+      <c r="C947" s="1">
+        <v>1.742</v>
+      </c>
+      <c r="D947" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="948" spans="1:4">
+      <c r="B948" s="7">
+        <v>46134.270914352</v>
+      </c>
+      <c r="C948" s="9">
+        <v>1.737</v>
+      </c>
+      <c r="D948" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+  </sheetData>
+  <autoFilter ref="B9:D9"/>
+  <mergeCells>
+    <mergeCell ref="B8:D8"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr filterMode="1">
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:D2291"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <pane ySplit="9" activePane="bottomLeft" state="frozen" topLeftCell="A10"/>
+      <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="4" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.06" customWidth="true" style="0"/>
+    <col min="3" max="3" width="23.34" customWidth="true" style="0"/>
+    <col min="4" max="4" width="18.63" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" customHeight="1" ht="20"/>
+    <row r="2" spans="1:4" customHeight="1" ht="20">
+      <c r="A2" s="13" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" customHeight="1" ht="20">
+      <c r="A3" s="13" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" customHeight="1" ht="20">
+      <c r="A4" s="13" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4"/>
+    <row r="6" spans="1:4" customHeight="1" ht="20">
+      <c r="A6" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4"/>
+    <row r="8" spans="1:4" customHeight="1" ht="30">
+      <c r="B8" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="4"/>
+    </row>
+    <row r="9" spans="1:4" customHeight="1" ht="20">
+      <c r="B9" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="C9" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="D9" s="10" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4">
+      <c r="B10" s="6">
+        <v>43853.270914352</v>
+      </c>
+      <c r="C10" s="1">
+        <v>1.81</v>
+      </c>
+      <c r="D10" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4">
+      <c r="B11" s="6">
+        <v>43854.270914352</v>
+      </c>
+      <c r="C11" s="1">
+        <v>2.86</v>
+      </c>
+      <c r="D11" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4">
+      <c r="B12" s="6">
+        <v>43855.270914352</v>
+      </c>
+      <c r="C12" s="1">
+        <v>3.04</v>
+      </c>
+      <c r="D12" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4">
+      <c r="B13" s="6">
+        <v>43856.270914352</v>
+      </c>
+      <c r="C13" s="1">
+        <v>3.04</v>
+      </c>
+      <c r="D13" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4">
+      <c r="B14" s="6">
+        <v>43857.270914352</v>
+      </c>
+      <c r="C14" s="1">
+        <v>2.95</v>
+      </c>
+      <c r="D14" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="B15" s="6">
+        <v>43858.270914352</v>
+      </c>
+      <c r="C15" s="1">
+        <v>2.88</v>
+      </c>
+      <c r="D15" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4">
+      <c r="B16" s="6">
+        <v>43859.270914352</v>
+      </c>
+      <c r="C16" s="1">
+        <v>2.81</v>
+      </c>
+      <c r="D16" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4">
+      <c r="B17" s="6">
+        <v>43860.270914352</v>
+      </c>
+      <c r="C17" s="1">
+        <v>2.75</v>
+      </c>
+      <c r="D17" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4">
+      <c r="B18" s="6">
+        <v>43861.270914352</v>
+      </c>
+      <c r="C18" s="1">
+        <v>2.7</v>
+      </c>
+      <c r="D18" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4">
+      <c r="B19" s="6">
+        <v>43862.270914352</v>
+      </c>
+      <c r="C19" s="1">
+        <v>2.65</v>
+      </c>
+      <c r="D19" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4">
+      <c r="B20" s="6">
+        <v>43863.270914352</v>
+      </c>
+      <c r="C20" s="1">
+        <v>2.6</v>
+      </c>
+      <c r="D20" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4">
+      <c r="B21" s="6">
+        <v>43864.270914352</v>
+      </c>
+      <c r="C21" s="1">
+        <v>2.56</v>
+      </c>
+      <c r="D21" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4">
+      <c r="B22" s="6">
+        <v>43865.270914352</v>
+      </c>
+      <c r="C22" s="1">
+        <v>2.5</v>
+      </c>
+      <c r="D22" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4">
+      <c r="B23" s="6">
+        <v>43866.270914352</v>
+      </c>
+      <c r="C23" s="1">
+        <v>2.47</v>
+      </c>
+      <c r="D23" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4">
+      <c r="B24" s="6">
+        <v>43867.270914352</v>
+      </c>
+      <c r="C24" s="1">
+        <v>2.42</v>
+      </c>
+      <c r="D24" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4">
+      <c r="B25" s="6">
+        <v>43868.270914352</v>
+      </c>
+      <c r="C25" s="1">
+        <v>2.39</v>
+      </c>
+      <c r="D25" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4">
+      <c r="B26" s="6">
+        <v>43869.270914352</v>
+      </c>
+      <c r="C26" s="1">
+        <v>2.35</v>
+      </c>
+      <c r="D26" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4">
+      <c r="B27" s="6">
+        <v>43870.270914352</v>
+      </c>
+      <c r="C27" s="1">
+        <v>2.32</v>
+      </c>
+      <c r="D27" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4">
+      <c r="B28" s="6">
+        <v>43871.270914352</v>
+      </c>
+      <c r="C28" s="1">
+        <v>2.29</v>
+      </c>
+      <c r="D28" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4">
+      <c r="B29" s="6">
+        <v>43872.270914352</v>
+      </c>
+      <c r="C29" s="1">
+        <v>2.26</v>
+      </c>
+      <c r="D29" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4">
+      <c r="B30" s="6">
+        <v>43873.270914352</v>
+      </c>
+      <c r="C30" s="1">
+        <v>2.23</v>
+      </c>
+      <c r="D30" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4">
+      <c r="B31" s="6">
+        <v>43874.270914352</v>
+      </c>
+      <c r="C31" s="1">
+        <v>2.21</v>
+      </c>
+      <c r="D31" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4">
+      <c r="B32" s="6">
+        <v>43875.270914352</v>
+      </c>
+      <c r="C32" s="1">
+        <v>2.19</v>
+      </c>
+      <c r="D32" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4">
+      <c r="B33" s="6">
+        <v>43876.270914352</v>
+      </c>
+      <c r="C33" s="1">
+        <v>2.16</v>
+      </c>
+      <c r="D33" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4">
+      <c r="B34" s="6">
+        <v>43877.270914352</v>
+      </c>
+      <c r="C34" s="1">
+        <v>2.14</v>
+      </c>
+      <c r="D34" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4">
+      <c r="B35" s="6">
+        <v>43878.270914352</v>
+      </c>
+      <c r="C35" s="1">
+        <v>2.13</v>
+      </c>
+      <c r="D35" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4">
+      <c r="B36" s="6">
+        <v>43879.270914352</v>
+      </c>
+      <c r="C36" s="1">
+        <v>2.11</v>
+      </c>
+      <c r="D36" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4">
+      <c r="B37" s="6">
+        <v>43880.270914352</v>
+      </c>
+      <c r="C37" s="1">
+        <v>2.1</v>
+      </c>
+      <c r="D37" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4">
+      <c r="B38" s="6">
+        <v>43881.270914352</v>
+      </c>
+      <c r="C38" s="1">
+        <v>2.08</v>
+      </c>
+      <c r="D38" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4">
+      <c r="B39" s="6">
+        <v>43882.270914352</v>
+      </c>
+      <c r="C39" s="1">
+        <v>2.07</v>
+      </c>
+      <c r="D39" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4">
+      <c r="B40" s="6">
+        <v>43883.270914352</v>
+      </c>
+      <c r="C40" s="1">
+        <v>2.05</v>
+      </c>
+      <c r="D40" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4">
+      <c r="B41" s="6">
+        <v>43884.270914352</v>
+      </c>
+      <c r="C41" s="1">
+        <v>2.04</v>
+      </c>
+      <c r="D41" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4">
+      <c r="B42" s="6">
+        <v>43885.270914352</v>
+      </c>
+      <c r="C42" s="1">
+        <v>2.03</v>
+      </c>
+      <c r="D42" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4">
+      <c r="B43" s="6">
+        <v>43886.270914352</v>
+      </c>
+      <c r="C43" s="1">
+        <v>2.03</v>
+      </c>
+      <c r="D43" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4">
+      <c r="B44" s="6">
+        <v>43887.270914352</v>
+      </c>
+      <c r="C44" s="1">
+        <v>2.03</v>
+      </c>
+      <c r="D44" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4">
+      <c r="B45" s="6">
+        <v>43888.270914352</v>
+      </c>
+      <c r="C45" s="1">
+        <v>2.03</v>
+      </c>
+      <c r="D45" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4">
+      <c r="B46" s="6">
+        <v>43889.270914352</v>
+      </c>
+      <c r="C46" s="1">
+        <v>2.0</v>
+      </c>
+      <c r="D46" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4">
+      <c r="B47" s="6">
+        <v>43890.270914352</v>
+      </c>
+      <c r="C47" s="1">
+        <v>1.98</v>
+      </c>
+      <c r="D47" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4">
+      <c r="B48" s="6">
+        <v>43891.270914352</v>
+      </c>
+      <c r="C48" s="1">
+        <v>1.97</v>
+      </c>
+      <c r="D48" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4">
+      <c r="B49" s="6">
+        <v>43892.270914352</v>
+      </c>
+      <c r="C49" s="1">
+        <v>2.01</v>
+      </c>
+      <c r="D49" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4">
+      <c r="B50" s="6">
+        <v>43893.270914352</v>
+      </c>
+      <c r="C50" s="1">
+        <v>1.99</v>
+      </c>
+      <c r="D50" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4">
+      <c r="B51" s="6">
+        <v>43894.270914352</v>
+      </c>
+      <c r="C51" s="1">
+        <v>1.99</v>
+      </c>
+      <c r="D51" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4">
+      <c r="B52" s="6">
+        <v>43895.270914352</v>
+      </c>
+      <c r="C52" s="1">
+        <v>2.01</v>
+      </c>
+      <c r="D52" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4">
+      <c r="B53" s="6">
+        <v>43896.270914352</v>
+      </c>
+      <c r="C53" s="1">
+        <v>2.0</v>
+      </c>
+      <c r="D53" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4">
+      <c r="B54" s="6">
+        <v>43897.270914352</v>
+      </c>
+      <c r="C54" s="1">
+        <v>1.98</v>
+      </c>
+      <c r="D54" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4">
+      <c r="B55" s="6">
+        <v>43898.270914352</v>
+      </c>
+      <c r="C55" s="1">
+        <v>1.96</v>
+      </c>
+      <c r="D55" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4">
+      <c r="B56" s="6">
+        <v>43899.270914352</v>
+      </c>
+      <c r="C56" s="1">
+        <v>1.96</v>
+      </c>
+      <c r="D56" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4">
+      <c r="B57" s="6">
+        <v>43900.270914352</v>
+      </c>
+      <c r="C57" s="1">
+        <v>1.96</v>
+      </c>
+      <c r="D57" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4">
+      <c r="B58" s="6">
+        <v>43901.270914352</v>
+      </c>
+      <c r="C58" s="1">
+        <v>1.94</v>
+      </c>
+      <c r="D58" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4">
+      <c r="B59" s="6">
+        <v>43902.270914352</v>
+      </c>
+      <c r="C59" s="1">
+        <v>1.93</v>
+      </c>
+      <c r="D59" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="60" spans="1:4">
+      <c r="B60" s="6">
+        <v>43903.270914352</v>
+      </c>
+      <c r="C60" s="1">
+        <v>1.94</v>
+      </c>
+      <c r="D60" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="61" spans="1:4">
+      <c r="B61" s="6">
+        <v>43904.270914352</v>
+      </c>
+      <c r="C61" s="1">
+        <v>1.94</v>
+      </c>
+      <c r="D61" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="62" spans="1:4">
+      <c r="B62" s="6">
+        <v>43905.270914352</v>
+      </c>
+      <c r="C62" s="1">
+        <v>1.92</v>
+      </c>
+      <c r="D62" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="63" spans="1:4">
+      <c r="B63" s="6">
+        <v>43906.270914352</v>
+      </c>
+      <c r="C63" s="1">
+        <v>1.92</v>
+      </c>
+      <c r="D63" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="64" spans="1:4">
+      <c r="B64" s="6">
+        <v>43907.270914352</v>
+      </c>
+      <c r="C64" s="1">
+        <v>1.92</v>
+      </c>
+      <c r="D64" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="65" spans="1:4">
+      <c r="B65" s="6">
+        <v>43908.270914352</v>
+      </c>
+      <c r="C65" s="1">
+        <v>1.91</v>
+      </c>
+      <c r="D65" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="66" spans="1:4">
+      <c r="B66" s="6">
+        <v>43909.270914352</v>
+      </c>
+      <c r="C66" s="1">
+        <v>1.91</v>
+      </c>
+      <c r="D66" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="67" spans="1:4">
+      <c r="B67" s="6">
+        <v>43910.270914352</v>
+      </c>
+      <c r="C67" s="1">
+        <v>1.9</v>
+      </c>
+      <c r="D67" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="68" spans="1:4">
+      <c r="B68" s="6">
+        <v>43911.270914352</v>
+      </c>
+      <c r="C68" s="1">
+        <v>1.89</v>
+      </c>
+      <c r="D68" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="69" spans="1:4">
+      <c r="B69" s="6">
+        <v>43912.270914352</v>
+      </c>
+      <c r="C69" s="1">
+        <v>1.89</v>
+      </c>
+      <c r="D69" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="70" spans="1:4">
+      <c r="B70" s="6">
+        <v>43913.270914352</v>
+      </c>
+      <c r="C70" s="1">
+        <v>1.89</v>
+      </c>
+      <c r="D70" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="71" spans="1:4">
+      <c r="B71" s="6">
+        <v>43914.270914352</v>
+      </c>
+      <c r="C71" s="1">
+        <v>1.89</v>
+      </c>
+      <c r="D71" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="72" spans="1:4">
+      <c r="B72" s="6">
+        <v>43915.270914352</v>
+      </c>
+      <c r="C72" s="1">
+        <v>1.89</v>
+      </c>
+      <c r="D72" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="73" spans="1:4">
+      <c r="B73" s="6">
+        <v>43916.270914352</v>
+      </c>
+      <c r="C73" s="1">
+        <v>1.91</v>
+      </c>
+      <c r="D73" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="74" spans="1:4">
+      <c r="B74" s="6">
+        <v>43917.270914352</v>
+      </c>
+      <c r="C74" s="1">
+        <v>1.91</v>
+      </c>
+      <c r="D74" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="75" spans="1:4">
+      <c r="B75" s="6">
+        <v>43918.270914352</v>
+      </c>
+      <c r="C75" s="1">
+        <v>1.91</v>
+      </c>
+      <c r="D75" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="76" spans="1:4">
+      <c r="B76" s="6">
+        <v>43919.270914352</v>
+      </c>
+      <c r="C76" s="1">
+        <v>1.92</v>
+      </c>
+      <c r="D76" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="77" spans="1:4">
+      <c r="B77" s="6">
+        <v>43920.270914352</v>
+      </c>
+      <c r="C77" s="1">
+        <v>1.91</v>
+      </c>
+      <c r="D77" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="78" spans="1:4">
+      <c r="B78" s="6">
+        <v>43921.270914352</v>
+      </c>
+      <c r="C78" s="1">
+        <v>1.9</v>
+      </c>
+      <c r="D78" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="79" spans="1:4">
+      <c r="B79" s="6">
+        <v>43922.270914352</v>
+      </c>
+      <c r="C79" s="1">
+        <v>1.89</v>
+      </c>
+      <c r="D79" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="80" spans="1:4">
+      <c r="B80" s="6">
+        <v>43923.270914352</v>
+      </c>
+      <c r="C80" s="1">
+        <v>1.89</v>
+      </c>
+      <c r="D80" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="81" spans="1:4">
+      <c r="B81" s="6">
+        <v>43924.270914352</v>
+      </c>
+      <c r="C81" s="1">
+        <v>1.9</v>
+      </c>
+      <c r="D81" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="82" spans="1:4">
+      <c r="B82" s="6">
+        <v>43925.270914352</v>
+      </c>
+      <c r="C82" s="1">
+        <v>1.88</v>
+      </c>
+      <c r="D82" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="83" spans="1:4">
+      <c r="B83" s="6">
+        <v>43926.270914352</v>
+      </c>
+      <c r="C83" s="1">
+        <v>1.88</v>
+      </c>
+      <c r="D83" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="84" spans="1:4">
+      <c r="B84" s="6">
+        <v>43927.270914352</v>
+      </c>
+      <c r="C84" s="1">
+        <v>1.88</v>
+      </c>
+      <c r="D84" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="85" spans="1:4">
+      <c r="B85" s="6">
+        <v>43928.270914352</v>
+      </c>
+      <c r="C85" s="1">
+        <v>1.87</v>
+      </c>
+      <c r="D85" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="86" spans="1:4">
+      <c r="B86" s="6">
+        <v>43929.270914352</v>
+      </c>
+      <c r="C86" s="1">
+        <v>1.87</v>
+      </c>
+      <c r="D86" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="87" spans="1:4">
+      <c r="B87" s="6">
+        <v>43930.270914352</v>
+      </c>
+      <c r="C87" s="1">
+        <v>1.86</v>
+      </c>
+      <c r="D87" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="88" spans="1:4">
+      <c r="B88" s="6">
+        <v>43931.270914352</v>
+      </c>
+      <c r="C88" s="1">
+        <v>1.86</v>
+      </c>
+      <c r="D88" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="89" spans="1:4">
+      <c r="B89" s="6">
+        <v>43932.270914352</v>
+      </c>
+      <c r="C89" s="1">
+        <v>1.86</v>
+      </c>
+      <c r="D89" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="90" spans="1:4">
+      <c r="B90" s="6">
+        <v>43933.270914352</v>
+      </c>
+      <c r="C90" s="1">
+        <v>1.86</v>
+      </c>
+      <c r="D90" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="91" spans="1:4">
+      <c r="B91" s="6">
+        <v>43934.270914352</v>
+      </c>
+      <c r="C91" s="1">
+        <v>1.87</v>
+      </c>
+      <c r="D91" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="92" spans="1:4">
+      <c r="B92" s="6">
+        <v>43935.270914352</v>
+      </c>
+      <c r="C92" s="1">
+        <v>1.87</v>
+      </c>
+      <c r="D92" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="93" spans="1:4">
+      <c r="B93" s="6">
+        <v>43936.270914352</v>
+      </c>
+      <c r="C93" s="1">
+        <v>1.87</v>
+      </c>
+      <c r="D93" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="94" spans="1:4">
+      <c r="B94" s="6">
+        <v>43937.270914352</v>
+      </c>
+      <c r="C94" s="1">
+        <v>1.87</v>
+      </c>
+      <c r="D94" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="95" spans="1:4">
+      <c r="B95" s="6">
+        <v>43938.270914352</v>
+      </c>
+      <c r="C95" s="1">
+        <v>1.86</v>
+      </c>
+      <c r="D95" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="96" spans="1:4">
+      <c r="B96" s="6">
+        <v>43939.270914352</v>
+      </c>
+      <c r="C96" s="1">
+        <v>1.87</v>
+      </c>
+      <c r="D96" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="97" spans="1:4">
+      <c r="B97" s="6">
+        <v>43940.270914352</v>
+      </c>
+      <c r="C97" s="1">
+        <v>1.87</v>
+      </c>
+      <c r="D97" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="98" spans="1:4">
+      <c r="B98" s="6">
+        <v>43941.270914352</v>
+      </c>
+      <c r="C98" s="1">
+        <v>1.91</v>
+      </c>
+      <c r="D98" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="99" spans="1:4">
+      <c r="B99" s="6">
+        <v>43942.270914352</v>
+      </c>
+      <c r="C99" s="1">
+        <v>1.97</v>
+      </c>
+      <c r="D99" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="100" spans="1:4">
+      <c r="B100" s="6">
+        <v>43943.270914352</v>
+      </c>
+      <c r="C100" s="1">
+        <v>2.08</v>
+      </c>
+      <c r="D100" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="101" spans="1:4">
+      <c r="B101" s="6">
+        <v>43944.270914352</v>
+      </c>
+      <c r="C101" s="1">
+        <v>2.13</v>
+      </c>
+      <c r="D101" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="102" spans="1:4">
+      <c r="B102" s="6">
+        <v>43945.270914352</v>
+      </c>
+      <c r="C102" s="1">
+        <v>2.16</v>
+      </c>
+      <c r="D102" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="103" spans="1:4">
+      <c r="B103" s="6">
+        <v>43946.270914352</v>
+      </c>
+      <c r="C103" s="1">
+        <v>2.17</v>
+      </c>
+      <c r="D103" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="104" spans="1:4">
+      <c r="B104" s="6">
+        <v>43947.270914352</v>
+      </c>
+      <c r="C104" s="1">
+        <v>2.19</v>
+      </c>
+      <c r="D104" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="105" spans="1:4">
+      <c r="B105" s="6">
+        <v>43948.270914352</v>
+      </c>
+      <c r="C105" s="1">
+        <v>2.23</v>
+      </c>
+      <c r="D105" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="106" spans="1:4">
+      <c r="B106" s="6">
+        <v>43949.270914352</v>
+      </c>
+      <c r="C106" s="1">
+        <v>2.27</v>
+      </c>
+      <c r="D106" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="107" spans="1:4">
+      <c r="B107" s="6">
+        <v>43950.270914352</v>
+      </c>
+      <c r="C107" s="1">
+        <v>2.27</v>
+      </c>
+      <c r="D107" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="108" spans="1:4">
+      <c r="B108" s="6">
+        <v>43951.270914352</v>
+      </c>
+      <c r="C108" s="1">
+        <v>2.28</v>
+      </c>
+      <c r="D108" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="109" spans="1:4">
+      <c r="B109" s="6">
+        <v>43952.270914352</v>
+      </c>
+      <c r="C109" s="1">
+        <v>2.28</v>
+      </c>
+      <c r="D109" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="110" spans="1:4">
+      <c r="B110" s="6">
+        <v>43953.270914352</v>
+      </c>
+      <c r="C110" s="1">
+        <v>2.29</v>
+      </c>
+      <c r="D110" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="111" spans="1:4">
+      <c r="B111" s="6">
+        <v>43954.270914352</v>
+      </c>
+      <c r="C111" s="1">
+        <v>2.29</v>
+      </c>
+      <c r="D111" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="112" spans="1:4">
+      <c r="B112" s="6">
+        <v>43955.270914352</v>
+      </c>
+      <c r="C112" s="1">
+        <v>2.29</v>
+      </c>
+      <c r="D112" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="113" spans="1:4">
+      <c r="B113" s="6">
+        <v>43956.270914352</v>
+      </c>
+      <c r="C113" s="1">
+        <v>2.28</v>
+      </c>
+      <c r="D113" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="114" spans="1:4">
+      <c r="B114" s="6">
+        <v>43957.270914352</v>
+      </c>
+      <c r="C114" s="1">
+        <v>2.13</v>
+      </c>
+      <c r="D114" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="115" spans="1:4">
+      <c r="B115" s="6">
+        <v>43958.270914352</v>
+      </c>
+      <c r="C115" s="1">
+        <v>2.09</v>
+      </c>
+      <c r="D115" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="116" spans="1:4">
+      <c r="B116" s="6">
+        <v>43959.270914352</v>
+      </c>
+      <c r="C116" s="1">
+        <v>2.04</v>
+      </c>
+      <c r="D116" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="117" spans="1:4">
+      <c r="B117" s="6">
+        <v>43960.270914352</v>
+      </c>
+      <c r="C117" s="1">
+        <v>2.1</v>
+      </c>
+      <c r="D117" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="118" spans="1:4">
+      <c r="B118" s="6">
+        <v>43961.270914352</v>
+      </c>
+      <c r="C118" s="1">
+        <v>2.17</v>
+      </c>
+      <c r="D118" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="119" spans="1:4">
+      <c r="B119" s="6">
+        <v>43962.270914352</v>
+      </c>
+      <c r="C119" s="1">
+        <v>2.33</v>
+      </c>
+      <c r="D119" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="120" spans="1:4">
+      <c r="B120" s="6">
+        <v>43963.270914352</v>
+      </c>
+      <c r="C120" s="1">
+        <v>2.41</v>
+      </c>
+      <c r="D120" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="121" spans="1:4">
+      <c r="B121" s="6">
+        <v>43964.270914352</v>
+      </c>
+      <c r="C121" s="1">
+        <v>2.49</v>
+      </c>
+      <c r="D121" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="122" spans="1:4">
+      <c r="B122" s="6">
+        <v>43965.270914352</v>
+      </c>
+      <c r="C122" s="1">
+        <v>2.54</v>
+      </c>
+      <c r="D122" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="123" spans="1:4">
+      <c r="B123" s="6">
+        <v>43966.270914352</v>
+      </c>
+      <c r="C123" s="1">
+        <v>2.56</v>
+      </c>
+      <c r="D123" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="124" spans="1:4">
+      <c r="B124" s="6">
+        <v>43967.270914352</v>
+      </c>
+      <c r="C124" s="1">
+        <v>2.58</v>
+      </c>
+      <c r="D124" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="125" spans="1:4">
+      <c r="B125" s="6">
+        <v>43968.270914352</v>
+      </c>
+      <c r="C125" s="1">
+        <v>2.59</v>
+      </c>
+      <c r="D125" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="126" spans="1:4">
+      <c r="B126" s="6">
+        <v>43969.270914352</v>
+      </c>
+      <c r="C126" s="1">
+        <v>2.58</v>
+      </c>
+      <c r="D126" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="127" spans="1:4">
+      <c r="B127" s="6">
+        <v>43970.270914352</v>
+      </c>
+      <c r="C127" s="1">
+        <v>2.57</v>
+      </c>
+      <c r="D127" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="128" spans="1:4">
+      <c r="B128" s="6">
+        <v>43971.270914352</v>
+      </c>
+      <c r="C128" s="1">
+        <v>2.56</v>
+      </c>
+      <c r="D128" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="129" spans="1:4">
+      <c r="B129" s="6">
+        <v>43972.270914352</v>
+      </c>
+      <c r="C129" s="1">
+        <v>2.55</v>
+      </c>
+      <c r="D129" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="130" spans="1:4">
+      <c r="B130" s="6">
+        <v>43973.270914352</v>
+      </c>
+      <c r="C130" s="1">
+        <v>2.54</v>
+      </c>
+      <c r="D130" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="131" spans="1:4">
+      <c r="B131" s="6">
+        <v>43974.270914352</v>
+      </c>
+      <c r="C131" s="1">
+        <v>2.54</v>
+      </c>
+      <c r="D131" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="132" spans="1:4">
+      <c r="B132" s="6">
+        <v>43975.270914352</v>
+      </c>
+      <c r="C132" s="1">
+        <v>2.52</v>
+      </c>
+      <c r="D132" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="133" spans="1:4">
+      <c r="B133" s="6">
+        <v>43976.270914352</v>
+      </c>
+      <c r="C133" s="1">
+        <v>2.5</v>
+      </c>
+      <c r="D133" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="134" spans="1:4">
+      <c r="B134" s="6">
+        <v>43977.270914352</v>
+      </c>
+      <c r="C134" s="1">
+        <v>2.49</v>
+      </c>
+      <c r="D134" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="135" spans="1:4">
+      <c r="B135" s="6">
+        <v>43978.270914352</v>
+      </c>
+      <c r="C135" s="1">
+        <v>2.48</v>
+      </c>
+      <c r="D135" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="136" spans="1:4">
+      <c r="B136" s="6">
+        <v>43979.270914352</v>
+      </c>
+      <c r="C136" s="1">
+        <v>2.46</v>
+      </c>
+      <c r="D136" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="137" spans="1:4">
+      <c r="B137" s="6">
+        <v>43980.270914352</v>
+      </c>
+      <c r="C137" s="1">
+        <v>2.34</v>
+      </c>
+      <c r="D137" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="138" spans="1:4">
+      <c r="B138" s="6">
+        <v>43981.270914352</v>
+      </c>
+      <c r="C138" s="1">
+        <v>2.29</v>
+      </c>
+      <c r="D138" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="139" spans="1:4">
+      <c r="B139" s="6">
+        <v>43982.270914352</v>
+      </c>
+      <c r="C139" s="1">
+        <v>2.24</v>
+      </c>
+      <c r="D139" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="140" spans="1:4">
+      <c r="B140" s="6">
+        <v>43983.270914352</v>
+      </c>
+      <c r="C140" s="1">
+        <v>2.25</v>
+      </c>
+      <c r="D140" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="141" spans="1:4">
+      <c r="B141" s="6">
+        <v>43984.270914352</v>
+      </c>
+      <c r="C141" s="1">
+        <v>2.18</v>
+      </c>
+      <c r="D141" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="142" spans="1:4">
+      <c r="B142" s="6">
+        <v>43985.270914352</v>
+      </c>
+      <c r="C142" s="1">
+        <v>2.08</v>
+      </c>
+      <c r="D142" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="143" spans="1:4">
+      <c r="B143" s="6">
+        <v>43986.270914352</v>
+      </c>
+      <c r="C143" s="1">
+        <v>2.03</v>
+      </c>
+      <c r="D143" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="144" spans="1:4">
+      <c r="B144" s="6">
+        <v>43987.270914352</v>
+      </c>
+      <c r="C144" s="1">
+        <v>1.98</v>
+      </c>
+      <c r="D144" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="145" spans="1:4">
+      <c r="B145" s="6">
+        <v>43988.270914352</v>
+      </c>
+      <c r="C145" s="1">
+        <v>1.91</v>
+      </c>
+      <c r="D145" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="146" spans="1:4">
+      <c r="B146" s="6">
+        <v>43989.270914352</v>
+      </c>
+      <c r="C146" s="1">
+        <v>1.86</v>
+      </c>
+      <c r="D146" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="147" spans="1:4">
+      <c r="B147" s="6">
+        <v>43990.270914352</v>
+      </c>
+      <c r="C147" s="1">
+        <v>1.81</v>
+      </c>
+      <c r="D147" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="148" spans="1:4">
+      <c r="B148" s="6">
+        <v>43991.270914352</v>
+      </c>
+      <c r="C148" s="1">
+        <v>1.74</v>
+      </c>
+      <c r="D148" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="149" spans="1:4">
+      <c r="B149" s="6">
+        <v>43992.270914352</v>
+      </c>
+      <c r="C149" s="1">
+        <v>1.67</v>
+      </c>
+      <c r="D149" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="150" spans="1:4">
+      <c r="B150" s="6">
+        <v>43993.270914352</v>
+      </c>
+      <c r="C150" s="1">
+        <v>1.76</v>
+      </c>
+      <c r="D150" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="151" spans="1:4">
+      <c r="B151" s="6">
+        <v>43994.270914352</v>
+      </c>
+      <c r="C151" s="1">
+        <v>1.77</v>
+      </c>
+      <c r="D151" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="152" spans="1:4">
+      <c r="B152" s="6">
+        <v>43995.270914352</v>
+      </c>
+      <c r="C152" s="1">
+        <v>1.78</v>
+      </c>
+      <c r="D152" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="153" spans="1:4">
+      <c r="B153" s="6">
+        <v>43996.270914352</v>
+      </c>
+      <c r="C153" s="1">
+        <v>1.78</v>
+      </c>
+      <c r="D153" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="154" spans="1:4">
+      <c r="B154" s="6">
+        <v>43997.270914352</v>
+      </c>
+      <c r="C154" s="1">
+        <v>1.77</v>
+      </c>
+      <c r="D154" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="155" spans="1:4">
+      <c r="B155" s="6">
+        <v>43998.270914352</v>
+      </c>
+      <c r="C155" s="1">
+        <v>1.76</v>
+      </c>
+      <c r="D155" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="156" spans="1:4">
+      <c r="B156" s="6">
+        <v>43999.270914352</v>
+      </c>
+      <c r="C156" s="1">
+        <v>1.76</v>
+      </c>
+      <c r="D156" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="157" spans="1:4">
+      <c r="B157" s="6">
+        <v>44000.270914352</v>
+      </c>
+      <c r="C157" s="1">
+        <v>1.75</v>
+      </c>
+      <c r="D157" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="158" spans="1:4">
+      <c r="B158" s="6">
+        <v>44001.270914352</v>
+      </c>
+      <c r="C158" s="1">
+        <v>1.74</v>
+      </c>
+      <c r="D158" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="159" spans="1:4">
+      <c r="B159" s="6">
+        <v>44002.270914352</v>
+      </c>
+      <c r="C159" s="1">
+        <v>1.74</v>
+      </c>
+      <c r="D159" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="160" spans="1:4">
+      <c r="B160" s="6">
+        <v>44003.270914352</v>
+      </c>
+      <c r="C160" s="1">
+        <v>1.75</v>
+      </c>
+      <c r="D160" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="161" spans="1:4">
+      <c r="B161" s="6">
+        <v>44004.270914352</v>
+      </c>
+      <c r="C161" s="1">
+        <v>1.73</v>
+      </c>
+      <c r="D161" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="162" spans="1:4">
+      <c r="B162" s="6">
+        <v>44005.270914352</v>
+      </c>
+      <c r="C162" s="1">
+        <v>1.72</v>
+      </c>
+      <c r="D162" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="163" spans="1:4">
+      <c r="B163" s="6">
+        <v>44006.270914352</v>
+      </c>
+      <c r="C163" s="1">
+        <v>1.71</v>
+      </c>
+      <c r="D163" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="164" spans="1:4">
+      <c r="B164" s="6">
+        <v>44007.270914352</v>
+      </c>
+      <c r="C164" s="1">
+        <v>1.7</v>
+      </c>
+      <c r="D164" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="165" spans="1:4">
+      <c r="B165" s="6">
+        <v>44008.270914352</v>
+      </c>
+      <c r="C165" s="1">
+        <v>1.7</v>
+      </c>
+      <c r="D165" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="166" spans="1:4">
+      <c r="B166" s="6">
+        <v>44009.270914352</v>
+      </c>
+      <c r="C166" s="1">
+        <v>1.7</v>
+      </c>
+      <c r="D166" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="167" spans="1:4">
+      <c r="B167" s="6">
+        <v>44010.270914352</v>
+      </c>
+      <c r="C167" s="1">
+        <v>1.69</v>
+      </c>
+      <c r="D167" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="168" spans="1:4">
+      <c r="B168" s="6">
+        <v>44011.270914352</v>
+      </c>
+      <c r="C168" s="1">
+        <v>1.69</v>
+      </c>
+      <c r="D168" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="169" spans="1:4">
+      <c r="B169" s="6">
+        <v>44012.270914352</v>
+      </c>
+      <c r="C169" s="1">
+        <v>1.68</v>
+      </c>
+      <c r="D169" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="170" spans="1:4">
+      <c r="B170" s="6">
+        <v>44013.270914352</v>
+      </c>
+      <c r="C170" s="1">
+        <v>1.68</v>
+      </c>
+      <c r="D170" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="171" spans="1:4">
+      <c r="B171" s="6">
+        <v>44014.270914352</v>
+      </c>
+      <c r="C171" s="1">
+        <v>1.67</v>
+      </c>
+      <c r="D171" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="172" spans="1:4">
+      <c r="B172" s="6">
+        <v>44015.270914352</v>
+      </c>
+      <c r="C172" s="1">
+        <v>1.68</v>
+      </c>
+      <c r="D172" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="173" spans="1:4">
+      <c r="B173" s="6">
+        <v>44016.270914352</v>
+      </c>
+      <c r="C173" s="1">
+        <v>1.66</v>
+      </c>
+      <c r="D173" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="174" spans="1:4">
+      <c r="B174" s="6">
+        <v>44017.270914352</v>
+      </c>
+      <c r="C174" s="1">
+        <v>1.64</v>
+      </c>
+      <c r="D174" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="175" spans="1:4">
+      <c r="B175" s="6">
+        <v>44018.270914352</v>
+      </c>
+      <c r="C175" s="1">
+        <v>1.65</v>
+      </c>
+      <c r="D175" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="176" spans="1:4">
+      <c r="B176" s="6">
+        <v>44019.270914352</v>
+      </c>
+      <c r="C176" s="1">
+        <v>1.63</v>
+      </c>
+      <c r="D176" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="177" spans="1:4">
+      <c r="B177" s="6">
+        <v>44020.270914352</v>
+      </c>
+      <c r="C177" s="1">
+        <v>1.61</v>
+      </c>
+      <c r="D177" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="178" spans="1:4">
+      <c r="B178" s="6">
+        <v>44021.270914352</v>
+      </c>
+      <c r="C178" s="1">
+        <v>1.61</v>
+      </c>
+      <c r="D178" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="179" spans="1:4">
+      <c r="B179" s="6">
+        <v>44022.270914352</v>
+      </c>
+      <c r="C179" s="1">
+        <v>1.6</v>
+      </c>
+      <c r="D179" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="180" spans="1:4">
+      <c r="B180" s="6">
+        <v>44023.270914352</v>
+      </c>
+      <c r="C180" s="1">
+        <v>1.6</v>
+      </c>
+      <c r="D180" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="181" spans="1:4">
+      <c r="B181" s="6">
+        <v>44024.270914352</v>
+      </c>
+      <c r="C181" s="1">
+        <v>1.59</v>
+      </c>
+      <c r="D181" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="182" spans="1:4">
+      <c r="B182" s="6">
+        <v>44025.270914352</v>
+      </c>
+      <c r="C182" s="1">
+        <v>1.58</v>
+      </c>
+      <c r="D182" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="183" spans="1:4">
+      <c r="B183" s="6">
+        <v>44026.270914352</v>
+      </c>
+      <c r="C183" s="1">
+        <v>1.58</v>
+      </c>
+      <c r="D183" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="184" spans="1:4">
+      <c r="B184" s="6">
+        <v>44027.270914352</v>
+      </c>
+      <c r="C184" s="1">
+        <v>1.58</v>
+      </c>
+      <c r="D184" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="185" spans="1:4">
+      <c r="B185" s="6">
+        <v>44028.270914352</v>
+      </c>
+      <c r="C185" s="1">
+        <v>1.57</v>
+      </c>
+      <c r="D185" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="186" spans="1:4">
+      <c r="B186" s="6">
+        <v>44029.270914352</v>
+      </c>
+      <c r="C186" s="1">
+        <v>1.56</v>
+      </c>
+      <c r="D186" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="187" spans="1:4">
+      <c r="B187" s="6">
+        <v>44030.270914352</v>
+      </c>
+      <c r="C187" s="1">
+        <v>1.54</v>
+      </c>
+      <c r="D187" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="188" spans="1:4">
+      <c r="B188" s="6">
+        <v>44031.270914352</v>
+      </c>
+      <c r="C188" s="1">
+        <v>1.54</v>
+      </c>
+      <c r="D188" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="189" spans="1:4">
+      <c r="B189" s="6">
+        <v>44032.270914352</v>
+      </c>
+      <c r="C189" s="1">
+        <v>1.53</v>
+      </c>
+      <c r="D189" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="190" spans="1:4">
+      <c r="B190" s="6">
+        <v>44033.270914352</v>
+      </c>
+      <c r="C190" s="1">
+        <v>1.53</v>
+      </c>
+      <c r="D190" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="191" spans="1:4">
+      <c r="B191" s="6">
+        <v>44034.270914352</v>
+      </c>
+      <c r="C191" s="1">
+        <v>1.52</v>
+      </c>
+      <c r="D191" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="192" spans="1:4">
+      <c r="B192" s="6">
+        <v>44035.270914352</v>
+      </c>
+      <c r="C192" s="1">
+        <v>1.54</v>
+      </c>
+      <c r="D192" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="193" spans="1:4">
+      <c r="B193" s="6">
+        <v>44036.270914352</v>
+      </c>
+      <c r="C193" s="1">
+        <v>1.53</v>
+      </c>
+      <c r="D193" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="194" spans="1:4">
+      <c r="B194" s="6">
+        <v>44037.270914352</v>
+      </c>
+      <c r="C194" s="1">
+        <v>1.52</v>
+      </c>
+      <c r="D194" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="195" spans="1:4">
+      <c r="B195" s="6">
+        <v>44038.270914352</v>
+      </c>
+      <c r="C195" s="1">
+        <v>1.51</v>
+      </c>
+      <c r="D195" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="196" spans="1:4">
+      <c r="B196" s="6">
+        <v>44039.270914352</v>
+      </c>
+      <c r="C196" s="1">
+        <v>1.5</v>
+      </c>
+      <c r="D196" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="197" spans="1:4">
+      <c r="B197" s="6">
+        <v>44040.270914352</v>
+      </c>
+      <c r="C197" s="1">
+        <v>1.5</v>
+      </c>
+      <c r="D197" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="198" spans="1:4">
+      <c r="B198" s="6">
+        <v>44041.270914352</v>
+      </c>
+      <c r="C198" s="1">
+        <v>1.49</v>
+      </c>
+      <c r="D198" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="199" spans="1:4">
+      <c r="B199" s="6">
+        <v>44042.270914352</v>
+      </c>
+      <c r="C199" s="1">
+        <v>1.48</v>
+      </c>
+      <c r="D199" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="200" spans="1:4">
+      <c r="B200" s="6">
+        <v>44043.270914352</v>
+      </c>
+      <c r="C200" s="1">
+        <v>1.48</v>
+      </c>
+      <c r="D200" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="201" spans="1:4">
+      <c r="B201" s="6">
+        <v>44044.270914352</v>
+      </c>
+      <c r="C201" s="1">
+        <v>1.48</v>
+      </c>
+      <c r="D201" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="202" spans="1:4">
+      <c r="B202" s="6">
+        <v>44045.270914352</v>
+      </c>
+      <c r="C202" s="1">
+        <v>1.48</v>
+      </c>
+      <c r="D202" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="203" spans="1:4">
+      <c r="B203" s="6">
+        <v>44046.270914352</v>
+      </c>
+      <c r="C203" s="1">
+        <v>1.47</v>
+      </c>
+      <c r="D203" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="204" spans="1:4">
+      <c r="B204" s="6">
+        <v>44047.270914352</v>
+      </c>
+      <c r="C204" s="1">
+        <v>1.46</v>
+      </c>
+      <c r="D204" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="205" spans="1:4">
+      <c r="B205" s="6">
+        <v>44048.270914352</v>
+      </c>
+      <c r="C205" s="1">
+        <v>1.43</v>
+      </c>
+      <c r="D205" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="206" spans="1:4">
+      <c r="B206" s="6">
+        <v>44049.270914352</v>
+      </c>
+      <c r="C206" s="1">
+        <v>1.42</v>
+      </c>
+      <c r="D206" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="207" spans="1:4">
+      <c r="B207" s="6">
+        <v>44050.270914352</v>
+      </c>
+      <c r="C207" s="1">
+        <v>1.42</v>
+      </c>
+      <c r="D207" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="208" spans="1:4">
+      <c r="B208" s="6">
+        <v>44051.270914352</v>
+      </c>
+      <c r="C208" s="1">
+        <v>1.41</v>
+      </c>
+      <c r="D208" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="209" spans="1:4">
+      <c r="B209" s="6">
+        <v>44052.270914352</v>
+      </c>
+      <c r="C209" s="1">
+        <v>1.42</v>
+      </c>
+      <c r="D209" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="210" spans="1:4">
+      <c r="B210" s="6">
+        <v>44053.270914352</v>
+      </c>
+      <c r="C210" s="1">
+        <v>1.41</v>
+      </c>
+      <c r="D210" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="211" spans="1:4">
+      <c r="B211" s="6">
+        <v>44054.270914352</v>
+      </c>
+      <c r="C211" s="1">
+        <v>1.41</v>
+      </c>
+      <c r="D211" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="212" spans="1:4">
+      <c r="B212" s="6">
+        <v>44055.270914352</v>
+      </c>
+      <c r="C212" s="1">
+        <v>1.41</v>
+      </c>
+      <c r="D212" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="213" spans="1:4">
+      <c r="B213" s="6">
+        <v>44056.270914352</v>
+      </c>
+      <c r="C213" s="1">
+        <v>1.41</v>
+      </c>
+      <c r="D213" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="214" spans="1:4">
+      <c r="B214" s="6">
+        <v>44057.270914352</v>
+      </c>
+      <c r="C214" s="1">
+        <v>1.4</v>
+      </c>
+      <c r="D214" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="215" spans="1:4">
+      <c r="B215" s="6">
+        <v>44058.270914352</v>
+      </c>
+      <c r="C215" s="1">
+        <v>1.38</v>
+      </c>
+      <c r="D215" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="216" spans="1:4">
+      <c r="B216" s="6">
+        <v>44059.270914352</v>
+      </c>
+      <c r="C216" s="1">
+        <v>1.39</v>
+      </c>
+      <c r="D216" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="217" spans="1:4">
+      <c r="B217" s="6">
+        <v>44060.270914352</v>
+      </c>
+      <c r="C217" s="1">
+        <v>1.38</v>
+      </c>
+      <c r="D217" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="218" spans="1:4">
+      <c r="B218" s="6">
+        <v>44061.270914352</v>
+      </c>
+      <c r="C218" s="1">
+        <v>1.37</v>
+      </c>
+      <c r="D218" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="219" spans="1:4">
+      <c r="B219" s="6">
+        <v>44062.270914352</v>
+      </c>
+      <c r="C219" s="1">
+        <v>1.37</v>
+      </c>
+      <c r="D219" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="220" spans="1:4">
+      <c r="B220" s="6">
+        <v>44063.270914352</v>
+      </c>
+      <c r="C220" s="1">
+        <v>1.36</v>
+      </c>
+      <c r="D220" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="221" spans="1:4">
+      <c r="B221" s="6">
+        <v>44064.270914352</v>
+      </c>
+      <c r="C221" s="1">
+        <v>1.35</v>
+      </c>
+      <c r="D221" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="222" spans="1:4">
+      <c r="B222" s="6">
+        <v>44065.270914352</v>
+      </c>
+      <c r="C222" s="1">
+        <v>1.35</v>
+      </c>
+      <c r="D222" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="223" spans="1:4">
+      <c r="B223" s="6">
+        <v>44066.270914352</v>
+      </c>
+      <c r="C223" s="1">
+        <v>1.36</v>
+      </c>
+      <c r="D223" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="224" spans="1:4">
+      <c r="B224" s="6">
+        <v>44067.270914352</v>
+      </c>
+      <c r="C224" s="1">
+        <v>1.34</v>
+      </c>
+      <c r="D224" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="225" spans="1:4">
+      <c r="B225" s="6">
+        <v>44068.270914352</v>
+      </c>
+      <c r="C225" s="1">
+        <v>1.32</v>
+      </c>
+      <c r="D225" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="226" spans="1:4">
+      <c r="B226" s="6">
+        <v>44069.270914352</v>
+      </c>
+      <c r="C226" s="1">
+        <v>1.32</v>
+      </c>
+      <c r="D226" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="227" spans="1:4">
+      <c r="B227" s="6">
+        <v>44070.270914352</v>
+      </c>
+      <c r="C227" s="1">
+        <v>1.31</v>
+      </c>
+      <c r="D227" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="228" spans="1:4">
+      <c r="B228" s="6">
+        <v>44071.270914352</v>
+      </c>
+      <c r="C228" s="1">
+        <v>1.34</v>
+      </c>
+      <c r="D228" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="229" spans="1:4">
+      <c r="B229" s="6">
+        <v>44072.270914352</v>
+      </c>
+      <c r="C229" s="1">
+        <v>1.37</v>
+      </c>
+      <c r="D229" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="230" spans="1:4">
+      <c r="B230" s="6">
+        <v>44073.270914352</v>
+      </c>
+      <c r="C230" s="1">
+        <v>1.37</v>
+      </c>
+      <c r="D230" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="231" spans="1:4">
+      <c r="B231" s="6">
+        <v>44074.270914352</v>
+      </c>
+      <c r="C231" s="1">
+        <v>1.37</v>
+      </c>
+      <c r="D231" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="232" spans="1:4">
+      <c r="B232" s="6">
+        <v>44075.270914352</v>
+      </c>
+      <c r="C232" s="1">
+        <v>1.35</v>
+      </c>
+      <c r="D232" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="233" spans="1:4">
+      <c r="B233" s="6">
+        <v>44076.270914352</v>
+      </c>
+      <c r="C233" s="1">
+        <v>1.35</v>
+      </c>
+      <c r="D233" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="234" spans="1:4">
+      <c r="B234" s="6">
+        <v>44077.270914352</v>
+      </c>
+      <c r="C234" s="1">
+        <v>1.34</v>
+      </c>
+      <c r="D234" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="235" spans="1:4">
+      <c r="B235" s="6">
+        <v>44078.270914352</v>
+      </c>
+      <c r="C235" s="1">
+        <v>1.33</v>
+      </c>
+      <c r="D235" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="236" spans="1:4">
+      <c r="B236" s="6">
+        <v>44079.270914352</v>
+      </c>
+      <c r="C236" s="1">
+        <v>1.32</v>
+      </c>
+      <c r="D236" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="237" spans="1:4">
+      <c r="B237" s="6">
+        <v>44080.270914352</v>
+      </c>
+      <c r="C237" s="1">
+        <v>1.34</v>
+      </c>
+      <c r="D237" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="238" spans="1:4">
+      <c r="B238" s="6">
+        <v>44081.270914352</v>
+      </c>
+      <c r="C238" s="1">
+        <v>1.33</v>
+      </c>
+      <c r="D238" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="239" spans="1:4">
+      <c r="B239" s="6">
+        <v>44082.270914352</v>
+      </c>
+      <c r="C239" s="1">
+        <v>1.31</v>
+      </c>
+      <c r="D239" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="240" spans="1:4">
+      <c r="B240" s="6">
+        <v>44083.270914352</v>
+      </c>
+      <c r="C240" s="1">
+        <v>1.31</v>
+      </c>
+      <c r="D240" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="241" spans="1:4">
+      <c r="B241" s="6">
+        <v>44084.270914352</v>
+      </c>
+      <c r="C241" s="1">
+        <v>1.31</v>
+      </c>
+      <c r="D241" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="242" spans="1:4">
+      <c r="B242" s="6">
+        <v>44085.270914352</v>
+      </c>
+      <c r="C242" s="1">
+        <v>1.31</v>
+      </c>
+      <c r="D242" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="243" spans="1:4">
+      <c r="B243" s="6">
+        <v>44086.270914352</v>
+      </c>
+      <c r="C243" s="1">
+        <v>1.32</v>
+      </c>
+      <c r="D243" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="244" spans="1:4">
+      <c r="B244" s="6">
+        <v>44087.270914352</v>
+      </c>
+      <c r="C244" s="1">
+        <v>1.31</v>
+      </c>
+      <c r="D244" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="245" spans="1:4">
+      <c r="B245" s="6">
+        <v>44088.270914352</v>
+      </c>
+      <c r="C245" s="1">
+        <v>1.31</v>
+      </c>
+      <c r="D245" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="246" spans="1:4">
+      <c r="B246" s="6">
+        <v>44089.270914352</v>
+      </c>
+      <c r="C246" s="1">
+        <v>1.3</v>
+      </c>
+      <c r="D246" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="247" spans="1:4">
+      <c r="B247" s="6">
+        <v>44090.270914352</v>
+      </c>
+      <c r="C247" s="1">
+        <v>1.3</v>
+      </c>
+      <c r="D247" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="248" spans="1:4">
+      <c r="B248" s="6">
+        <v>44091.270914352</v>
+      </c>
+      <c r="C248" s="1">
+        <v>1.3</v>
+      </c>
+      <c r="D248" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="249" spans="1:4">
+      <c r="B249" s="6">
+        <v>44092.270914352</v>
+      </c>
+      <c r="C249" s="1">
+        <v>1.3</v>
+      </c>
+      <c r="D249" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="250" spans="1:4">
+      <c r="B250" s="6">
+        <v>44093.270914352</v>
+      </c>
+      <c r="C250" s="1">
+        <v>1.29</v>
+      </c>
+      <c r="D250" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="251" spans="1:4">
+      <c r="B251" s="6">
+        <v>44094.270914352</v>
+      </c>
+      <c r="C251" s="1">
+        <v>1.32</v>
+      </c>
+      <c r="D251" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="252" spans="1:4">
+      <c r="B252" s="6">
+        <v>44095.270914352</v>
+      </c>
+      <c r="C252" s="1">
+        <v>1.32</v>
+      </c>
+      <c r="D252" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="253" spans="1:4">
+      <c r="B253" s="6">
+        <v>44096.270914352</v>
+      </c>
+      <c r="C253" s="1">
+        <v>1.32</v>
+      </c>
+      <c r="D253" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="254" spans="1:4">
+      <c r="B254" s="6">
+        <v>44097.270914352</v>
+      </c>
+      <c r="C254" s="1">
+        <v>1.32</v>
+      </c>
+      <c r="D254" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="255" spans="1:4">
+      <c r="B255" s="6">
+        <v>44098.270914352</v>
+      </c>
+      <c r="C255" s="1">
+        <v>1.32</v>
+      </c>
+      <c r="D255" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="256" spans="1:4">
+      <c r="B256" s="6">
+        <v>44099.270914352</v>
+      </c>
+      <c r="C256" s="1">
+        <v>1.35</v>
+      </c>
+      <c r="D256" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="257" spans="1:4">
+      <c r="B257" s="6">
+        <v>44100.270914352</v>
+      </c>
+      <c r="C257" s="1">
+        <v>1.33</v>
+      </c>
+      <c r="D257" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="258" spans="1:4">
+      <c r="B258" s="6">
+        <v>44101.270914352</v>
+      </c>
+      <c r="C258" s="1">
+        <v>1.36</v>
+      </c>
+      <c r="D258" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="259" spans="1:4">
+      <c r="B259" s="6">
+        <v>44102.270914352</v>
+      </c>
+      <c r="C259" s="1">
+        <v>1.35</v>
+      </c>
+      <c r="D259" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="260" spans="1:4">
+      <c r="B260" s="6">
+        <v>44103.270914352</v>
+      </c>
+      <c r="C260" s="1">
+        <v>1.31</v>
+      </c>
+      <c r="D260" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="261" spans="1:4">
+      <c r="B261" s="6">
+        <v>44104.270914352</v>
+      </c>
+      <c r="C261" s="1">
+        <v>1.3</v>
+      </c>
+      <c r="D261" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="262" spans="1:4">
+      <c r="B262" s="6">
+        <v>44105.270914352</v>
+      </c>
+      <c r="C262" s="1">
+        <v>1.31</v>
+      </c>
+      <c r="D262" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="263" spans="1:4">
+      <c r="B263" s="6">
+        <v>44106.270914352</v>
+      </c>
+      <c r="C263" s="1">
+        <v>1.32</v>
+      </c>
+      <c r="D263" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="264" spans="1:4">
+      <c r="B264" s="6">
+        <v>44107.270914352</v>
+      </c>
+      <c r="C264" s="1">
+        <v>1.32</v>
+      </c>
+      <c r="D264" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="265" spans="1:4">
+      <c r="B265" s="6">
+        <v>44108.270914352</v>
+      </c>
+      <c r="C265" s="1">
+        <v>1.33</v>
+      </c>
+      <c r="D265" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="266" spans="1:4">
+      <c r="B266" s="6">
+        <v>44109.270914352</v>
+      </c>
+      <c r="C266" s="1">
+        <v>1.34</v>
+      </c>
+      <c r="D266" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="267" spans="1:4">
+      <c r="B267" s="6">
+        <v>44110.270914352</v>
+      </c>
+      <c r="C267" s="1">
+        <v>1.33</v>
+      </c>
+      <c r="D267" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="268" spans="1:4">
+      <c r="B268" s="6">
+        <v>44111.270914352</v>
+      </c>
+      <c r="C268" s="1">
+        <v>1.34</v>
+      </c>
+      <c r="D268" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="269" spans="1:4">
+      <c r="B269" s="6">
+        <v>44112.270914352</v>
+      </c>
+      <c r="C269" s="1">
+        <v>1.33</v>
+      </c>
+      <c r="D269" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="270" spans="1:4">
+      <c r="B270" s="6">
+        <v>44113.270914352</v>
+      </c>
+      <c r="C270" s="1">
+        <v>1.33</v>
+      </c>
+      <c r="D270" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="271" spans="1:4">
+      <c r="B271" s="6">
+        <v>44114.270914352</v>
+      </c>
+      <c r="C271" s="1">
+        <v>1.34</v>
+      </c>
+      <c r="D271" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="272" spans="1:4">
+      <c r="B272" s="6">
+        <v>44115.270914352</v>
+      </c>
+      <c r="C272" s="1">
+        <v>1.38</v>
+      </c>
+      <c r="D272" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="273" spans="1:4">
+      <c r="B273" s="6">
+        <v>44116.270914352</v>
+      </c>
+      <c r="C273" s="1">
+        <v>1.37</v>
+      </c>
+      <c r="D273" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="274" spans="1:4">
+      <c r="B274" s="6">
+        <v>44117.270914352</v>
+      </c>
+      <c r="C274" s="1">
+        <v>1.35</v>
+      </c>
+      <c r="D274" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="275" spans="1:4">
+      <c r="B275" s="6">
+        <v>44118.270914352</v>
+      </c>
+      <c r="C275" s="1">
+        <v>1.34</v>
+      </c>
+      <c r="D275" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="276" spans="1:4">
+      <c r="B276" s="6">
+        <v>44119.270914352</v>
+      </c>
+      <c r="C276" s="1">
+        <v>1.35</v>
+      </c>
+      <c r="D276" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="277" spans="1:4">
+      <c r="B277" s="6">
+        <v>44120.270914352</v>
+      </c>
+      <c r="C277" s="1">
+        <v>1.35</v>
+      </c>
+      <c r="D277" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="278" spans="1:4">
+      <c r="B278" s="6">
+        <v>44121.270914352</v>
+      </c>
+      <c r="C278" s="1">
+        <v>1.33</v>
+      </c>
+      <c r="D278" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="279" spans="1:4">
+      <c r="B279" s="6">
+        <v>44122.270914352</v>
+      </c>
+      <c r="C279" s="1">
+        <v>1.32</v>
+      </c>
+      <c r="D279" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="280" spans="1:4">
+      <c r="B280" s="6">
+        <v>44123.270914352</v>
+      </c>
+      <c r="C280" s="1">
+        <v>1.32</v>
+      </c>
+      <c r="D280" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="281" spans="1:4">
+      <c r="B281" s="6">
+        <v>44124.270914352</v>
+      </c>
+      <c r="C281" s="1">
+        <v>1.31</v>
+      </c>
+      <c r="D281" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="282" spans="1:4">
+      <c r="B282" s="6">
+        <v>44125.270914352</v>
+      </c>
+      <c r="C282" s="1">
+        <v>1.3</v>
+      </c>
+      <c r="D282" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="283" spans="1:4">
+      <c r="B283" s="6">
+        <v>44126.270914352</v>
+      </c>
+      <c r="C283" s="1">
+        <v>1.31</v>
+      </c>
+      <c r="D283" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="284" spans="1:4">
+      <c r="B284" s="6">
+        <v>44127.270914352</v>
+      </c>
+      <c r="C284" s="1">
+        <v>1.33</v>
+      </c>
+      <c r="D284" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="285" spans="1:4">
+      <c r="B285" s="6">
+        <v>44128.270914352</v>
+      </c>
+      <c r="C285" s="1">
+        <v>1.34</v>
+      </c>
+      <c r="D285" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="286" spans="1:4">
+      <c r="B286" s="6">
+        <v>44129.270914352</v>
+      </c>
+      <c r="C286" s="1">
+        <v>1.33</v>
+      </c>
+      <c r="D286" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="287" spans="1:4">
+      <c r="B287" s="6">
+        <v>44130.270914352</v>
+      </c>
+      <c r="C287" s="1">
+        <v>1.36</v>
+      </c>
+      <c r="D287" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="288" spans="1:4">
+      <c r="B288" s="6">
+        <v>44131.270914352</v>
+      </c>
+      <c r="C288" s="1">
+        <v>1.34</v>
+      </c>
+      <c r="D288" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="289" spans="1:4">
+      <c r="B289" s="6">
+        <v>44132.270914352</v>
+      </c>
+      <c r="C289" s="1">
+        <v>1.33</v>
+      </c>
+      <c r="D289" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="290" spans="1:4">
+      <c r="B290" s="6">
+        <v>44133.270914352</v>
+      </c>
+      <c r="C290" s="1">
+        <v>1.33</v>
+      </c>
+      <c r="D290" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="291" spans="1:4">
+      <c r="B291" s="6">
+        <v>44134.270914352</v>
+      </c>
+      <c r="C291" s="1">
+        <v>1.33</v>
+      </c>
+      <c r="D291" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="292" spans="1:4">
+      <c r="B292" s="6">
+        <v>44135.270914352</v>
+      </c>
+      <c r="C292" s="1">
+        <v>1.33</v>
+      </c>
+      <c r="D292" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="293" spans="1:4">
+      <c r="B293" s="6">
+        <v>44136.270914352</v>
+      </c>
+      <c r="C293" s="1">
+        <v>1.33</v>
+      </c>
+      <c r="D293" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="294" spans="1:4">
+      <c r="B294" s="6">
+        <v>44137.270914352</v>
+      </c>
+      <c r="C294" s="1">
+        <v>1.33</v>
+      </c>
+      <c r="D294" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="295" spans="1:4">
+      <c r="B295" s="6">
+        <v>44138.270914352</v>
+      </c>
+      <c r="C295" s="1">
+        <v>1.34</v>
+      </c>
+      <c r="D295" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="296" spans="1:4">
+      <c r="B296" s="6">
+        <v>44139.270914352</v>
+      </c>
+      <c r="C296" s="1">
+        <v>1.34</v>
+      </c>
+      <c r="D296" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="297" spans="1:4">
+      <c r="B297" s="6">
+        <v>44140.270914352</v>
+      </c>
+      <c r="C297" s="1">
+        <v>1.34</v>
+      </c>
+      <c r="D297" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="298" spans="1:4">
+      <c r="B298" s="6">
+        <v>44141.270914352</v>
+      </c>
+      <c r="C298" s="1">
+        <v>1.34</v>
+      </c>
+      <c r="D298" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="299" spans="1:4">
+      <c r="B299" s="6">
+        <v>44142.270914352</v>
+      </c>
+      <c r="C299" s="1">
+        <v>1.34</v>
+      </c>
+      <c r="D299" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="300" spans="1:4">
+      <c r="B300" s="6">
+        <v>44143.270914352</v>
+      </c>
+      <c r="C300" s="1">
+        <v>1.35</v>
+      </c>
+      <c r="D300" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="301" spans="1:4">
+      <c r="B301" s="6">
+        <v>44144.270914352</v>
+      </c>
+      <c r="C301" s="1">
+        <v>1.35</v>
+      </c>
+      <c r="D301" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="302" spans="1:4">
+      <c r="B302" s="6">
+        <v>44145.270914352</v>
+      </c>
+      <c r="C302" s="1">
+        <v>1.35</v>
+      </c>
+      <c r="D302" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="303" spans="1:4">
+      <c r="B303" s="6">
+        <v>44146.270914352</v>
+      </c>
+      <c r="C303" s="1">
+        <v>1.36</v>
+      </c>
+      <c r="D303" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="304" spans="1:4">
+      <c r="B304" s="6">
+        <v>44147.270914352</v>
+      </c>
+      <c r="C304" s="1">
+        <v>1.36</v>
+      </c>
+      <c r="D304" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="305" spans="1:4">
+      <c r="B305" s="6">
+        <v>44148.270914352</v>
+      </c>
+      <c r="C305" s="1">
+        <v>1.36</v>
+      </c>
+      <c r="D305" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="306" spans="1:4">
+      <c r="B306" s="6">
+        <v>44149.270914352</v>
+      </c>
+      <c r="C306" s="1">
+        <v>1.36</v>
+      </c>
+      <c r="D306" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="307" spans="1:4">
+      <c r="B307" s="6">
+        <v>44150.270914352</v>
+      </c>
+      <c r="C307" s="1">
+        <v>1.36</v>
+      </c>
+      <c r="D307" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="308" spans="1:4">
+      <c r="B308" s="6">
+        <v>44151.270914352</v>
+      </c>
+      <c r="C308" s="1">
+        <v>1.38</v>
+      </c>
+      <c r="D308" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="309" spans="1:4">
+      <c r="B309" s="6">
+        <v>44152.270914352</v>
+      </c>
+      <c r="C309" s="1">
+        <v>1.37</v>
+      </c>
+      <c r="D309" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="310" spans="1:4">
+      <c r="B310" s="6">
+        <v>44153.270914352</v>
+      </c>
+      <c r="C310" s="1">
+        <v>1.37</v>
+      </c>
+      <c r="D310" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="311" spans="1:4">
+      <c r="B311" s="6">
+        <v>44154.270914352</v>
+      </c>
+      <c r="C311" s="1">
+        <v>1.39</v>
+      </c>
+      <c r="D311" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="312" spans="1:4">
+      <c r="B312" s="6">
+        <v>44155.270914352</v>
+      </c>
+      <c r="C312" s="1">
+        <v>1.4</v>
+      </c>
+      <c r="D312" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="313" spans="1:4">
+      <c r="B313" s="6">
+        <v>44156.270914352</v>
+      </c>
+      <c r="C313" s="1">
+        <v>1.38</v>
+      </c>
+      <c r="D313" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="314" spans="1:4">
+      <c r="B314" s="6">
+        <v>44157.270914352</v>
+      </c>
+      <c r="C314" s="1">
+        <v>1.36</v>
+      </c>
+      <c r="D314" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="315" spans="1:4">
+      <c r="B315" s="6">
+        <v>44158.270914352</v>
+      </c>
+      <c r="C315" s="1">
+        <v>1.36</v>
+      </c>
+      <c r="D315" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="316" spans="1:4">
+      <c r="B316" s="6">
+        <v>44159.270914352</v>
+      </c>
+      <c r="C316" s="1">
+        <v>1.36</v>
+      </c>
+      <c r="D316" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="317" spans="1:4">
+      <c r="B317" s="6">
+        <v>44160.270914352</v>
+      </c>
+      <c r="C317" s="1">
+        <v>1.35</v>
+      </c>
+      <c r="D317" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="318" spans="1:4">
+      <c r="B318" s="6">
+        <v>44161.270914352</v>
+      </c>
+      <c r="C318" s="1">
+        <v>1.35</v>
+      </c>
+      <c r="D318" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="319" spans="1:4">
+      <c r="B319" s="6">
+        <v>44162.270914352</v>
+      </c>
+      <c r="C319" s="1">
+        <v>1.37</v>
+      </c>
+      <c r="D319" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="320" spans="1:4">
+      <c r="B320" s="6">
+        <v>44163.270914352</v>
+      </c>
+      <c r="C320" s="1">
+        <v>1.41</v>
+      </c>
+      <c r="D320" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="321" spans="1:4">
+      <c r="B321" s="6">
+        <v>44164.270914352</v>
+      </c>
+      <c r="C321" s="1">
+        <v>1.41</v>
+      </c>
+      <c r="D321" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="322" spans="1:4">
+      <c r="B322" s="6">
+        <v>44165.270914352</v>
+      </c>
+      <c r="C322" s="1">
+        <v>1.42</v>
+      </c>
+      <c r="D322" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="323" spans="1:4">
+      <c r="B323" s="6">
+        <v>44166.270914352</v>
+      </c>
+      <c r="C323" s="1">
+        <v>1.45</v>
+      </c>
+      <c r="D323" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="324" spans="1:4">
+      <c r="B324" s="6">
+        <v>44167.270914352</v>
+      </c>
+      <c r="C324" s="1">
+        <v>1.45</v>
+      </c>
+      <c r="D324" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="325" spans="1:4">
+      <c r="B325" s="6">
+        <v>44168.270914352</v>
+      </c>
+      <c r="C325" s="1">
+        <v>1.44</v>
+      </c>
+      <c r="D325" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="326" spans="1:4">
+      <c r="B326" s="6">
+        <v>44169.270914352</v>
+      </c>
+      <c r="C326" s="1">
+        <v>1.43</v>
+      </c>
+      <c r="D326" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="327" spans="1:4">
+      <c r="B327" s="6">
+        <v>44170.270914352</v>
+      </c>
+      <c r="C327" s="1">
+        <v>1.44</v>
+      </c>
+      <c r="D327" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="328" spans="1:4">
+      <c r="B328" s="6">
+        <v>44171.270914352</v>
+      </c>
+      <c r="C328" s="1">
+        <v>1.45</v>
+      </c>
+      <c r="D328" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="329" spans="1:4">
+      <c r="B329" s="6">
+        <v>44172.270914352</v>
+      </c>
+      <c r="C329" s="1">
+        <v>1.44</v>
+      </c>
+      <c r="D329" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="330" spans="1:4">
+      <c r="B330" s="6">
+        <v>44173.270914352</v>
+      </c>
+      <c r="C330" s="1">
+        <v>1.47</v>
+      </c>
+      <c r="D330" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="331" spans="1:4">
+      <c r="B331" s="6">
+        <v>44174.270914352</v>
+      </c>
+      <c r="C331" s="1">
+        <v>1.48</v>
+      </c>
+      <c r="D331" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="332" spans="1:4">
+      <c r="B332" s="6">
+        <v>44175.270914352</v>
+      </c>
+      <c r="C332" s="1">
+        <v>1.45</v>
+      </c>
+      <c r="D332" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="333" spans="1:4">
+      <c r="B333" s="6">
+        <v>44176.270914352</v>
+      </c>
+      <c r="C333" s="1">
+        <v>1.46</v>
+      </c>
+      <c r="D333" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="334" spans="1:4">
+      <c r="B334" s="6">
+        <v>44177.270914352</v>
+      </c>
+      <c r="C334" s="1">
+        <v>1.48</v>
+      </c>
+      <c r="D334" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="335" spans="1:4">
+      <c r="B335" s="6">
+        <v>44178.270914352</v>
+      </c>
+      <c r="C335" s="1">
+        <v>1.49</v>
+      </c>
+      <c r="D335" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="336" spans="1:4">
+      <c r="B336" s="6">
+        <v>44179.270914352</v>
+      </c>
+      <c r="C336" s="1">
+        <v>1.48</v>
+      </c>
+      <c r="D336" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="337" spans="1:4">
+      <c r="B337" s="6">
+        <v>44180.270914352</v>
+      </c>
+      <c r="C337" s="1">
+        <v>1.49</v>
+      </c>
+      <c r="D337" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="338" spans="1:4">
+      <c r="B338" s="6">
+        <v>44181.270914352</v>
+      </c>
+      <c r="C338" s="1">
+        <v>1.49</v>
+      </c>
+      <c r="D338" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="339" spans="1:4">
+      <c r="B339" s="6">
+        <v>44182.270914352</v>
+      </c>
+      <c r="C339" s="1">
+        <v>1.5</v>
+      </c>
+      <c r="D339" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="340" spans="1:4">
+      <c r="B340" s="6">
+        <v>44183.270914352</v>
+      </c>
+      <c r="C340" s="1">
+        <v>1.5</v>
+      </c>
+      <c r="D340" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="341" spans="1:4">
+      <c r="B341" s="6">
+        <v>44184.270914352</v>
+      </c>
+      <c r="C341" s="1">
+        <v>1.5</v>
+      </c>
+      <c r="D341" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="342" spans="1:4">
+      <c r="B342" s="6">
+        <v>44185.270914352</v>
+      </c>
+      <c r="C342" s="1">
+        <v>1.51</v>
+      </c>
+      <c r="D342" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="343" spans="1:4">
+      <c r="B343" s="6">
+        <v>44186.270914352</v>
+      </c>
+      <c r="C343" s="1">
+        <v>1.51</v>
+      </c>
+      <c r="D343" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="344" spans="1:4">
+      <c r="B344" s="6">
+        <v>44187.270914352</v>
+      </c>
+      <c r="C344" s="1">
+        <v>1.52</v>
+      </c>
+      <c r="D344" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="345" spans="1:4">
+      <c r="B345" s="6">
+        <v>44188.270914352</v>
+      </c>
+      <c r="C345" s="1">
+        <v>1.52</v>
+      </c>
+      <c r="D345" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="346" spans="1:4">
+      <c r="B346" s="6">
+        <v>44189.270914352</v>
+      </c>
+      <c r="C346" s="1">
+        <v>1.53</v>
+      </c>
+      <c r="D346" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="347" spans="1:4">
+      <c r="B347" s="6">
+        <v>44190.270914352</v>
+      </c>
+      <c r="C347" s="1">
+        <v>1.57</v>
+      </c>
+      <c r="D347" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="348" spans="1:4">
+      <c r="B348" s="6">
+        <v>44191.270914352</v>
+      </c>
+      <c r="C348" s="1">
+        <v>1.55</v>
+      </c>
+      <c r="D348" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="349" spans="1:4">
+      <c r="B349" s="6">
+        <v>44192.270914352</v>
+      </c>
+      <c r="C349" s="1">
+        <v>1.53</v>
+      </c>
+      <c r="D349" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="350" spans="1:4">
+      <c r="B350" s="6">
+        <v>44193.270914352</v>
+      </c>
+      <c r="C350" s="1">
+        <v>1.53</v>
+      </c>
+      <c r="D350" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="351" spans="1:4">
+      <c r="B351" s="6">
+        <v>44194.270914352</v>
+      </c>
+      <c r="C351" s="1">
+        <v>1.52</v>
+      </c>
+      <c r="D351" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="352" spans="1:4">
+      <c r="B352" s="6">
+        <v>44195.270914352</v>
+      </c>
+      <c r="C352" s="1">
+        <v>1.53</v>
+      </c>
+      <c r="D352" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="353" spans="1:4">
+      <c r="B353" s="6">
+        <v>44196.270914352</v>
+      </c>
+      <c r="C353" s="1">
+        <v>1.52</v>
+      </c>
+      <c r="D353" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="354" spans="1:4">
+      <c r="B354" s="6">
+        <v>44197.270914352</v>
+      </c>
+      <c r="C354" s="1">
+        <v>1.52</v>
+      </c>
+      <c r="D354" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="355" spans="1:4">
+      <c r="B355" s="6">
+        <v>44198.270914352</v>
+      </c>
+      <c r="C355" s="1">
+        <v>1.54</v>
+      </c>
+      <c r="D355" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="356" spans="1:4">
+      <c r="B356" s="6">
+        <v>44199.270914352</v>
+      </c>
+      <c r="C356" s="1">
+        <v>1.54</v>
+      </c>
+      <c r="D356" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="357" spans="1:4">
+      <c r="B357" s="6">
+        <v>44200.270914352</v>
+      </c>
+      <c r="C357" s="1">
+        <v>1.52</v>
+      </c>
+      <c r="D357" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="358" spans="1:4">
+      <c r="B358" s="6">
+        <v>44201.270914352</v>
+      </c>
+      <c r="C358" s="1">
+        <v>1.52</v>
+      </c>
+      <c r="D358" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="359" spans="1:4">
+      <c r="B359" s="6">
+        <v>44202.270914352</v>
+      </c>
+      <c r="C359" s="1">
+        <v>1.52</v>
+      </c>
+      <c r="D359" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="360" spans="1:4">
+      <c r="B360" s="6">
+        <v>44203.270914352</v>
+      </c>
+      <c r="C360" s="1">
+        <v>1.52</v>
+      </c>
+      <c r="D360" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="361" spans="1:4">
+      <c r="B361" s="6">
+        <v>44204.270914352</v>
+      </c>
+      <c r="C361" s="1">
+        <v>1.52</v>
+      </c>
+      <c r="D361" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="362" spans="1:4">
+      <c r="B362" s="6">
+        <v>44205.270914352</v>
+      </c>
+      <c r="C362" s="1">
+        <v>1.52</v>
+      </c>
+      <c r="D362" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="363" spans="1:4">
+      <c r="B363" s="6">
+        <v>44206.270914352</v>
+      </c>
+      <c r="C363" s="1">
+        <v>1.53</v>
+      </c>
+      <c r="D363" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="364" spans="1:4">
+      <c r="B364" s="6">
+        <v>44207.270914352</v>
+      </c>
+      <c r="C364" s="1">
+        <v>1.54</v>
+      </c>
+      <c r="D364" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="365" spans="1:4">
+      <c r="B365" s="6">
+        <v>44208.270914352</v>
+      </c>
+      <c r="C365" s="1">
+        <v>1.59</v>
+      </c>
+      <c r="D365" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="366" spans="1:4">
+      <c r="B366" s="6">
+        <v>44209.270914352</v>
+      </c>
+      <c r="C366" s="1">
+        <v>1.59</v>
+      </c>
+      <c r="D366" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="367" spans="1:4">
+      <c r="B367" s="6">
+        <v>44210.270914352</v>
+      </c>
+      <c r="C367" s="1">
+        <v>1.55</v>
+      </c>
+      <c r="D367" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="368" spans="1:4">
+      <c r="B368" s="6">
+        <v>44211.270914352</v>
+      </c>
+      <c r="C368" s="1">
+        <v>1.55</v>
+      </c>
+      <c r="D368" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="369" spans="1:4">
+      <c r="B369" s="6">
+        <v>44212.270914352</v>
+      </c>
+      <c r="C369" s="1">
+        <v>1.55</v>
+      </c>
+      <c r="D369" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="370" spans="1:4">
+      <c r="B370" s="6">
+        <v>44213.270914352</v>
+      </c>
+      <c r="C370" s="1">
+        <v>1.54</v>
+      </c>
+      <c r="D370" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="371" spans="1:4">
+      <c r="B371" s="6">
+        <v>44214.270914352</v>
+      </c>
+      <c r="C371" s="1">
+        <v>1.53</v>
+      </c>
+      <c r="D371" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="372" spans="1:4">
+      <c r="B372" s="6">
+        <v>44215.270914352</v>
+      </c>
+      <c r="C372" s="1">
+        <v>1.53</v>
+      </c>
+      <c r="D372" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="373" spans="1:4">
+      <c r="B373" s="6">
+        <v>44216.270914352</v>
+      </c>
+      <c r="C373" s="1">
+        <v>1.52</v>
+      </c>
+      <c r="D373" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="374" spans="1:4">
+      <c r="B374" s="6">
+        <v>44217.270914352</v>
+      </c>
+      <c r="C374" s="1">
+        <v>1.52</v>
+      </c>
+      <c r="D374" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="375" spans="1:4">
+      <c r="B375" s="6">
+        <v>44218.270914352</v>
+      </c>
+      <c r="C375" s="1">
+        <v>1.57</v>
+      </c>
+      <c r="D375" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="376" spans="1:4">
+      <c r="B376" s="6">
+        <v>44219.270914352</v>
+      </c>
+      <c r="C376" s="1">
+        <v>1.53</v>
+      </c>
+      <c r="D376" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="377" spans="1:4">
+      <c r="B377" s="6">
+        <v>44220.270914352</v>
+      </c>
+      <c r="C377" s="1">
+        <v>1.54</v>
+      </c>
+      <c r="D377" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="378" spans="1:4">
+      <c r="B378" s="6">
+        <v>44221.270914352</v>
+      </c>
+      <c r="C378" s="1">
+        <v>1.53</v>
+      </c>
+      <c r="D378" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="379" spans="1:4">
+      <c r="B379" s="6">
+        <v>44222.270914352</v>
+      </c>
+      <c r="C379" s="1">
+        <v>1.53</v>
+      </c>
+      <c r="D379" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="380" spans="1:4">
+      <c r="B380" s="6">
+        <v>44223.270914352</v>
+      </c>
+      <c r="C380" s="1">
+        <v>1.55</v>
+      </c>
+      <c r="D380" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="381" spans="1:4">
+      <c r="B381" s="6">
+        <v>44224.270914352</v>
+      </c>
+      <c r="C381" s="1">
+        <v>1.55</v>
+      </c>
+      <c r="D381" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="382" spans="1:4">
+      <c r="B382" s="6">
+        <v>44225.270914352</v>
+      </c>
+      <c r="C382" s="1">
+        <v>1.55</v>
+      </c>
+      <c r="D382" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="383" spans="1:4">
+      <c r="B383" s="6">
+        <v>44226.270914352</v>
+      </c>
+      <c r="C383" s="1">
+        <v>1.57</v>
+      </c>
+      <c r="D383" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="384" spans="1:4">
+      <c r="B384" s="6">
+        <v>44227.270914352</v>
+      </c>
+      <c r="C384" s="1">
+        <v>1.6</v>
+      </c>
+      <c r="D384" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="385" spans="1:4">
+      <c r="B385" s="6">
+        <v>44228.270914352</v>
+      </c>
+      <c r="C385" s="1">
+        <v>1.62</v>
+      </c>
+      <c r="D385" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="386" spans="1:4">
+      <c r="B386" s="6">
+        <v>44229.270914352</v>
+      </c>
+      <c r="C386" s="1">
+        <v>1.59</v>
+      </c>
+      <c r="D386" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="387" spans="1:4">
+      <c r="B387" s="6">
+        <v>44230.270914352</v>
+      </c>
+      <c r="C387" s="1">
+        <v>1.59</v>
+      </c>
+      <c r="D387" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="388" spans="1:4">
+      <c r="B388" s="6">
+        <v>44231.270914352</v>
+      </c>
+      <c r="C388" s="1">
+        <v>1.59</v>
+      </c>
+      <c r="D388" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="389" spans="1:4">
+      <c r="B389" s="6">
+        <v>44232.270914352</v>
+      </c>
+      <c r="C389" s="1">
+        <v>1.59</v>
+      </c>
+      <c r="D389" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="390" spans="1:4">
+      <c r="B390" s="6">
+        <v>44233.270914352</v>
+      </c>
+      <c r="C390" s="1">
+        <v>1.6</v>
+      </c>
+      <c r="D390" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="391" spans="1:4">
+      <c r="B391" s="6">
+        <v>44234.270914352</v>
+      </c>
+      <c r="C391" s="1">
+        <v>1.62</v>
+      </c>
+      <c r="D391" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="392" spans="1:4">
+      <c r="B392" s="6">
+        <v>44235.270914352</v>
+      </c>
+      <c r="C392" s="1">
+        <v>1.6</v>
+      </c>
+      <c r="D392" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="393" spans="1:4">
+      <c r="B393" s="6">
+        <v>44236.270914352</v>
+      </c>
+      <c r="C393" s="1">
+        <v>1.61</v>
+      </c>
+      <c r="D393" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="394" spans="1:4">
+      <c r="B394" s="6">
+        <v>44237.270914352</v>
+      </c>
+      <c r="C394" s="1">
+        <v>1.62</v>
+      </c>
+      <c r="D394" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="395" spans="1:4">
+      <c r="B395" s="6">
+        <v>44238.270914352</v>
+      </c>
+      <c r="C395" s="1">
+        <v>1.6</v>
+      </c>
+      <c r="D395" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="396" spans="1:4">
+      <c r="B396" s="6">
+        <v>44239.270914352</v>
+      </c>
+      <c r="C396" s="1">
+        <v>1.6</v>
+      </c>
+      <c r="D396" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="397" spans="1:4">
+      <c r="B397" s="6">
+        <v>44240.270914352</v>
+      </c>
+      <c r="C397" s="1">
+        <v>1.63</v>
+      </c>
+      <c r="D397" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="398" spans="1:4">
+      <c r="B398" s="6">
+        <v>44241.270914352</v>
+      </c>
+      <c r="C398" s="1">
+        <v>1.61</v>
+      </c>
+      <c r="D398" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="399" spans="1:4">
+      <c r="B399" s="6">
+        <v>44242.270914352</v>
+      </c>
+      <c r="C399" s="1">
+        <v>1.62</v>
+      </c>
+      <c r="D399" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="400" spans="1:4">
+      <c r="B400" s="6">
+        <v>44243.270914352</v>
+      </c>
+      <c r="C400" s="1">
+        <v>1.62</v>
+      </c>
+      <c r="D400" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="401" spans="1:4">
+      <c r="B401" s="6">
+        <v>44244.270914352</v>
+      </c>
+      <c r="C401" s="1">
+        <v>1.61</v>
+      </c>
+      <c r="D401" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="402" spans="1:4">
+      <c r="B402" s="6">
+        <v>44245.270914352</v>
+      </c>
+      <c r="C402" s="1">
+        <v>1.61</v>
+      </c>
+      <c r="D402" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="403" spans="1:4">
+      <c r="B403" s="6">
+        <v>44246.270914352</v>
+      </c>
+      <c r="C403" s="1">
+        <v>1.61</v>
+      </c>
+      <c r="D403" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="404" spans="1:4">
+      <c r="B404" s="6">
+        <v>44247.270914352</v>
+      </c>
+      <c r="C404" s="1">
+        <v>1.61</v>
+      </c>
+      <c r="D404" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="405" spans="1:4">
+      <c r="B405" s="6">
+        <v>44248.270914352</v>
+      </c>
+      <c r="C405" s="1">
+        <v>1.61</v>
+      </c>
+      <c r="D405" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="406" spans="1:4">
+      <c r="B406" s="6">
+        <v>44249.270914352</v>
+      </c>
+      <c r="C406" s="1">
+        <v>1.61</v>
+      </c>
+      <c r="D406" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="407" spans="1:4">
+      <c r="B407" s="6">
+        <v>44250.270914352</v>
+      </c>
+      <c r="C407" s="1">
+        <v>1.62</v>
+      </c>
+      <c r="D407" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="408" spans="1:4">
+      <c r="B408" s="6">
+        <v>44251.270914352</v>
+      </c>
+      <c r="C408" s="1">
+        <v>1.62</v>
+      </c>
+      <c r="D408" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="409" spans="1:4">
+      <c r="B409" s="6">
+        <v>44252.270914352</v>
+      </c>
+      <c r="C409" s="1">
+        <v>1.62</v>
+      </c>
+      <c r="D409" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="410" spans="1:4">
+      <c r="B410" s="6">
+        <v>44253.270914352</v>
+      </c>
+      <c r="C410" s="1">
+        <v>1.62</v>
+      </c>
+      <c r="D410" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="411" spans="1:4">
+      <c r="B411" s="6">
+        <v>44254.270914352</v>
+      </c>
+      <c r="C411" s="1">
+        <v>1.63</v>
+      </c>
+      <c r="D411" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="412" spans="1:4">
+      <c r="B412" s="6">
+        <v>44255.270914352</v>
+      </c>
+      <c r="C412" s="1">
+        <v>1.62</v>
+      </c>
+      <c r="D412" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="413" spans="1:4">
+      <c r="B413" s="6">
+        <v>44256.270914352</v>
+      </c>
+      <c r="C413" s="1">
+        <v>1.62</v>
+      </c>
+      <c r="D413" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="414" spans="1:4">
+      <c r="B414" s="6">
+        <v>44257.270914352</v>
+      </c>
+      <c r="C414" s="1">
+        <v>1.62</v>
+      </c>
+      <c r="D414" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="415" spans="1:4">
+      <c r="B415" s="6">
+        <v>44258.270914352</v>
+      </c>
+      <c r="C415" s="1">
+        <v>1.62</v>
+      </c>
+      <c r="D415" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="416" spans="1:4">
+      <c r="B416" s="6">
+        <v>44259.270914352</v>
+      </c>
+      <c r="C416" s="1">
+        <v>1.62</v>
+      </c>
+      <c r="D416" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="417" spans="1:4">
+      <c r="B417" s="6">
+        <v>44260.270914352</v>
+      </c>
+      <c r="C417" s="1">
+        <v>1.62</v>
+      </c>
+      <c r="D417" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="418" spans="1:4">
+      <c r="B418" s="6">
+        <v>44261.270914352</v>
+      </c>
+      <c r="C418" s="1">
+        <v>1.62</v>
+      </c>
+      <c r="D418" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="419" spans="1:4">
+      <c r="B419" s="6">
+        <v>44262.270914352</v>
+      </c>
+      <c r="C419" s="1">
+        <v>1.66</v>
+      </c>
+      <c r="D419" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="420" spans="1:4">
+      <c r="B420" s="6">
+        <v>44263.270914352</v>
+      </c>
+      <c r="C420" s="1">
+        <v>1.67</v>
+      </c>
+      <c r="D420" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="421" spans="1:4">
+      <c r="B421" s="6">
+        <v>44264.270914352</v>
+      </c>
+      <c r="C421" s="1">
+        <v>1.69</v>
+      </c>
+      <c r="D421" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="422" spans="1:4">
+      <c r="B422" s="6">
+        <v>44265.270914352</v>
+      </c>
+      <c r="C422" s="1">
+        <v>1.68</v>
+      </c>
+      <c r="D422" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="423" spans="1:4">
+      <c r="B423" s="6">
+        <v>44266.270914352</v>
+      </c>
+      <c r="C423" s="1">
+        <v>1.68</v>
+      </c>
+      <c r="D423" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="424" spans="1:4">
+      <c r="B424" s="6">
+        <v>44267.270914352</v>
+      </c>
+      <c r="C424" s="1">
+        <v>1.69</v>
+      </c>
+      <c r="D424" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="425" spans="1:4">
+      <c r="B425" s="6">
+        <v>44268.270914352</v>
+      </c>
+      <c r="C425" s="1">
+        <v>1.68</v>
+      </c>
+      <c r="D425" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="426" spans="1:4">
+      <c r="B426" s="6">
+        <v>44269.270914352</v>
+      </c>
+      <c r="C426" s="1">
+        <v>1.7</v>
+      </c>
+      <c r="D426" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="427" spans="1:4">
+      <c r="B427" s="6">
+        <v>44270.270914352</v>
+      </c>
+      <c r="C427" s="1">
+        <v>1.69</v>
+      </c>
+      <c r="D427" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="428" spans="1:4">
+      <c r="B428" s="6">
+        <v>44271.270914352</v>
+      </c>
+      <c r="C428" s="1">
+        <v>1.69</v>
+      </c>
+      <c r="D428" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="429" spans="1:4">
+      <c r="B429" s="6">
+        <v>44272.270914352</v>
+      </c>
+      <c r="C429" s="1">
+        <v>1.7</v>
+      </c>
+      <c r="D429" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="430" spans="1:4">
+      <c r="B430" s="6">
+        <v>44273.270914352</v>
+      </c>
+      <c r="C430" s="1">
+        <v>1.68</v>
+      </c>
+      <c r="D430" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="431" spans="1:4">
+      <c r="B431" s="6">
+        <v>44274.270914352</v>
+      </c>
+      <c r="C431" s="1">
+        <v>1.66</v>
+      </c>
+      <c r="D431" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="432" spans="1:4">
+      <c r="B432" s="6">
+        <v>44275.270914352</v>
+      </c>
+      <c r="C432" s="1">
+        <v>1.67</v>
+      </c>
+      <c r="D432" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="433" spans="1:4">
+      <c r="B433" s="6">
+        <v>44276.270914352</v>
+      </c>
+      <c r="C433" s="1">
+        <v>1.69</v>
+      </c>
+      <c r="D433" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="434" spans="1:4">
+      <c r="B434" s="6">
+        <v>44277.270914352</v>
+      </c>
+      <c r="C434" s="1">
+        <v>1.68</v>
+      </c>
+      <c r="D434" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="435" spans="1:4">
+      <c r="B435" s="6">
+        <v>44278.270914352</v>
+      </c>
+      <c r="C435" s="1">
+        <v>1.64</v>
+      </c>
+      <c r="D435" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="436" spans="1:4">
+      <c r="B436" s="6">
+        <v>44279.270914352</v>
+      </c>
+      <c r="C436" s="1">
+        <v>1.64</v>
+      </c>
+      <c r="D436" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="437" spans="1:4">
+      <c r="B437" s="6">
+        <v>44280.270914352</v>
+      </c>
+      <c r="C437" s="1">
+        <v>1.64</v>
+      </c>
+      <c r="D437" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="438" spans="1:4">
+      <c r="B438" s="6">
+        <v>44281.270914352</v>
+      </c>
+      <c r="C438" s="1">
+        <v>1.64</v>
+      </c>
+      <c r="D438" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="439" spans="1:4">
+      <c r="B439" s="6">
+        <v>44282.270914352</v>
+      </c>
+      <c r="C439" s="1">
+        <v>1.64</v>
+      </c>
+      <c r="D439" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="440" spans="1:4">
+      <c r="B440" s="6">
+        <v>44283.270914352</v>
+      </c>
+      <c r="C440" s="1">
+        <v>1.64</v>
+      </c>
+      <c r="D440" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="441" spans="1:4">
+      <c r="B441" s="6">
+        <v>44284.270914352</v>
+      </c>
+      <c r="C441" s="1">
+        <v>1.63</v>
+      </c>
+      <c r="D441" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="442" spans="1:4">
+      <c r="B442" s="6">
+        <v>44285.270914352</v>
+      </c>
+      <c r="C442" s="1">
+        <v>1.63</v>
+      </c>
+      <c r="D442" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="443" spans="1:4">
+      <c r="B443" s="6">
+        <v>44286.270914352</v>
+      </c>
+      <c r="C443" s="1">
+        <v>1.63</v>
+      </c>
+      <c r="D443" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="444" spans="1:4">
+      <c r="B444" s="6">
+        <v>44287.270914352</v>
+      </c>
+      <c r="C444" s="1">
+        <v>1.63</v>
+      </c>
+      <c r="D444" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="445" spans="1:4">
+      <c r="B445" s="6">
+        <v>44288.270914352</v>
+      </c>
+      <c r="C445" s="1">
+        <v>1.63</v>
+      </c>
+      <c r="D445" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="446" spans="1:4">
+      <c r="B446" s="6">
+        <v>44289.270914352</v>
+      </c>
+      <c r="C446" s="1">
+        <v>1.64</v>
+      </c>
+      <c r="D446" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="447" spans="1:4">
+      <c r="B447" s="6">
+        <v>44290.270914352</v>
+      </c>
+      <c r="C447" s="1">
+        <v>1.63</v>
+      </c>
+      <c r="D447" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="448" spans="1:4">
+      <c r="B448" s="6">
+        <v>44291.270914352</v>
+      </c>
+      <c r="C448" s="1">
+        <v>1.64</v>
+      </c>
+      <c r="D448" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="449" spans="1:4">
+      <c r="B449" s="6">
+        <v>44292.270914352</v>
+      </c>
+      <c r="C449" s="1">
+        <v>1.66</v>
+      </c>
+      <c r="D449" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="450" spans="1:4">
+      <c r="B450" s="6">
+        <v>44293.270914352</v>
+      </c>
+      <c r="C450" s="1">
+        <v>1.64</v>
+      </c>
+      <c r="D450" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="451" spans="1:4">
+      <c r="B451" s="6">
+        <v>44294.270914352</v>
+      </c>
+      <c r="C451" s="1">
+        <v>1.61</v>
+      </c>
+      <c r="D451" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="452" spans="1:4">
+      <c r="B452" s="6">
+        <v>44295.270914352</v>
+      </c>
+      <c r="C452" s="1">
+        <v>1.6</v>
+      </c>
+      <c r="D452" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="453" spans="1:4">
+      <c r="B453" s="6">
+        <v>44296.270914352</v>
+      </c>
+      <c r="C453" s="1">
+        <v>1.62</v>
+      </c>
+      <c r="D453" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="454" spans="1:4">
+      <c r="B454" s="6">
+        <v>44297.270914352</v>
+      </c>
+      <c r="C454" s="1">
+        <v>1.65</v>
+      </c>
+      <c r="D454" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="455" spans="1:4">
+      <c r="B455" s="6">
+        <v>44298.270914352</v>
+      </c>
+      <c r="C455" s="1">
+        <v>1.67</v>
+      </c>
+      <c r="D455" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="456" spans="1:4">
+      <c r="B456" s="6">
+        <v>44299.270914352</v>
+      </c>
+      <c r="C456" s="1">
+        <v>1.65</v>
+      </c>
+      <c r="D456" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="457" spans="1:4">
+      <c r="B457" s="6">
+        <v>44300.270914352</v>
+      </c>
+      <c r="C457" s="1">
+        <v>1.64</v>
+      </c>
+      <c r="D457" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="458" spans="1:4">
+      <c r="B458" s="6">
+        <v>44301.270914352</v>
+      </c>
+      <c r="C458" s="1">
+        <v>1.64</v>
+      </c>
+      <c r="D458" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="459" spans="1:4">
+      <c r="B459" s="6">
+        <v>44302.270914352</v>
+      </c>
+      <c r="C459" s="1">
+        <v>1.64</v>
+      </c>
+      <c r="D459" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="460" spans="1:4">
+      <c r="B460" s="6">
+        <v>44303.270914352</v>
+      </c>
+      <c r="C460" s="1">
+        <v>1.65</v>
+      </c>
+      <c r="D460" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="461" spans="1:4">
+      <c r="B461" s="6">
+        <v>44304.270914352</v>
+      </c>
+      <c r="C461" s="1">
+        <v>1.65</v>
+      </c>
+      <c r="D461" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="462" spans="1:4">
+      <c r="B462" s="6">
+        <v>44305.270914352</v>
+      </c>
+      <c r="C462" s="1">
+        <v>1.63</v>
+      </c>
+      <c r="D462" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="463" spans="1:4">
+      <c r="B463" s="6">
+        <v>44306.270914352</v>
+      </c>
+      <c r="C463" s="1">
+        <v>1.62</v>
+      </c>
+      <c r="D463" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="464" spans="1:4">
+      <c r="B464" s="6">
+        <v>44307.270914352</v>
+      </c>
+      <c r="C464" s="1">
+        <v>1.62</v>
+      </c>
+      <c r="D464" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="465" spans="1:4">
+      <c r="B465" s="6">
+        <v>44308.270914352</v>
+      </c>
+      <c r="C465" s="1">
+        <v>1.62</v>
+      </c>
+      <c r="D465" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="466" spans="1:4">
+      <c r="B466" s="6">
+        <v>44309.270914352</v>
+      </c>
+      <c r="C466" s="1">
+        <v>1.62</v>
+      </c>
+      <c r="D466" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="467" spans="1:4">
+      <c r="B467" s="6">
+        <v>44310.270914352</v>
+      </c>
+      <c r="C467" s="1">
+        <v>1.62</v>
+      </c>
+      <c r="D467" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="468" spans="1:4">
+      <c r="B468" s="6">
+        <v>44311.270914352</v>
+      </c>
+      <c r="C468" s="1">
+        <v>1.62</v>
+      </c>
+      <c r="D468" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="469" spans="1:4">
+      <c r="B469" s="6">
+        <v>44312.270914352</v>
+      </c>
+      <c r="C469" s="1">
+        <v>1.62</v>
+      </c>
+      <c r="D469" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="470" spans="1:4">
+      <c r="B470" s="6">
+        <v>44313.270914352</v>
+      </c>
+      <c r="C470" s="1">
+        <v>1.62</v>
+      </c>
+      <c r="D470" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="471" spans="1:4">
+      <c r="B471" s="6">
+        <v>44314.270914352</v>
+      </c>
+      <c r="C471" s="1">
+        <v>1.62</v>
+      </c>
+      <c r="D471" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="472" spans="1:4">
+      <c r="B472" s="6">
+        <v>44315.270914352</v>
+      </c>
+      <c r="C472" s="1">
+        <v>1.63</v>
+      </c>
+      <c r="D472" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="473" spans="1:4">
+      <c r="B473" s="6">
+        <v>44316.270914352</v>
+      </c>
+      <c r="C473" s="1">
+        <v>1.63</v>
+      </c>
+      <c r="D473" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="474" spans="1:4">
+      <c r="B474" s="6">
+        <v>44317.270914352</v>
+      </c>
+      <c r="C474" s="1">
+        <v>1.66</v>
+      </c>
+      <c r="D474" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="475" spans="1:4">
+      <c r="B475" s="6">
+        <v>44318.270914352</v>
+      </c>
+      <c r="C475" s="1">
+        <v>1.65</v>
+      </c>
+      <c r="D475" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="476" spans="1:4">
+      <c r="B476" s="6">
+        <v>44319.270914352</v>
+      </c>
+      <c r="C476" s="1">
+        <v>1.64</v>
+      </c>
+      <c r="D476" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="477" spans="1:4">
+      <c r="B477" s="6">
+        <v>44320.270914352</v>
+      </c>
+      <c r="C477" s="1">
+        <v>1.63</v>
+      </c>
+      <c r="D477" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="478" spans="1:4">
+      <c r="B478" s="6">
+        <v>44321.270914352</v>
+      </c>
+      <c r="C478" s="1">
+        <v>1.65</v>
+      </c>
+      <c r="D478" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="479" spans="1:4">
+      <c r="B479" s="6">
+        <v>44322.270914352</v>
+      </c>
+      <c r="C479" s="1">
+        <v>1.65</v>
+      </c>
+      <c r="D479" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="480" spans="1:4">
+      <c r="B480" s="6">
+        <v>44323.270914352</v>
+      </c>
+      <c r="C480" s="1">
+        <v>1.65</v>
+      </c>
+      <c r="D480" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="481" spans="1:4">
+      <c r="B481" s="6">
+        <v>44324.270914352</v>
+      </c>
+      <c r="C481" s="1">
+        <v>1.63</v>
+      </c>
+      <c r="D481" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="482" spans="1:4">
+      <c r="B482" s="6">
+        <v>44325.270914352</v>
+      </c>
+      <c r="C482" s="1">
+        <v>1.62</v>
+      </c>
+      <c r="D482" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="483" spans="1:4">
+      <c r="B483" s="6">
+        <v>44326.270914352</v>
+      </c>
+      <c r="C483" s="1">
+        <v>1.63</v>
+      </c>
+      <c r="D483" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="484" spans="1:4">
+      <c r="B484" s="6">
+        <v>44327.270914352</v>
+      </c>
+      <c r="C484" s="1">
+        <v>1.66</v>
+      </c>
+      <c r="D484" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="485" spans="1:4">
+      <c r="B485" s="6">
+        <v>44328.270914352</v>
+      </c>
+      <c r="C485" s="1">
+        <v>1.63</v>
+      </c>
+      <c r="D485" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="486" spans="1:4">
+      <c r="B486" s="6">
+        <v>44329.270914352</v>
+      </c>
+      <c r="C486" s="1">
+        <v>1.63</v>
+      </c>
+      <c r="D486" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="487" spans="1:4">
+      <c r="B487" s="6">
+        <v>44330.270914352</v>
+      </c>
+      <c r="C487" s="1">
+        <v>1.64</v>
+      </c>
+      <c r="D487" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="488" spans="1:4">
+      <c r="B488" s="6">
+        <v>44331.270914352</v>
+      </c>
+      <c r="C488" s="1">
+        <v>1.62</v>
+      </c>
+      <c r="D488" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="489" spans="1:4">
+      <c r="B489" s="6">
+        <v>44332.270914352</v>
+      </c>
+      <c r="C489" s="1">
+        <v>1.62</v>
+      </c>
+      <c r="D489" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="490" spans="1:4">
+      <c r="B490" s="6">
+        <v>44333.270914352</v>
+      </c>
+      <c r="C490" s="1">
+        <v>1.64</v>
+      </c>
+      <c r="D490" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="491" spans="1:4">
+      <c r="B491" s="6">
+        <v>44334.270914352</v>
+      </c>
+      <c r="C491" s="1">
+        <v>1.61</v>
+      </c>
+      <c r="D491" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="492" spans="1:4">
+      <c r="B492" s="6">
+        <v>44335.270914352</v>
+      </c>
+      <c r="C492" s="1">
+        <v>1.63</v>
+      </c>
+      <c r="D492" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="493" spans="1:4">
+      <c r="B493" s="6">
+        <v>44336.270914352</v>
+      </c>
+      <c r="C493" s="1">
+        <v>1.6</v>
+      </c>
+      <c r="D493" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="494" spans="1:4">
+      <c r="B494" s="6">
+        <v>44337.270914352</v>
+      </c>
+      <c r="C494" s="1">
+        <v>1.59</v>
+      </c>
+      <c r="D494" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="495" spans="1:4">
+      <c r="B495" s="6">
+        <v>44338.270914352</v>
+      </c>
+      <c r="C495" s="1">
+        <v>1.59</v>
+      </c>
+      <c r="D495" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="496" spans="1:4">
+      <c r="B496" s="6">
+        <v>44339.270914352</v>
+      </c>
+      <c r="C496" s="1">
+        <v>1.59</v>
+      </c>
+      <c r="D496" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="497" spans="1:4">
+      <c r="B497" s="6">
+        <v>44340.270914352</v>
+      </c>
+      <c r="C497" s="1">
+        <v>1.59</v>
+      </c>
+      <c r="D497" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="498" spans="1:4">
+      <c r="B498" s="6">
+        <v>44341.270914352</v>
+      </c>
+      <c r="C498" s="1">
+        <v>1.59</v>
+      </c>
+      <c r="D498" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="499" spans="1:4">
+      <c r="B499" s="6">
+        <v>44342.270914352</v>
+      </c>
+      <c r="C499" s="1">
+        <v>1.57</v>
+      </c>
+      <c r="D499" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="500" spans="1:4">
+      <c r="B500" s="6">
+        <v>44343.270914352</v>
+      </c>
+      <c r="C500" s="1">
+        <v>1.56</v>
+      </c>
+      <c r="D500" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="501" spans="1:4">
+      <c r="B501" s="6">
+        <v>44344.270914352</v>
+      </c>
+      <c r="C501" s="1">
+        <v>1.55</v>
+      </c>
+      <c r="D501" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="502" spans="1:4">
+      <c r="B502" s="6">
+        <v>44345.270914352</v>
+      </c>
+      <c r="C502" s="1">
+        <v>1.56</v>
+      </c>
+      <c r="D502" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="503" spans="1:4">
+      <c r="B503" s="6">
+        <v>44346.270914352</v>
+      </c>
+      <c r="C503" s="1">
+        <v>1.55</v>
+      </c>
+      <c r="D503" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="504" spans="1:4">
+      <c r="B504" s="6">
+        <v>44347.270914352</v>
+      </c>
+      <c r="C504" s="1">
+        <v>1.55</v>
+      </c>
+      <c r="D504" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="505" spans="1:4">
+      <c r="B505" s="6">
+        <v>44348.270914352</v>
+      </c>
+      <c r="C505" s="1">
+        <v>1.55</v>
+      </c>
+      <c r="D505" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="506" spans="1:4">
+      <c r="B506" s="6">
+        <v>44349.270914352</v>
+      </c>
+      <c r="C506" s="1">
+        <v>1.55</v>
+      </c>
+      <c r="D506" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="507" spans="1:4">
+      <c r="B507" s="6">
+        <v>44350.270914352</v>
+      </c>
+      <c r="C507" s="1">
+        <v>1.55</v>
+      </c>
+      <c r="D507" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="508" spans="1:4">
+      <c r="B508" s="6">
+        <v>44351.270914352</v>
+      </c>
+      <c r="C508" s="1">
+        <v>1.54</v>
+      </c>
+      <c r="D508" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="509" spans="1:4">
+      <c r="B509" s="6">
+        <v>44352.270914352</v>
+      </c>
+      <c r="C509" s="1">
+        <v>1.55</v>
+      </c>
+      <c r="D509" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="510" spans="1:4">
+      <c r="B510" s="6">
+        <v>44353.270914352</v>
+      </c>
+      <c r="C510" s="1">
+        <v>1.56</v>
+      </c>
+      <c r="D510" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="511" spans="1:4">
+      <c r="B511" s="6">
+        <v>44354.270914352</v>
+      </c>
+      <c r="C511" s="1">
+        <v>1.55</v>
+      </c>
+      <c r="D511" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="512" spans="1:4">
+      <c r="B512" s="6">
+        <v>44355.270914352</v>
+      </c>
+      <c r="C512" s="1">
+        <v>1.54</v>
+      </c>
+      <c r="D512" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="513" spans="1:4">
+      <c r="B513" s="6">
+        <v>44356.270914352</v>
+      </c>
+      <c r="C513" s="1">
+        <v>1.54</v>
+      </c>
+      <c r="D513" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="514" spans="1:4">
+      <c r="B514" s="6">
+        <v>44357.270914352</v>
+      </c>
+      <c r="C514" s="1">
+        <v>1.53</v>
+      </c>
+      <c r="D514" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="515" spans="1:4">
+      <c r="B515" s="6">
+        <v>44358.270914352</v>
+      </c>
+      <c r="C515" s="1">
+        <v>1.53</v>
+      </c>
+      <c r="D515" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="516" spans="1:4">
+      <c r="B516" s="6">
+        <v>44359.270914352</v>
+      </c>
+      <c r="C516" s="1">
+        <v>1.52</v>
+      </c>
+      <c r="D516" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="517" spans="1:4">
+      <c r="B517" s="6">
+        <v>44360.270914352</v>
+      </c>
+      <c r="C517" s="1">
+        <v>1.52</v>
+      </c>
+      <c r="D517" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="518" spans="1:4">
+      <c r="B518" s="6">
+        <v>44361.270914352</v>
+      </c>
+      <c r="C518" s="1">
+        <v>1.51</v>
+      </c>
+      <c r="D518" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="519" spans="1:4">
+      <c r="B519" s="6">
+        <v>44362.270914352</v>
+      </c>
+      <c r="C519" s="1">
+        <v>1.51</v>
+      </c>
+      <c r="D519" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="520" spans="1:4">
+      <c r="B520" s="6">
+        <v>44363.270914352</v>
+      </c>
+      <c r="C520" s="1">
+        <v>1.5</v>
+      </c>
+      <c r="D520" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="521" spans="1:4">
+      <c r="B521" s="6">
+        <v>44364.270914352</v>
+      </c>
+      <c r="C521" s="1">
+        <v>1.49</v>
+      </c>
+      <c r="D521" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="522" spans="1:4">
+      <c r="B522" s="6">
+        <v>44365.270914352</v>
+      </c>
+      <c r="C522" s="1">
+        <v>1.49</v>
+      </c>
+      <c r="D522" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="523" spans="1:4">
+      <c r="B523" s="6">
+        <v>44366.270914352</v>
+      </c>
+      <c r="C523" s="1">
+        <v>1.48</v>
+      </c>
+      <c r="D523" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="524" spans="1:4">
+      <c r="B524" s="6">
+        <v>44367.270914352</v>
+      </c>
+      <c r="C524" s="1">
+        <v>1.49</v>
+      </c>
+      <c r="D524" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="525" spans="1:4">
+      <c r="B525" s="6">
+        <v>44368.270914352</v>
+      </c>
+      <c r="C525" s="1">
+        <v>1.49</v>
+      </c>
+      <c r="D525" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="526" spans="1:4">
+      <c r="B526" s="6">
+        <v>44369.270914352</v>
+      </c>
+      <c r="C526" s="1">
+        <v>1.49</v>
+      </c>
+      <c r="D526" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="527" spans="1:4">
+      <c r="B527" s="6">
+        <v>44370.270914352</v>
+      </c>
+      <c r="C527" s="1">
+        <v>1.48</v>
+      </c>
+      <c r="D527" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="528" spans="1:4">
+      <c r="B528" s="6">
+        <v>44371.270914352</v>
+      </c>
+      <c r="C528" s="1">
+        <v>1.47</v>
+      </c>
+      <c r="D528" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="529" spans="1:4">
+      <c r="B529" s="6">
+        <v>44372.270914352</v>
+      </c>
+      <c r="C529" s="1">
+        <v>1.45</v>
+      </c>
+      <c r="D529" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="530" spans="1:4">
+      <c r="B530" s="6">
+        <v>44373.270914352</v>
+      </c>
+      <c r="C530" s="1">
+        <v>1.44</v>
+      </c>
+      <c r="D530" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="531" spans="1:4">
+      <c r="B531" s="6">
+        <v>44374.270914352</v>
+      </c>
+      <c r="C531" s="1">
+        <v>1.44</v>
+      </c>
+      <c r="D531" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="532" spans="1:4">
+      <c r="B532" s="6">
+        <v>44375.270914352</v>
+      </c>
+      <c r="C532" s="1">
+        <v>1.43</v>
+      </c>
+      <c r="D532" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="533" spans="1:4">
+      <c r="B533" s="6">
+        <v>44376.270914352</v>
+      </c>
+      <c r="C533" s="1">
+        <v>1.44</v>
+      </c>
+      <c r="D533" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="534" spans="1:4">
+      <c r="B534" s="6">
+        <v>44377.270914352</v>
+      </c>
+      <c r="C534" s="1">
+        <v>1.42</v>
+      </c>
+      <c r="D534" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="535" spans="1:4">
+      <c r="B535" s="6">
+        <v>44378.270914352</v>
+      </c>
+      <c r="C535" s="1">
+        <v>1.4</v>
+      </c>
+      <c r="D535" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="536" spans="1:4">
+      <c r="B536" s="6">
+        <v>44379.270914352</v>
+      </c>
+      <c r="C536" s="1">
+        <v>1.39</v>
+      </c>
+      <c r="D536" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="537" spans="1:4">
+      <c r="B537" s="6">
+        <v>44380.270914352</v>
+      </c>
+      <c r="C537" s="1">
+        <v>1.39</v>
+      </c>
+      <c r="D537" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="538" spans="1:4">
+      <c r="B538" s="6">
+        <v>44381.270914352</v>
+      </c>
+      <c r="C538" s="1">
+        <v>1.41</v>
+      </c>
+      <c r="D538" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="539" spans="1:4">
+      <c r="B539" s="6">
+        <v>44382.270914352</v>
+      </c>
+      <c r="C539" s="1">
+        <v>1.41</v>
+      </c>
+      <c r="D539" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="540" spans="1:4">
+      <c r="B540" s="6">
+        <v>44383.270914352</v>
+      </c>
+      <c r="C540" s="1">
+        <v>1.4</v>
+      </c>
+      <c r="D540" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="541" spans="1:4">
+      <c r="B541" s="6">
+        <v>44384.270914352</v>
+      </c>
+      <c r="C541" s="1">
+        <v>1.4</v>
+      </c>
+      <c r="D541" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="542" spans="1:4">
+      <c r="B542" s="6">
+        <v>44385.270914352</v>
+      </c>
+      <c r="C542" s="1">
+        <v>1.41</v>
+      </c>
+      <c r="D542" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="543" spans="1:4">
+      <c r="B543" s="6">
+        <v>44386.270914352</v>
+      </c>
+      <c r="C543" s="1">
+        <v>1.38</v>
+      </c>
+      <c r="D543" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="544" spans="1:4">
+      <c r="B544" s="6">
+        <v>44387.270914352</v>
+      </c>
+      <c r="C544" s="1">
+        <v>1.37</v>
+      </c>
+      <c r="D544" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="545" spans="1:4">
+      <c r="B545" s="6">
+        <v>44388.270914352</v>
+      </c>
+      <c r="C545" s="1">
+        <v>1.36</v>
+      </c>
+      <c r="D545" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="546" spans="1:4">
+      <c r="B546" s="6">
+        <v>44389.270914352</v>
+      </c>
+      <c r="C546" s="1">
+        <v>1.37</v>
+      </c>
+      <c r="D546" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="547" spans="1:4">
+      <c r="B547" s="6">
+        <v>44390.270914352</v>
+      </c>
+      <c r="C547" s="1">
+        <v>1.36</v>
+      </c>
+      <c r="D547" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="548" spans="1:4">
+      <c r="B548" s="6">
+        <v>44391.270914352</v>
+      </c>
+      <c r="C548" s="1">
+        <v>1.35</v>
+      </c>
+      <c r="D548" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="549" spans="1:4">
+      <c r="B549" s="6">
+        <v>44392.270914352</v>
+      </c>
+      <c r="C549" s="1">
+        <v>1.33</v>
+      </c>
+      <c r="D549" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="550" spans="1:4">
+      <c r="B550" s="6">
+        <v>44393.270914352</v>
+      </c>
+      <c r="C550" s="1">
+        <v>1.33</v>
+      </c>
+      <c r="D550" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="551" spans="1:4">
+      <c r="B551" s="6">
+        <v>44394.270914352</v>
+      </c>
+      <c r="C551" s="1">
+        <v>1.32</v>
+      </c>
+      <c r="D551" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="552" spans="1:4">
+      <c r="B552" s="6">
+        <v>44395.270914352</v>
+      </c>
+      <c r="C552" s="1">
+        <v>1.31</v>
+      </c>
+      <c r="D552" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="553" spans="1:4">
+      <c r="B553" s="6">
+        <v>44396.270914352</v>
+      </c>
+      <c r="C553" s="1">
+        <v>1.3</v>
+      </c>
+      <c r="D553" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="554" spans="1:4">
+      <c r="B554" s="6">
+        <v>44397.270914352</v>
+      </c>
+      <c r="C554" s="1">
+        <v>1.3</v>
+      </c>
+      <c r="D554" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="555" spans="1:4">
+      <c r="B555" s="6">
+        <v>44398.270914352</v>
+      </c>
+      <c r="C555" s="1">
+        <v>1.31</v>
+      </c>
+      <c r="D555" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="556" spans="1:4">
+      <c r="B556" s="6">
+        <v>44399.270914352</v>
+      </c>
+      <c r="C556" s="1">
+        <v>1.31</v>
+      </c>
+      <c r="D556" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="557" spans="1:4">
+      <c r="B557" s="6">
+        <v>44400.270914352</v>
+      </c>
+      <c r="C557" s="1">
+        <v>1.31</v>
+      </c>
+      <c r="D557" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="558" spans="1:4">
+      <c r="B558" s="6">
+        <v>44401.270914352</v>
+      </c>
+      <c r="C558" s="1">
+        <v>1.31</v>
+      </c>
+      <c r="D558" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="559" spans="1:4">
+      <c r="B559" s="6">
+        <v>44402.270914352</v>
+      </c>
+      <c r="C559" s="1">
+        <v>1.3</v>
+      </c>
+      <c r="D559" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="560" spans="1:4">
+      <c r="B560" s="6">
+        <v>44403.270914352</v>
+      </c>
+      <c r="C560" s="1">
+        <v>1.3</v>
+      </c>
+      <c r="D560" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="561" spans="1:4">
+      <c r="B561" s="6">
+        <v>44404.270914352</v>
+      </c>
+      <c r="C561" s="1">
+        <v>1.31</v>
+      </c>
+      <c r="D561" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="562" spans="1:4">
+      <c r="B562" s="6">
+        <v>44405.270914352</v>
+      </c>
+      <c r="C562" s="1">
+        <v>1.33</v>
+      </c>
+      <c r="D562" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="563" spans="1:4">
+      <c r="B563" s="6">
+        <v>44406.270914352</v>
+      </c>
+      <c r="C563" s="1">
+        <v>1.34</v>
+      </c>
+      <c r="D563" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="564" spans="1:4">
+      <c r="B564" s="6">
+        <v>44407.270914352</v>
+      </c>
+      <c r="C564" s="1">
+        <v>1.36</v>
+      </c>
+      <c r="D564" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="565" spans="1:4">
+      <c r="B565" s="6">
+        <v>44408.270914352</v>
+      </c>
+      <c r="C565" s="1">
+        <v>1.37</v>
+      </c>
+      <c r="D565" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="566" spans="1:4">
+      <c r="B566" s="6">
+        <v>44409.270914352</v>
+      </c>
+      <c r="C566" s="1">
+        <v>1.37</v>
+      </c>
+      <c r="D566" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="567" spans="1:4">
+      <c r="B567" s="6">
+        <v>44410.270914352</v>
+      </c>
+      <c r="C567" s="1">
+        <v>1.37</v>
+      </c>
+      <c r="D567" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="568" spans="1:4">
+      <c r="B568" s="6">
+        <v>44411.270914352</v>
+      </c>
+      <c r="C568" s="1">
+        <v>1.37</v>
+      </c>
+      <c r="D568" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="569" spans="1:4">
+      <c r="B569" s="6">
+        <v>44412.270914352</v>
+      </c>
+      <c r="C569" s="1">
+        <v>1.39</v>
+      </c>
+      <c r="D569" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="570" spans="1:4">
+      <c r="B570" s="6">
+        <v>44413.270914352</v>
+      </c>
+      <c r="C570" s="1">
+        <v>1.4</v>
+      </c>
+      <c r="D570" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="571" spans="1:4">
+      <c r="B571" s="6">
+        <v>44414.270914352</v>
+      </c>
+      <c r="C571" s="1">
+        <v>1.4</v>
+      </c>
+      <c r="D571" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="572" spans="1:4">
+      <c r="B572" s="6">
+        <v>44415.270914352</v>
+      </c>
+      <c r="C572" s="1">
+        <v>1.41</v>
+      </c>
+      <c r="D572" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="573" spans="1:4">
+      <c r="B573" s="6">
+        <v>44416.270914352</v>
+      </c>
+      <c r="C573" s="1">
+        <v>1.41</v>
+      </c>
+      <c r="D573" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="574" spans="1:4">
+      <c r="B574" s="6">
+        <v>44417.270914352</v>
+      </c>
+      <c r="C574" s="1">
+        <v>1.41</v>
+      </c>
+      <c r="D574" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="575" spans="1:4">
+      <c r="B575" s="6">
+        <v>44418.270914352</v>
+      </c>
+      <c r="C575" s="1">
+        <v>1.41</v>
+      </c>
+      <c r="D575" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="576" spans="1:4">
+      <c r="B576" s="6">
+        <v>44419.270914352</v>
+      </c>
+      <c r="C576" s="1">
+        <v>1.41</v>
+      </c>
+      <c r="D576" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="577" spans="1:4">
+      <c r="B577" s="6">
+        <v>44420.270914352</v>
+      </c>
+      <c r="C577" s="1">
+        <v>1.41</v>
+      </c>
+      <c r="D577" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="578" spans="1:4">
+      <c r="B578" s="6">
+        <v>44421.270914352</v>
+      </c>
+      <c r="C578" s="1">
+        <v>1.43</v>
+      </c>
+      <c r="D578" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="579" spans="1:4">
+      <c r="B579" s="6">
+        <v>44422.270914352</v>
+      </c>
+      <c r="C579" s="1">
+        <v>1.43</v>
+      </c>
+      <c r="D579" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="580" spans="1:4">
+      <c r="B580" s="6">
+        <v>44423.270914352</v>
+      </c>
+      <c r="C580" s="1">
+        <v>1.44</v>
+      </c>
+      <c r="D580" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="581" spans="1:4">
+      <c r="B581" s="6">
+        <v>44424.270914352</v>
+      </c>
+      <c r="C581" s="1">
+        <v>1.44</v>
+      </c>
+      <c r="D581" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="582" spans="1:4">
+      <c r="B582" s="6">
+        <v>44425.270914352</v>
+      </c>
+      <c r="C582" s="1">
+        <v>1.43</v>
+      </c>
+      <c r="D582" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="583" spans="1:4">
+      <c r="B583" s="6">
+        <v>44426.270914352</v>
+      </c>
+      <c r="C583" s="1">
+        <v>1.42</v>
+      </c>
+      <c r="D583" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="584" spans="1:4">
+      <c r="B584" s="6">
+        <v>44427.270914352</v>
+      </c>
+      <c r="C584" s="1">
+        <v>1.42</v>
+      </c>
+      <c r="D584" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="585" spans="1:4">
+      <c r="B585" s="6">
+        <v>44428.270914352</v>
+      </c>
+      <c r="C585" s="1">
+        <v>1.42</v>
+      </c>
+      <c r="D585" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="586" spans="1:4">
+      <c r="B586" s="6">
+        <v>44429.270914352</v>
+      </c>
+      <c r="C586" s="1">
+        <v>1.42</v>
+      </c>
+      <c r="D586" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="587" spans="1:4">
+      <c r="B587" s="6">
+        <v>44430.270914352</v>
+      </c>
+      <c r="C587" s="1">
+        <v>1.43</v>
+      </c>
+      <c r="D587" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="588" spans="1:4">
+      <c r="B588" s="6">
+        <v>44431.270914352</v>
+      </c>
+      <c r="C588" s="1">
+        <v>1.44</v>
+      </c>
+      <c r="D588" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="589" spans="1:4">
+      <c r="B589" s="6">
+        <v>44432.270914352</v>
+      </c>
+      <c r="C589" s="1">
+        <v>1.44</v>
+      </c>
+      <c r="D589" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="590" spans="1:4">
+      <c r="B590" s="6">
+        <v>44433.270914352</v>
+      </c>
+      <c r="C590" s="1">
+        <v>1.43</v>
+      </c>
+      <c r="D590" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="591" spans="1:4">
+      <c r="B591" s="6">
+        <v>44434.270914352</v>
+      </c>
+      <c r="C591" s="1">
+        <v>1.44</v>
+      </c>
+      <c r="D591" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="592" spans="1:4">
+      <c r="B592" s="6">
+        <v>44435.270914352</v>
+      </c>
+      <c r="C592" s="1">
+        <v>1.44</v>
+      </c>
+      <c r="D592" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="593" spans="1:4">
+      <c r="B593" s="6">
+        <v>44436.270914352</v>
+      </c>
+      <c r="C593" s="1">
+        <v>1.44</v>
+      </c>
+      <c r="D593" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="594" spans="1:4">
+      <c r="B594" s="6">
+        <v>44437.270914352</v>
+      </c>
+      <c r="C594" s="1">
+        <v>1.44</v>
+      </c>
+      <c r="D594" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="595" spans="1:4">
+      <c r="B595" s="6">
+        <v>44438.270914352</v>
+      </c>
+      <c r="C595" s="1">
+        <v>1.44</v>
+      </c>
+      <c r="D595" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="596" spans="1:4">
+      <c r="B596" s="6">
+        <v>44439.270914352</v>
+      </c>
+      <c r="C596" s="1">
+        <v>1.44</v>
+      </c>
+      <c r="D596" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="597" spans="1:4">
+      <c r="B597" s="6">
+        <v>44440.270914352</v>
+      </c>
+      <c r="C597" s="1">
+        <v>1.45</v>
+      </c>
+      <c r="D597" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="598" spans="1:4">
+      <c r="B598" s="6">
+        <v>44441.270914352</v>
+      </c>
+      <c r="C598" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="D598" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="599" spans="1:4">
+      <c r="B599" s="6">
+        <v>44442.270914352</v>
+      </c>
+      <c r="C599" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="D599" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="600" spans="1:4">
+      <c r="B600" s="6">
+        <v>44443.270914352</v>
+      </c>
+      <c r="C600" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="D600" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="601" spans="1:4">
+      <c r="B601" s="6">
+        <v>44444.270914352</v>
+      </c>
+      <c r="C601" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="D601" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="602" spans="1:4">
+      <c r="B602" s="6">
+        <v>44445.270914352</v>
+      </c>
+      <c r="C602" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="D602" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="603" spans="1:4">
+      <c r="B603" s="6">
+        <v>44446.270914352</v>
+      </c>
+      <c r="C603" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="D603" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="604" spans="1:4">
+      <c r="B604" s="6">
+        <v>44447.270914352</v>
+      </c>
+      <c r="C604" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="D604" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="605" spans="1:4">
+      <c r="B605" s="6">
+        <v>44448.270914352</v>
+      </c>
+      <c r="C605" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="D605" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="606" spans="1:4">
+      <c r="B606" s="6">
+        <v>44449.270914352</v>
+      </c>
+      <c r="C606" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="D606" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="607" spans="1:4">
+      <c r="B607" s="6">
+        <v>44450.270914352</v>
+      </c>
+      <c r="C607" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="D607" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="608" spans="1:4">
+      <c r="B608" s="6">
+        <v>44451.270914352</v>
+      </c>
+      <c r="C608" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="D608" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="609" spans="1:4">
+      <c r="B609" s="6">
+        <v>44452.270914352</v>
+      </c>
+      <c r="C609" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="D609" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="610" spans="1:4">
+      <c r="B610" s="6">
+        <v>44453.270914352</v>
+      </c>
+      <c r="C610" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="D610" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="611" spans="1:4">
+      <c r="B611" s="6">
+        <v>44454.270914352</v>
+      </c>
+      <c r="C611" s="1">
+        <v>0.98</v>
+      </c>
+      <c r="D611" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="612" spans="1:4">
+      <c r="B612" s="6">
+        <v>44455.270914352</v>
+      </c>
+      <c r="C612" s="1">
+        <v>0.98</v>
+      </c>
+      <c r="D612" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="613" spans="1:4">
+      <c r="B613" s="6">
+        <v>44456.270914352</v>
+      </c>
+      <c r="C613" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="D613" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="614" spans="1:4">
+      <c r="B614" s="6">
+        <v>44457.270914352</v>
+      </c>
+      <c r="C614" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="D614" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="615" spans="1:4">
+      <c r="B615" s="6">
+        <v>44458.270914352</v>
+      </c>
+      <c r="C615" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="D615" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="616" spans="1:4">
+      <c r="B616" s="6">
+        <v>44459.270914352</v>
+      </c>
+      <c r="C616" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="D616" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="617" spans="1:4">
+      <c r="B617" s="6">
+        <v>44460.270914352</v>
+      </c>
+      <c r="C617" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="D617" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="618" spans="1:4">
+      <c r="B618" s="6">
+        <v>44461.270914352</v>
+      </c>
+      <c r="C618" s="1">
+        <v>0.89</v>
+      </c>
+      <c r="D618" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="619" spans="1:4">
+      <c r="B619" s="6">
+        <v>44462.270914352</v>
+      </c>
+      <c r="C619" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="D619" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="620" spans="1:4">
+      <c r="B620" s="6">
+        <v>44463.270914352</v>
+      </c>
+      <c r="C620" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="D620" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="621" spans="1:4">
+      <c r="B621" s="6">
+        <v>44464.270914352</v>
+      </c>
+      <c r="C621" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="D621" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="622" spans="1:4">
+      <c r="B622" s="6">
+        <v>44465.270914352</v>
+      </c>
+      <c r="C622" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="D622" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="623" spans="1:4">
+      <c r="B623" s="6">
+        <v>44466.270914352</v>
+      </c>
+      <c r="C623" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="D623" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="624" spans="1:4">
+      <c r="B624" s="6">
+        <v>44467.270914352</v>
+      </c>
+      <c r="C624" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="D624" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="625" spans="1:4">
+      <c r="B625" s="6">
+        <v>44468.270914352</v>
+      </c>
+      <c r="C625" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="D625" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="626" spans="1:4">
+      <c r="B626" s="6">
+        <v>44469.270914352</v>
+      </c>
+      <c r="C626" s="1">
+        <v>0.89</v>
+      </c>
+      <c r="D626" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="627" spans="1:4">
+      <c r="B627" s="6">
+        <v>44470.270914352</v>
+      </c>
+      <c r="C627" s="1">
+        <v>0.89</v>
+      </c>
+      <c r="D627" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="628" spans="1:4">
+      <c r="B628" s="6">
+        <v>44471.270914352</v>
+      </c>
+      <c r="C628" s="1">
+        <v>0.89</v>
+      </c>
+      <c r="D628" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="629" spans="1:4">
+      <c r="B629" s="6">
+        <v>44472.270914352</v>
+      </c>
+      <c r="C629" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="D629" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="630" spans="1:4">
+      <c r="B630" s="6">
+        <v>44473.270914352</v>
+      </c>
+      <c r="C630" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="D630" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="631" spans="1:4">
+      <c r="B631" s="6">
+        <v>44474.270914352</v>
+      </c>
+      <c r="C631" s="1">
+        <v>0.89</v>
+      </c>
+      <c r="D631" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="632" spans="1:4">
+      <c r="B632" s="6">
+        <v>44475.270914352</v>
+      </c>
+      <c r="C632" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="D632" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="633" spans="1:4">
+      <c r="B633" s="6">
+        <v>44476.270914352</v>
+      </c>
+      <c r="C633" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="D633" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="634" spans="1:4">
+      <c r="B634" s="6">
+        <v>44477.270914352</v>
+      </c>
+      <c r="C634" s="1">
+        <v>0.88</v>
+      </c>
+      <c r="D634" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="635" spans="1:4">
+      <c r="B635" s="6">
+        <v>44478.270914352</v>
+      </c>
+      <c r="C635" s="1">
+        <v>0.88</v>
+      </c>
+      <c r="D635" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="636" spans="1:4">
+      <c r="B636" s="6">
+        <v>44479.270914352</v>
+      </c>
+      <c r="C636" s="1">
+        <v>0.89</v>
+      </c>
+      <c r="D636" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="637" spans="1:4">
+      <c r="B637" s="6">
+        <v>44480.270914352</v>
+      </c>
+      <c r="C637" s="1">
+        <v>0.89</v>
+      </c>
+      <c r="D637" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="638" spans="1:4">
+      <c r="B638" s="6">
+        <v>44481.270914352</v>
+      </c>
+      <c r="C638" s="1">
+        <v>0.89</v>
+      </c>
+      <c r="D638" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="639" spans="1:4">
+      <c r="B639" s="6">
+        <v>44482.270914352</v>
+      </c>
+      <c r="C639" s="1">
+        <v>0.89</v>
+      </c>
+      <c r="D639" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="640" spans="1:4">
+      <c r="B640" s="6">
+        <v>44483.270914352</v>
+      </c>
+      <c r="C640" s="1">
+        <v>0.89</v>
+      </c>
+      <c r="D640" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="641" spans="1:4">
+      <c r="B641" s="6">
+        <v>44484.270914352</v>
+      </c>
+      <c r="C641" s="1">
+        <v>0.89</v>
+      </c>
+      <c r="D641" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="642" spans="1:4">
+      <c r="B642" s="6">
+        <v>44485.270914352</v>
+      </c>
+      <c r="C642" s="1">
+        <v>0.89</v>
+      </c>
+      <c r="D642" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="643" spans="1:4">
+      <c r="B643" s="6">
+        <v>44486.270914352</v>
+      </c>
+      <c r="C643" s="1">
+        <v>0.89</v>
+      </c>
+      <c r="D643" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="644" spans="1:4">
+      <c r="B644" s="6">
+        <v>44487.270914352</v>
+      </c>
+      <c r="C644" s="1">
+        <v>0.89</v>
+      </c>
+      <c r="D644" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="645" spans="1:4">
+      <c r="B645" s="6">
+        <v>44488.270914352</v>
+      </c>
+      <c r="C645" s="1">
+        <v>0.88</v>
+      </c>
+      <c r="D645" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="646" spans="1:4">
+      <c r="B646" s="6">
+        <v>44489.270914352</v>
+      </c>
+      <c r="C646" s="1">
+        <v>0.89</v>
+      </c>
+      <c r="D646" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="647" spans="1:4">
+      <c r="B647" s="6">
+        <v>44490.270914352</v>
+      </c>
+      <c r="C647" s="1">
+        <v>0.89</v>
+      </c>
+      <c r="D647" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="648" spans="1:4">
+      <c r="B648" s="6">
+        <v>44491.270914352</v>
+      </c>
+      <c r="C648" s="1">
+        <v>0.89</v>
+      </c>
+      <c r="D648" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="649" spans="1:4">
+      <c r="B649" s="6">
+        <v>44492.270914352</v>
+      </c>
+      <c r="C649" s="1">
+        <v>0.89</v>
+      </c>
+      <c r="D649" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="650" spans="1:4">
+      <c r="B650" s="6">
+        <v>44493.270914352</v>
+      </c>
+      <c r="C650" s="1">
+        <v>0.88</v>
+      </c>
+      <c r="D650" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="651" spans="1:4">
+      <c r="B651" s="6">
+        <v>44494.270914352</v>
+      </c>
+      <c r="C651" s="1">
+        <v>0.88</v>
+      </c>
+      <c r="D651" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="652" spans="1:4">
+      <c r="B652" s="6">
+        <v>44495.270914352</v>
+      </c>
+      <c r="C652" s="1">
+        <v>0.88</v>
+      </c>
+      <c r="D652" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="653" spans="1:4">
+      <c r="B653" s="6">
+        <v>44496.270914352</v>
+      </c>
+      <c r="C653" s="1">
+        <v>0.88</v>
+      </c>
+      <c r="D653" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="654" spans="1:4">
+      <c r="B654" s="6">
+        <v>44497.270914352</v>
+      </c>
+      <c r="C654" s="1">
+        <v>0.88</v>
+      </c>
+      <c r="D654" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="655" spans="1:4">
+      <c r="B655" s="6">
+        <v>44498.270914352</v>
+      </c>
+      <c r="C655" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="D655" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="656" spans="1:4">
+      <c r="B656" s="6">
+        <v>44499.270914352</v>
+      </c>
+      <c r="C656" s="1">
+        <v>0.89</v>
+      </c>
+      <c r="D656" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="657" spans="1:4">
+      <c r="B657" s="6">
+        <v>44500.270914352</v>
+      </c>
+      <c r="C657" s="1">
+        <v>0.89</v>
+      </c>
+      <c r="D657" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="658" spans="1:4">
+      <c r="B658" s="6">
+        <v>44501.270914352</v>
+      </c>
+      <c r="C658" s="1">
+        <v>0.89</v>
+      </c>
+      <c r="D658" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="659" spans="1:4">
+      <c r="B659" s="6">
+        <v>44502.270914352</v>
+      </c>
+      <c r="C659" s="1">
+        <v>0.89</v>
+      </c>
+      <c r="D659" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="660" spans="1:4">
+      <c r="B660" s="6">
+        <v>44503.270914352</v>
+      </c>
+      <c r="C660" s="1">
+        <v>0.89</v>
+      </c>
+      <c r="D660" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="661" spans="1:4">
+      <c r="B661" s="6">
+        <v>44504.270914352</v>
+      </c>
+      <c r="C661" s="1">
+        <v>0.89</v>
+      </c>
+      <c r="D661" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="662" spans="1:4">
+      <c r="B662" s="6">
+        <v>44505.270914352</v>
+      </c>
+      <c r="C662" s="1">
+        <v>0.89</v>
+      </c>
+      <c r="D662" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="663" spans="1:4">
+      <c r="B663" s="6">
+        <v>44506.270914352</v>
+      </c>
+      <c r="C663" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="D663" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="664" spans="1:4">
+      <c r="B664" s="6">
+        <v>44507.270914352</v>
+      </c>
+      <c r="C664" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="D664" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="665" spans="1:4">
+      <c r="B665" s="6">
+        <v>44508.270914352</v>
+      </c>
+      <c r="C665" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="D665" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="666" spans="1:4">
+      <c r="B666" s="6">
+        <v>44509.270914352</v>
+      </c>
+      <c r="C666" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="D666" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="667" spans="1:4">
+      <c r="B667" s="6">
+        <v>44510.270914352</v>
+      </c>
+      <c r="C667" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="D667" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="668" spans="1:4">
+      <c r="B668" s="6">
+        <v>44511.270914352</v>
+      </c>
+      <c r="C668" s="1">
+        <v>1.05</v>
+      </c>
+      <c r="D668" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="669" spans="1:4">
+      <c r="B669" s="6">
+        <v>44512.270914352</v>
+      </c>
+      <c r="C669" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="D669" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="670" spans="1:4">
+      <c r="B670" s="6">
+        <v>44513.270914352</v>
+      </c>
+      <c r="C670" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="D670" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="671" spans="1:4">
+      <c r="B671" s="6">
+        <v>44514.270914352</v>
+      </c>
+      <c r="C671" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="D671" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="672" spans="1:4">
+      <c r="B672" s="6">
+        <v>44515.270914352</v>
+      </c>
+      <c r="C672" s="1">
+        <v>0.98</v>
+      </c>
+      <c r="D672" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="673" spans="1:4">
+      <c r="B673" s="6">
+        <v>44516.270914352</v>
+      </c>
+      <c r="C673" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="D673" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="674" spans="1:4">
+      <c r="B674" s="6">
+        <v>44517.270914352</v>
+      </c>
+      <c r="C674" s="1">
+        <v>1.02</v>
+      </c>
+      <c r="D674" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="675" spans="1:4">
+      <c r="B675" s="6">
+        <v>44518.270914352</v>
+      </c>
+      <c r="C675" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="D675" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="676" spans="1:4">
+      <c r="B676" s="6">
+        <v>44519.270914352</v>
+      </c>
+      <c r="C676" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="D676" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="677" spans="1:4">
+      <c r="B677" s="6">
+        <v>44520.270914352</v>
+      </c>
+      <c r="C677" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="D677" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="678" spans="1:4">
+      <c r="B678" s="6">
+        <v>44521.270914352</v>
+      </c>
+      <c r="C678" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="D678" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="679" spans="1:4">
+      <c r="B679" s="6">
+        <v>44522.270914352</v>
+      </c>
+      <c r="C679" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="D679" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="680" spans="1:4">
+      <c r="B680" s="6">
+        <v>44523.270914352</v>
+      </c>
+      <c r="C680" s="1">
+        <v>1.05</v>
+      </c>
+      <c r="D680" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="681" spans="1:4">
+      <c r="B681" s="6">
+        <v>44524.270914352</v>
+      </c>
+      <c r="C681" s="1">
+        <v>1.22</v>
+      </c>
+      <c r="D681" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="682" spans="1:4">
+      <c r="B682" s="6">
+        <v>44525.270914352</v>
+      </c>
+      <c r="C682" s="1">
+        <v>1.32</v>
+      </c>
+      <c r="D682" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="683" spans="1:4">
+      <c r="B683" s="6">
+        <v>44526.270914352</v>
+      </c>
+      <c r="C683" s="1">
+        <v>1.45</v>
+      </c>
+      <c r="D683" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="684" spans="1:4">
+      <c r="B684" s="6">
+        <v>44527.270914352</v>
+      </c>
+      <c r="C684" s="1">
+        <v>1.43</v>
+      </c>
+      <c r="D684" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="685" spans="1:4">
+      <c r="B685" s="6">
+        <v>44528.270914352</v>
+      </c>
+      <c r="C685" s="1">
+        <v>1.36</v>
+      </c>
+      <c r="D685" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="686" spans="1:4">
+      <c r="B686" s="6">
+        <v>44529.270914352</v>
+      </c>
+      <c r="C686" s="1">
+        <v>1.37</v>
+      </c>
+      <c r="D686" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="687" spans="1:4">
+      <c r="B687" s="6">
+        <v>44530.270914352</v>
+      </c>
+      <c r="C687" s="1">
+        <v>1.34</v>
+      </c>
+      <c r="D687" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="688" spans="1:4">
+      <c r="B688" s="6">
+        <v>44531.270914352</v>
+      </c>
+      <c r="C688" s="1">
+        <v>1.34</v>
+      </c>
+      <c r="D688" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="689" spans="1:4">
+      <c r="B689" s="6">
+        <v>44532.270914352</v>
+      </c>
+      <c r="C689" s="1">
+        <v>1.37</v>
+      </c>
+      <c r="D689" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="690" spans="1:4">
+      <c r="B690" s="6">
+        <v>44533.270914352</v>
+      </c>
+      <c r="C690" s="1">
+        <v>1.4</v>
+      </c>
+      <c r="D690" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="691" spans="1:4">
+      <c r="B691" s="6">
+        <v>44534.270914352</v>
+      </c>
+      <c r="C691" s="1">
+        <v>1.36</v>
+      </c>
+      <c r="D691" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="692" spans="1:4">
+      <c r="B692" s="6">
+        <v>44535.270914352</v>
+      </c>
+      <c r="C692" s="1">
+        <v>1.38</v>
+      </c>
+      <c r="D692" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="693" spans="1:4">
+      <c r="B693" s="6">
+        <v>44536.270914352</v>
+      </c>
+      <c r="C693" s="1">
+        <v>1.38</v>
+      </c>
+      <c r="D693" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="694" spans="1:4">
+      <c r="B694" s="6">
+        <v>44537.270914352</v>
+      </c>
+      <c r="C694" s="1">
+        <v>1.37</v>
+      </c>
+      <c r="D694" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="695" spans="1:4">
+      <c r="B695" s="6">
+        <v>44538.270914352</v>
+      </c>
+      <c r="C695" s="1">
+        <v>1.36</v>
+      </c>
+      <c r="D695" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="696" spans="1:4">
+      <c r="B696" s="6">
+        <v>44539.270914352</v>
+      </c>
+      <c r="C696" s="1">
+        <v>1.38</v>
+      </c>
+      <c r="D696" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="697" spans="1:4">
+      <c r="B697" s="6">
+        <v>44540.270914352</v>
+      </c>
+      <c r="C697" s="1">
+        <v>1.4</v>
+      </c>
+      <c r="D697" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="698" spans="1:4">
+      <c r="B698" s="6">
+        <v>44541.270914352</v>
+      </c>
+      <c r="C698" s="1">
+        <v>1.45</v>
+      </c>
+      <c r="D698" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="699" spans="1:4">
+      <c r="B699" s="6">
+        <v>44542.270914352</v>
+      </c>
+      <c r="C699" s="1">
+        <v>1.39</v>
+      </c>
+      <c r="D699" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="700" spans="1:4">
+      <c r="B700" s="6">
+        <v>44543.270914352</v>
+      </c>
+      <c r="C700" s="1">
+        <v>1.38</v>
+      </c>
+      <c r="D700" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="701" spans="1:4">
+      <c r="B701" s="6">
+        <v>44544.270914352</v>
+      </c>
+      <c r="C701" s="1">
+        <v>1.39</v>
+      </c>
+      <c r="D701" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="702" spans="1:4">
+      <c r="B702" s="6">
+        <v>44545.270914352</v>
+      </c>
+      <c r="C702" s="1">
+        <v>1.39</v>
+      </c>
+      <c r="D702" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="703" spans="1:4">
+      <c r="B703" s="6">
+        <v>44546.270914352</v>
+      </c>
+      <c r="C703" s="1">
+        <v>1.39</v>
+      </c>
+      <c r="D703" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="704" spans="1:4">
+      <c r="B704" s="6">
+        <v>44547.270914352</v>
+      </c>
+      <c r="C704" s="1">
+        <v>1.4</v>
+      </c>
+      <c r="D704" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="705" spans="1:4">
+      <c r="B705" s="6">
+        <v>44548.270914352</v>
+      </c>
+      <c r="C705" s="1">
+        <v>1.4</v>
+      </c>
+      <c r="D705" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="706" spans="1:4">
+      <c r="B706" s="6">
+        <v>44549.270914352</v>
+      </c>
+      <c r="C706" s="1">
+        <v>1.42</v>
+      </c>
+      <c r="D706" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="707" spans="1:4">
+      <c r="B707" s="6">
+        <v>44550.270914352</v>
+      </c>
+      <c r="C707" s="1">
+        <v>1.42</v>
+      </c>
+      <c r="D707" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="708" spans="1:4">
+      <c r="B708" s="6">
+        <v>44551.270914352</v>
+      </c>
+      <c r="C708" s="1">
+        <v>1.42</v>
+      </c>
+      <c r="D708" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="709" spans="1:4">
+      <c r="B709" s="6">
+        <v>44552.270914352</v>
+      </c>
+      <c r="C709" s="1">
+        <v>1.42</v>
+      </c>
+      <c r="D709" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="710" spans="1:4">
+      <c r="B710" s="6">
+        <v>44553.270914352</v>
+      </c>
+      <c r="C710" s="1">
+        <v>1.42</v>
+      </c>
+      <c r="D710" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="711" spans="1:4">
+      <c r="B711" s="6">
+        <v>44554.270914352</v>
+      </c>
+      <c r="C711" s="1">
+        <v>1.42</v>
+      </c>
+      <c r="D711" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="712" spans="1:4">
+      <c r="B712" s="6">
+        <v>44555.270914352</v>
+      </c>
+      <c r="C712" s="1">
+        <v>1.42</v>
+      </c>
+      <c r="D712" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="713" spans="1:4">
+      <c r="B713" s="6">
+        <v>44556.270914352</v>
+      </c>
+      <c r="C713" s="1">
+        <v>1.42</v>
+      </c>
+      <c r="D713" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="714" spans="1:4">
+      <c r="B714" s="6">
+        <v>44557.270914352</v>
+      </c>
+      <c r="C714" s="1">
+        <v>1.45</v>
+      </c>
+      <c r="D714" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="715" spans="1:4">
+      <c r="B715" s="6">
+        <v>44558.270914352</v>
+      </c>
+      <c r="C715" s="1">
+        <v>1.48</v>
+      </c>
+      <c r="D715" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="716" spans="1:4">
+      <c r="B716" s="6">
+        <v>44559.270914352</v>
+      </c>
+      <c r="C716" s="1">
+        <v>1.47</v>
+      </c>
+      <c r="D716" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="717" spans="1:4">
+      <c r="B717" s="6">
+        <v>44560.270914352</v>
+      </c>
+      <c r="C717" s="1">
+        <v>1.46</v>
+      </c>
+      <c r="D717" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="718" spans="1:4">
+      <c r="B718" s="6">
+        <v>44561.270914352</v>
+      </c>
+      <c r="C718" s="1">
+        <v>1.46</v>
+      </c>
+      <c r="D718" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="719" spans="1:4">
+      <c r="B719" s="6">
+        <v>44562.270914352</v>
+      </c>
+      <c r="C719" s="1">
+        <v>1.46</v>
+      </c>
+      <c r="D719" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="720" spans="1:4">
+      <c r="B720" s="6">
+        <v>44563.270914352</v>
+      </c>
+      <c r="C720" s="1">
+        <v>1.46</v>
+      </c>
+      <c r="D720" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="721" spans="1:4">
+      <c r="B721" s="6">
+        <v>44564.270914352</v>
+      </c>
+      <c r="C721" s="1">
+        <v>1.47</v>
+      </c>
+      <c r="D721" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="722" spans="1:4">
+      <c r="B722" s="6">
+        <v>44565.270914352</v>
+      </c>
+      <c r="C722" s="1">
+        <v>1.48</v>
+      </c>
+      <c r="D722" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="723" spans="1:4">
+      <c r="B723" s="6">
+        <v>44566.270914352</v>
+      </c>
+      <c r="C723" s="1">
+        <v>1.53</v>
+      </c>
+      <c r="D723" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="724" spans="1:4">
+      <c r="B724" s="6">
+        <v>44567.270914352</v>
+      </c>
+      <c r="C724" s="1">
+        <v>1.51</v>
+      </c>
+      <c r="D724" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="725" spans="1:4">
+      <c r="B725" s="6">
+        <v>44568.270914352</v>
+      </c>
+      <c r="C725" s="1">
+        <v>1.51</v>
+      </c>
+      <c r="D725" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="726" spans="1:4">
+      <c r="B726" s="6">
+        <v>44569.270914352</v>
+      </c>
+      <c r="C726" s="1">
+        <v>1.51</v>
+      </c>
+      <c r="D726" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="727" spans="1:4">
+      <c r="B727" s="6">
+        <v>44570.270914352</v>
+      </c>
+      <c r="C727" s="1">
+        <v>1.52</v>
+      </c>
+      <c r="D727" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="728" spans="1:4">
+      <c r="B728" s="6">
+        <v>44571.270914352</v>
+      </c>
+      <c r="C728" s="1">
+        <v>1.54</v>
+      </c>
+      <c r="D728" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="729" spans="1:4">
+      <c r="B729" s="6">
+        <v>44572.270914352</v>
+      </c>
+      <c r="C729" s="1">
+        <v>1.57</v>
+      </c>
+      <c r="D729" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="730" spans="1:4">
+      <c r="B730" s="6">
+        <v>44573.270914352</v>
+      </c>
+      <c r="C730" s="1">
+        <v>1.6</v>
+      </c>
+      <c r="D730" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="731" spans="1:4">
+      <c r="B731" s="6">
+        <v>44574.270914352</v>
+      </c>
+      <c r="C731" s="1">
+        <v>1.58</v>
+      </c>
+      <c r="D731" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="732" spans="1:4">
+      <c r="B732" s="6">
+        <v>44575.270914352</v>
+      </c>
+      <c r="C732" s="1">
+        <v>1.58</v>
+      </c>
+      <c r="D732" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="733" spans="1:4">
+      <c r="B733" s="6">
+        <v>44576.270914352</v>
+      </c>
+      <c r="C733" s="1">
+        <v>1.58</v>
+      </c>
+      <c r="D733" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="734" spans="1:4">
+      <c r="B734" s="6">
+        <v>44577.270914352</v>
+      </c>
+      <c r="C734" s="1">
+        <v>1.59</v>
+      </c>
+      <c r="D734" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="735" spans="1:4">
+      <c r="B735" s="6">
+        <v>44578.270914352</v>
+      </c>
+      <c r="C735" s="1">
+        <v>1.59</v>
+      </c>
+      <c r="D735" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="736" spans="1:4">
+      <c r="B736" s="6">
+        <v>44579.270914352</v>
+      </c>
+      <c r="C736" s="1">
+        <v>1.58</v>
+      </c>
+      <c r="D736" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="737" spans="1:4">
+      <c r="B737" s="6">
+        <v>44580.270914352</v>
+      </c>
+      <c r="C737" s="1">
+        <v>1.59</v>
+      </c>
+      <c r="D737" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="738" spans="1:4">
+      <c r="B738" s="6">
+        <v>44581.270914352</v>
+      </c>
+      <c r="C738" s="1">
+        <v>1.59</v>
+      </c>
+      <c r="D738" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="739" spans="1:4">
+      <c r="B739" s="6">
+        <v>44582.270914352</v>
+      </c>
+      <c r="C739" s="1">
+        <v>1.59</v>
+      </c>
+      <c r="D739" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="740" spans="1:4">
+      <c r="B740" s="6">
+        <v>44583.270914352</v>
+      </c>
+      <c r="C740" s="1">
+        <v>1.58</v>
+      </c>
+      <c r="D740" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="741" spans="1:4">
+      <c r="B741" s="6">
+        <v>44584.270914352</v>
+      </c>
+      <c r="C741" s="1">
+        <v>1.57</v>
+      </c>
+      <c r="D741" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="742" spans="1:4">
+      <c r="B742" s="6">
+        <v>44585.270914352</v>
+      </c>
+      <c r="C742" s="1">
+        <v>1.57</v>
+      </c>
+      <c r="D742" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="743" spans="1:4">
+      <c r="B743" s="6">
+        <v>44586.270914352</v>
+      </c>
+      <c r="C743" s="1">
+        <v>1.57</v>
+      </c>
+      <c r="D743" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="744" spans="1:4">
+      <c r="B744" s="6">
+        <v>44587.270914352</v>
+      </c>
+      <c r="C744" s="1">
+        <v>1.57</v>
+      </c>
+      <c r="D744" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="745" spans="1:4">
+      <c r="B745" s="6">
+        <v>44588.270914352</v>
+      </c>
+      <c r="C745" s="1">
+        <v>1.57</v>
+      </c>
+      <c r="D745" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="746" spans="1:4">
+      <c r="B746" s="6">
+        <v>44589.270914352</v>
+      </c>
+      <c r="C746" s="1">
+        <v>1.59</v>
+      </c>
+      <c r="D746" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="747" spans="1:4">
+      <c r="B747" s="6">
+        <v>44590.270914352</v>
+      </c>
+      <c r="C747" s="1">
+        <v>1.58</v>
+      </c>
+      <c r="D747" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="748" spans="1:4">
+      <c r="B748" s="6">
+        <v>44591.270914352</v>
+      </c>
+      <c r="C748" s="1">
+        <v>1.58</v>
+      </c>
+      <c r="D748" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="749" spans="1:4">
+      <c r="B749" s="6">
+        <v>44592.270914352</v>
+      </c>
+      <c r="C749" s="1">
+        <v>1.62</v>
+      </c>
+      <c r="D749" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="750" spans="1:4">
+      <c r="B750" s="6">
+        <v>44593.270914352</v>
+      </c>
+      <c r="C750" s="1">
+        <v>1.63</v>
+      </c>
+      <c r="D750" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="751" spans="1:4">
+      <c r="B751" s="6">
+        <v>44594.270914352</v>
+      </c>
+      <c r="C751" s="1">
+        <v>1.67</v>
+      </c>
+      <c r="D751" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="752" spans="1:4">
+      <c r="B752" s="6">
+        <v>44595.270914352</v>
+      </c>
+      <c r="C752" s="1">
+        <v>1.55</v>
+      </c>
+      <c r="D752" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="753" spans="1:4">
+      <c r="B753" s="6">
+        <v>44596.270914352</v>
+      </c>
+      <c r="C753" s="1">
+        <v>1.56</v>
+      </c>
+      <c r="D753" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="754" spans="1:4">
+      <c r="B754" s="6">
+        <v>44597.270914352</v>
+      </c>
+      <c r="C754" s="1">
+        <v>1.57</v>
+      </c>
+      <c r="D754" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="755" spans="1:4">
+      <c r="B755" s="6">
+        <v>44598.270914352</v>
+      </c>
+      <c r="C755" s="1">
+        <v>1.58</v>
+      </c>
+      <c r="D755" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="756" spans="1:4">
+      <c r="B756" s="6">
+        <v>44599.270914352</v>
+      </c>
+      <c r="C756" s="1">
+        <v>1.62</v>
+      </c>
+      <c r="D756" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="757" spans="1:4">
+      <c r="B757" s="6">
+        <v>44600.270914352</v>
+      </c>
+      <c r="C757" s="1">
+        <v>1.54</v>
+      </c>
+      <c r="D757" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="758" spans="1:4">
+      <c r="B758" s="6">
+        <v>44601.270914352</v>
+      </c>
+      <c r="C758" s="1">
+        <v>1.54</v>
+      </c>
+      <c r="D758" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="759" spans="1:4">
+      <c r="B759" s="6">
+        <v>44602.270914352</v>
+      </c>
+      <c r="C759" s="1">
+        <v>1.54</v>
+      </c>
+      <c r="D759" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="760" spans="1:4">
+      <c r="B760" s="6">
+        <v>44603.270914352</v>
+      </c>
+      <c r="C760" s="1">
+        <v>1.54</v>
+      </c>
+      <c r="D760" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="761" spans="1:4">
+      <c r="B761" s="6">
+        <v>44604.270914352</v>
+      </c>
+      <c r="C761" s="1">
+        <v>1.54</v>
+      </c>
+      <c r="D761" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="762" spans="1:4">
+      <c r="B762" s="6">
+        <v>44605.270914352</v>
+      </c>
+      <c r="C762" s="1">
+        <v>1.54</v>
+      </c>
+      <c r="D762" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="763" spans="1:4">
+      <c r="B763" s="6">
+        <v>44606.270914352</v>
+      </c>
+      <c r="C763" s="1">
+        <v>1.56</v>
+      </c>
+      <c r="D763" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="764" spans="1:4">
+      <c r="B764" s="6">
+        <v>44607.270914352</v>
+      </c>
+      <c r="C764" s="1">
+        <v>1.57</v>
+      </c>
+      <c r="D764" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="765" spans="1:4">
+      <c r="B765" s="6">
+        <v>44608.270914352</v>
+      </c>
+      <c r="C765" s="1">
+        <v>1.61</v>
+      </c>
+      <c r="D765" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="766" spans="1:4">
+      <c r="B766" s="6">
+        <v>44609.270914352</v>
+      </c>
+      <c r="C766" s="1">
+        <v>1.57</v>
+      </c>
+      <c r="D766" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="767" spans="1:4">
+      <c r="B767" s="6">
+        <v>44610.270914352</v>
+      </c>
+      <c r="C767" s="1">
+        <v>1.55</v>
+      </c>
+      <c r="D767" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="768" spans="1:4">
+      <c r="B768" s="6">
+        <v>44611.270914352</v>
+      </c>
+      <c r="C768" s="1">
+        <v>1.55</v>
+      </c>
+      <c r="D768" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="769" spans="1:4">
+      <c r="B769" s="6">
+        <v>44612.270914352</v>
+      </c>
+      <c r="C769" s="1">
+        <v>1.57</v>
+      </c>
+      <c r="D769" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="770" spans="1:4">
+      <c r="B770" s="6">
+        <v>44613.270914352</v>
+      </c>
+      <c r="C770" s="1">
+        <v>1.61</v>
+      </c>
+      <c r="D770" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="771" spans="1:4">
+      <c r="B771" s="6">
+        <v>44614.270914352</v>
+      </c>
+      <c r="C771" s="1">
+        <v>1.57</v>
+      </c>
+      <c r="D771" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="772" spans="1:4">
+      <c r="B772" s="6">
+        <v>44615.270914352</v>
+      </c>
+      <c r="C772" s="1">
+        <v>1.52</v>
+      </c>
+      <c r="D772" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="773" spans="1:4">
+      <c r="B773" s="6">
+        <v>44616.270914352</v>
+      </c>
+      <c r="C773" s="1">
+        <v>1.53</v>
+      </c>
+      <c r="D773" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="774" spans="1:4">
+      <c r="B774" s="6">
+        <v>44617.270914352</v>
+      </c>
+      <c r="C774" s="1">
+        <v>1.53</v>
+      </c>
+      <c r="D774" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="775" spans="1:4">
+      <c r="B775" s="6">
+        <v>44618.270914352</v>
+      </c>
+      <c r="C775" s="1">
+        <v>1.53</v>
+      </c>
+      <c r="D775" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="776" spans="1:4">
+      <c r="B776" s="6">
+        <v>44619.270914352</v>
+      </c>
+      <c r="C776" s="1">
+        <v>1.52</v>
+      </c>
+      <c r="D776" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="777" spans="1:4">
+      <c r="B777" s="6">
+        <v>44620.270914352</v>
+      </c>
+      <c r="C777" s="1">
+        <v>1.51</v>
+      </c>
+      <c r="D777" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="778" spans="1:4">
+      <c r="B778" s="6">
+        <v>44621.270914352</v>
+      </c>
+      <c r="C778" s="1">
+        <v>1.51</v>
+      </c>
+      <c r="D778" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="779" spans="1:4">
+      <c r="B779" s="6">
+        <v>44622.270914352</v>
+      </c>
+      <c r="C779" s="1">
+        <v>1.52</v>
+      </c>
+      <c r="D779" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="780" spans="1:4">
+      <c r="B780" s="6">
+        <v>44623.270914352</v>
+      </c>
+      <c r="C780" s="1">
+        <v>1.52</v>
+      </c>
+      <c r="D780" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="781" spans="1:4">
+      <c r="B781" s="6">
+        <v>44624.270914352</v>
+      </c>
+      <c r="C781" s="1">
+        <v>1.54</v>
+      </c>
+      <c r="D781" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="782" spans="1:4">
+      <c r="B782" s="6">
+        <v>44625.270914352</v>
+      </c>
+      <c r="C782" s="1">
+        <v>1.53</v>
+      </c>
+      <c r="D782" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="783" spans="1:4">
+      <c r="B783" s="6">
+        <v>44626.270914352</v>
+      </c>
+      <c r="C783" s="1">
+        <v>1.53</v>
+      </c>
+      <c r="D783" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="784" spans="1:4">
+      <c r="B784" s="6">
+        <v>44627.270914352</v>
+      </c>
+      <c r="C784" s="1">
+        <v>1.51</v>
+      </c>
+      <c r="D784" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="785" spans="1:4">
+      <c r="B785" s="6">
+        <v>44628.270914352</v>
+      </c>
+      <c r="C785" s="1">
+        <v>1.51</v>
+      </c>
+      <c r="D785" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="786" spans="1:4">
+      <c r="B786" s="6">
+        <v>44629.270914352</v>
+      </c>
+      <c r="C786" s="1">
+        <v>1.51</v>
+      </c>
+      <c r="D786" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="787" spans="1:4">
+      <c r="B787" s="6">
+        <v>44630.270914352</v>
+      </c>
+      <c r="C787" s="1">
+        <v>1.51</v>
+      </c>
+      <c r="D787" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="788" spans="1:4">
+      <c r="B788" s="6">
+        <v>44631.270914352</v>
+      </c>
+      <c r="C788" s="1">
+        <v>1.5</v>
+      </c>
+      <c r="D788" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="789" spans="1:4">
+      <c r="B789" s="6">
+        <v>44632.270914352</v>
+      </c>
+      <c r="C789" s="1">
+        <v>1.79</v>
+      </c>
+      <c r="D789" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="790" spans="1:4">
+      <c r="B790" s="6">
+        <v>44633.270914352</v>
+      </c>
+      <c r="C790" s="1">
+        <v>2.2</v>
+      </c>
+      <c r="D790" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="791" spans="1:4">
+      <c r="B791" s="6">
+        <v>44634.270914352</v>
+      </c>
+      <c r="C791" s="1">
+        <v>2.19</v>
+      </c>
+      <c r="D791" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="792" spans="1:4">
+      <c r="B792" s="6">
+        <v>44635.270914352</v>
+      </c>
+      <c r="C792" s="1">
+        <v>2.23</v>
+      </c>
+      <c r="D792" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="793" spans="1:4">
+      <c r="B793" s="6">
+        <v>44636.270914352</v>
+      </c>
+      <c r="C793" s="1">
+        <v>2.18</v>
+      </c>
+      <c r="D793" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="794" spans="1:4">
+      <c r="B794" s="6">
+        <v>44637.270914352</v>
+      </c>
+      <c r="C794" s="1">
+        <v>2.18</v>
+      </c>
+      <c r="D794" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="795" spans="1:4">
+      <c r="B795" s="6">
+        <v>44638.270914352</v>
+      </c>
+      <c r="C795" s="1">
+        <v>2.19</v>
+      </c>
+      <c r="D795" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="796" spans="1:4">
+      <c r="B796" s="6">
+        <v>44639.270914352</v>
+      </c>
+      <c r="C796" s="1">
+        <v>2.18</v>
+      </c>
+      <c r="D796" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="797" spans="1:4">
+      <c r="B797" s="6">
+        <v>44640.270914352</v>
+      </c>
+      <c r="C797" s="1">
+        <v>2.17</v>
+      </c>
+      <c r="D797" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="798" spans="1:4">
+      <c r="B798" s="6">
+        <v>44641.270914352</v>
+      </c>
+      <c r="C798" s="1">
+        <v>2.21</v>
+      </c>
+      <c r="D798" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="799" spans="1:4">
+      <c r="B799" s="6">
+        <v>44642.270914352</v>
+      </c>
+      <c r="C799" s="1">
+        <v>2.21</v>
+      </c>
+      <c r="D799" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="800" spans="1:4">
+      <c r="B800" s="6">
+        <v>44643.270914352</v>
+      </c>
+      <c r="C800" s="1">
+        <v>2.2</v>
+      </c>
+      <c r="D800" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="801" spans="1:4">
+      <c r="B801" s="6">
+        <v>44644.270914352</v>
+      </c>
+      <c r="C801" s="1">
+        <v>2.19</v>
+      </c>
+      <c r="D801" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="802" spans="1:4">
+      <c r="B802" s="6">
+        <v>44645.270914352</v>
+      </c>
+      <c r="C802" s="1">
+        <v>2.19</v>
+      </c>
+      <c r="D802" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="803" spans="1:4">
+      <c r="B803" s="6">
+        <v>44646.270914352</v>
+      </c>
+      <c r="C803" s="1">
+        <v>2.19</v>
+      </c>
+      <c r="D803" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="804" spans="1:4">
+      <c r="B804" s="6">
+        <v>44647.270914352</v>
+      </c>
+      <c r="C804" s="1">
+        <v>2.17</v>
+      </c>
+      <c r="D804" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="805" spans="1:4">
+      <c r="B805" s="6">
+        <v>44648.270914352</v>
+      </c>
+      <c r="C805" s="1">
+        <v>2.16</v>
+      </c>
+      <c r="D805" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="806" spans="1:4">
+      <c r="B806" s="6">
+        <v>44649.270914352</v>
+      </c>
+      <c r="C806" s="1">
+        <v>2.15</v>
+      </c>
+      <c r="D806" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="807" spans="1:4">
+      <c r="B807" s="6">
+        <v>44650.270914352</v>
+      </c>
+      <c r="C807" s="1">
+        <v>2.14</v>
+      </c>
+      <c r="D807" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="808" spans="1:4">
+      <c r="B808" s="6">
+        <v>44651.270914352</v>
+      </c>
+      <c r="C808" s="1">
+        <v>2.14</v>
+      </c>
+      <c r="D808" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="809" spans="1:4">
+      <c r="B809" s="6">
+        <v>44652.270914352</v>
+      </c>
+      <c r="C809" s="1">
+        <v>2.16</v>
+      </c>
+      <c r="D809" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="810" spans="1:4">
+      <c r="B810" s="6">
+        <v>44653.270914352</v>
+      </c>
+      <c r="C810" s="1">
+        <v>2.14</v>
+      </c>
+      <c r="D810" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="811" spans="1:4">
+      <c r="B811" s="6">
+        <v>44654.270914352</v>
+      </c>
+      <c r="C811" s="1">
+        <v>2.1</v>
+      </c>
+      <c r="D811" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="812" spans="1:4">
+      <c r="B812" s="6">
+        <v>44655.270914352</v>
+      </c>
+      <c r="C812" s="1">
+        <v>2.07</v>
+      </c>
+      <c r="D812" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="813" spans="1:4">
+      <c r="B813" s="6">
+        <v>44656.270914352</v>
+      </c>
+      <c r="C813" s="1">
+        <v>2.05</v>
+      </c>
+      <c r="D813" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="814" spans="1:4">
+      <c r="B814" s="6">
+        <v>44657.270914352</v>
+      </c>
+      <c r="C814" s="1">
+        <v>2.04</v>
+      </c>
+      <c r="D814" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="815" spans="1:4">
+      <c r="B815" s="6">
+        <v>44658.270914352</v>
+      </c>
+      <c r="C815" s="1">
+        <v>2.03</v>
+      </c>
+      <c r="D815" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="816" spans="1:4">
+      <c r="B816" s="6">
+        <v>44659.270914352</v>
+      </c>
+      <c r="C816" s="1">
+        <v>2.04</v>
+      </c>
+      <c r="D816" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="817" spans="1:4">
+      <c r="B817" s="6">
+        <v>44660.270914352</v>
+      </c>
+      <c r="C817" s="1">
+        <v>2.04</v>
+      </c>
+      <c r="D817" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="818" spans="1:4">
+      <c r="B818" s="6">
+        <v>44661.270914352</v>
+      </c>
+      <c r="C818" s="1">
+        <v>2.0</v>
+      </c>
+      <c r="D818" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="819" spans="1:4">
+      <c r="B819" s="6">
+        <v>44662.270914352</v>
+      </c>
+      <c r="C819" s="1">
+        <v>1.99</v>
+      </c>
+      <c r="D819" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="820" spans="1:4">
+      <c r="B820" s="6">
+        <v>44663.270914352</v>
+      </c>
+      <c r="C820" s="1">
+        <v>1.98</v>
+      </c>
+      <c r="D820" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="821" spans="1:4">
+      <c r="B821" s="6">
+        <v>44664.270914352</v>
+      </c>
+      <c r="C821" s="1">
+        <v>1.97</v>
+      </c>
+      <c r="D821" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="822" spans="1:4">
+      <c r="B822" s="6">
+        <v>44665.270914352</v>
+      </c>
+      <c r="C822" s="1">
+        <v>1.96</v>
+      </c>
+      <c r="D822" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="823" spans="1:4">
+      <c r="B823" s="6">
+        <v>44666.270914352</v>
+      </c>
+      <c r="C823" s="1">
+        <v>1.95</v>
+      </c>
+      <c r="D823" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="824" spans="1:4">
+      <c r="B824" s="6">
+        <v>44667.270914352</v>
+      </c>
+      <c r="C824" s="1">
+        <v>1.97</v>
+      </c>
+      <c r="D824" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="825" spans="1:4">
+      <c r="B825" s="6">
+        <v>44668.270914352</v>
+      </c>
+      <c r="C825" s="1">
+        <v>1.94</v>
+      </c>
+      <c r="D825" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="826" spans="1:4">
+      <c r="B826" s="6">
+        <v>44669.270914352</v>
+      </c>
+      <c r="C826" s="1">
+        <v>1.94</v>
+      </c>
+      <c r="D826" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="827" spans="1:4">
+      <c r="B827" s="6">
+        <v>44670.270914352</v>
+      </c>
+      <c r="C827" s="1">
+        <v>1.92</v>
+      </c>
+      <c r="D827" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="828" spans="1:4">
+      <c r="B828" s="6">
+        <v>44671.270914352</v>
+      </c>
+      <c r="C828" s="1">
+        <v>1.94</v>
+      </c>
+      <c r="D828" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="829" spans="1:4">
+      <c r="B829" s="6">
+        <v>44672.270914352</v>
+      </c>
+      <c r="C829" s="1">
+        <v>1.97</v>
+      </c>
+      <c r="D829" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="830" spans="1:4">
+      <c r="B830" s="6">
+        <v>44673.270914352</v>
+      </c>
+      <c r="C830" s="1">
+        <v>1.97</v>
+      </c>
+      <c r="D830" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="831" spans="1:4">
+      <c r="B831" s="6">
+        <v>44674.270914352</v>
+      </c>
+      <c r="C831" s="1">
+        <v>1.97</v>
+      </c>
+      <c r="D831" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="832" spans="1:4">
+      <c r="B832" s="6">
+        <v>44675.270914352</v>
+      </c>
+      <c r="C832" s="1">
+        <v>2.0</v>
+      </c>
+      <c r="D832" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="833" spans="1:4">
+      <c r="B833" s="6">
+        <v>44676.270914352</v>
+      </c>
+      <c r="C833" s="1">
+        <v>1.97</v>
+      </c>
+      <c r="D833" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="834" spans="1:4">
+      <c r="B834" s="6">
+        <v>44677.270914352</v>
+      </c>
+      <c r="C834" s="1">
+        <v>1.97</v>
+      </c>
+      <c r="D834" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="835" spans="1:4">
+      <c r="B835" s="6">
+        <v>44678.270914352</v>
+      </c>
+      <c r="C835" s="1">
+        <v>1.97</v>
+      </c>
+      <c r="D835" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="836" spans="1:4">
+      <c r="B836" s="6">
+        <v>44679.270914352</v>
+      </c>
+      <c r="C836" s="1">
+        <v>1.97</v>
+      </c>
+      <c r="D836" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="837" spans="1:4">
+      <c r="B837" s="6">
+        <v>44680.270914352</v>
+      </c>
+      <c r="C837" s="1">
+        <v>1.97</v>
+      </c>
+      <c r="D837" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="838" spans="1:4">
+      <c r="B838" s="6">
+        <v>44681.270914352</v>
+      </c>
+      <c r="C838" s="1">
+        <v>1.97</v>
+      </c>
+      <c r="D838" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="839" spans="1:4">
+      <c r="B839" s="6">
+        <v>44682.270914352</v>
+      </c>
+      <c r="C839" s="1">
+        <v>1.97</v>
+      </c>
+      <c r="D839" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="840" spans="1:4">
+      <c r="B840" s="6">
+        <v>44683.270914352</v>
+      </c>
+      <c r="C840" s="1">
+        <v>1.96</v>
+      </c>
+      <c r="D840" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="841" spans="1:4">
+      <c r="B841" s="6">
+        <v>44684.270914352</v>
+      </c>
+      <c r="C841" s="1">
+        <v>1.95</v>
+      </c>
+      <c r="D841" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="842" spans="1:4">
+      <c r="B842" s="6">
+        <v>44685.270914352</v>
+      </c>
+      <c r="C842" s="1">
+        <v>1.95</v>
+      </c>
+      <c r="D842" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="843" spans="1:4">
+      <c r="B843" s="6">
+        <v>44686.270914352</v>
+      </c>
+      <c r="C843" s="1">
+        <v>1.96</v>
+      </c>
+      <c r="D843" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="844" spans="1:4">
+      <c r="B844" s="6">
+        <v>44687.270914352</v>
+      </c>
+      <c r="C844" s="1">
+        <v>1.97</v>
+      </c>
+      <c r="D844" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="845" spans="1:4">
+      <c r="B845" s="6">
+        <v>44688.270914352</v>
+      </c>
+      <c r="C845" s="1">
+        <v>1.95</v>
+      </c>
+      <c r="D845" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="846" spans="1:4">
+      <c r="B846" s="6">
+        <v>44689.270914352</v>
+      </c>
+      <c r="C846" s="1">
+        <v>1.94</v>
+      </c>
+      <c r="D846" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="847" spans="1:4">
+      <c r="B847" s="6">
+        <v>44690.270914352</v>
+      </c>
+      <c r="C847" s="1">
+        <v>1.93</v>
+      </c>
+      <c r="D847" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="848" spans="1:4">
+      <c r="B848" s="6">
+        <v>44691.270914352</v>
+      </c>
+      <c r="C848" s="1">
+        <v>1.92</v>
+      </c>
+      <c r="D848" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="849" spans="1:4">
+      <c r="B849" s="6">
+        <v>44692.270914352</v>
+      </c>
+      <c r="C849" s="1">
+        <v>1.91</v>
+      </c>
+      <c r="D849" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="850" spans="1:4">
+      <c r="B850" s="6">
+        <v>44693.270914352</v>
+      </c>
+      <c r="C850" s="1">
+        <v>1.91</v>
+      </c>
+      <c r="D850" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="851" spans="1:4">
+      <c r="B851" s="6">
+        <v>44694.270914352</v>
+      </c>
+      <c r="C851" s="1">
+        <v>1.9</v>
+      </c>
+      <c r="D851" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="852" spans="1:4">
+      <c r="B852" s="6">
+        <v>44695.270914352</v>
+      </c>
+      <c r="C852" s="1">
+        <v>1.89</v>
+      </c>
+      <c r="D852" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="853" spans="1:4">
+      <c r="B853" s="6">
+        <v>44696.270914352</v>
+      </c>
+      <c r="C853" s="1">
+        <v>1.89</v>
+      </c>
+      <c r="D853" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="854" spans="1:4">
+      <c r="B854" s="6">
+        <v>44697.270914352</v>
+      </c>
+      <c r="C854" s="1">
+        <v>1.89</v>
+      </c>
+      <c r="D854" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="855" spans="1:4">
+      <c r="B855" s="6">
+        <v>44698.270914352</v>
+      </c>
+      <c r="C855" s="1">
+        <v>1.88</v>
+      </c>
+      <c r="D855" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="856" spans="1:4">
+      <c r="B856" s="6">
+        <v>44699.270914352</v>
+      </c>
+      <c r="C856" s="1">
+        <v>1.87</v>
+      </c>
+      <c r="D856" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="857" spans="1:4">
+      <c r="B857" s="6">
+        <v>44700.270914352</v>
+      </c>
+      <c r="C857" s="1">
+        <v>1.87</v>
+      </c>
+      <c r="D857" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="858" spans="1:4">
+      <c r="B858" s="6">
+        <v>44701.270914352</v>
+      </c>
+      <c r="C858" s="1">
+        <v>1.86</v>
+      </c>
+      <c r="D858" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="859" spans="1:4">
+      <c r="B859" s="6">
+        <v>44702.270914352</v>
+      </c>
+      <c r="C859" s="1">
+        <v>1.85</v>
+      </c>
+      <c r="D859" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="860" spans="1:4">
+      <c r="B860" s="6">
+        <v>44703.270914352</v>
+      </c>
+      <c r="C860" s="1">
+        <v>1.85</v>
+      </c>
+      <c r="D860" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="861" spans="1:4">
+      <c r="B861" s="6">
+        <v>44704.270914352</v>
+      </c>
+      <c r="C861" s="1">
+        <v>1.85</v>
+      </c>
+      <c r="D861" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="862" spans="1:4">
+      <c r="B862" s="6">
+        <v>44705.270914352</v>
+      </c>
+      <c r="C862" s="1">
+        <v>1.83</v>
+      </c>
+      <c r="D862" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="863" spans="1:4">
+      <c r="B863" s="6">
+        <v>44706.270914352</v>
+      </c>
+      <c r="C863" s="1">
+        <v>1.84</v>
+      </c>
+      <c r="D863" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="864" spans="1:4">
+      <c r="B864" s="6">
+        <v>44707.270914352</v>
+      </c>
+      <c r="C864" s="1">
+        <v>1.82</v>
+      </c>
+      <c r="D864" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="865" spans="1:4">
+      <c r="B865" s="6">
+        <v>44708.270914352</v>
+      </c>
+      <c r="C865" s="1">
+        <v>1.8</v>
+      </c>
+      <c r="D865" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="866" spans="1:4">
+      <c r="B866" s="6">
+        <v>44709.270914352</v>
+      </c>
+      <c r="C866" s="1">
+        <v>1.8</v>
+      </c>
+      <c r="D866" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="867" spans="1:4">
+      <c r="B867" s="6">
+        <v>44710.270914352</v>
+      </c>
+      <c r="C867" s="1">
+        <v>1.77</v>
+      </c>
+      <c r="D867" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="868" spans="1:4">
+      <c r="B868" s="6">
+        <v>44711.270914352</v>
+      </c>
+      <c r="C868" s="1">
+        <v>1.77</v>
+      </c>
+      <c r="D868" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="869" spans="1:4">
+      <c r="B869" s="6">
+        <v>44712.270914352</v>
+      </c>
+      <c r="C869" s="1">
+        <v>1.76</v>
+      </c>
+      <c r="D869" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="870" spans="1:4">
+      <c r="B870" s="6">
+        <v>44713.270914352</v>
+      </c>
+      <c r="C870" s="1">
+        <v>1.75</v>
+      </c>
+      <c r="D870" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="871" spans="1:4">
+      <c r="B871" s="6">
+        <v>44714.270914352</v>
+      </c>
+      <c r="C871" s="1">
+        <v>1.74</v>
+      </c>
+      <c r="D871" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="872" spans="1:4">
+      <c r="B872" s="6">
+        <v>44715.270914352</v>
+      </c>
+      <c r="C872" s="1">
+        <v>1.74</v>
+      </c>
+      <c r="D872" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="873" spans="1:4">
+      <c r="B873" s="6">
+        <v>44716.270914352</v>
+      </c>
+      <c r="C873" s="1">
+        <v>1.73</v>
+      </c>
+      <c r="D873" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="874" spans="1:4">
+      <c r="B874" s="6">
+        <v>44717.270914352</v>
+      </c>
+      <c r="C874" s="1">
+        <v>1.74</v>
+      </c>
+      <c r="D874" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="875" spans="1:4">
+      <c r="B875" s="6">
+        <v>44718.270914352</v>
+      </c>
+      <c r="C875" s="1">
+        <v>1.72</v>
+      </c>
+      <c r="D875" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="876" spans="1:4">
+      <c r="B876" s="6">
+        <v>44719.270914352</v>
+      </c>
+      <c r="C876" s="1">
+        <v>1.72</v>
+      </c>
+      <c r="D876" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="877" spans="1:4">
+      <c r="B877" s="6">
+        <v>44720.270914352</v>
+      </c>
+      <c r="C877" s="1">
+        <v>1.72</v>
+      </c>
+      <c r="D877" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="878" spans="1:4">
+      <c r="B878" s="6">
+        <v>44721.270914352</v>
+      </c>
+      <c r="C878" s="1">
+        <v>1.73</v>
+      </c>
+      <c r="D878" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="879" spans="1:4">
+      <c r="B879" s="6">
+        <v>44722.270914352</v>
+      </c>
+      <c r="C879" s="1">
+        <v>1.69</v>
+      </c>
+      <c r="D879" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="880" spans="1:4">
+      <c r="B880" s="6">
+        <v>44723.270914352</v>
+      </c>
+      <c r="C880" s="1">
+        <v>1.67</v>
+      </c>
+      <c r="D880" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="881" spans="1:4">
+      <c r="B881" s="6">
+        <v>44724.270914352</v>
+      </c>
+      <c r="C881" s="1">
+        <v>1.67</v>
+      </c>
+      <c r="D881" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="882" spans="1:4">
+      <c r="B882" s="6">
+        <v>44725.270914352</v>
+      </c>
+      <c r="C882" s="1">
+        <v>1.67</v>
+      </c>
+      <c r="D882" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="883" spans="1:4">
+      <c r="B883" s="6">
+        <v>44726.270914352</v>
+      </c>
+      <c r="C883" s="1">
+        <v>1.66</v>
+      </c>
+      <c r="D883" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="884" spans="1:4">
+      <c r="B884" s="6">
+        <v>44727.270914352</v>
+      </c>
+      <c r="C884" s="1">
+        <v>1.65</v>
+      </c>
+      <c r="D884" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="885" spans="1:4">
+      <c r="B885" s="6">
+        <v>44728.270914352</v>
+      </c>
+      <c r="C885" s="1">
+        <v>1.64</v>
+      </c>
+      <c r="D885" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="886" spans="1:4">
+      <c r="B886" s="6">
+        <v>44729.270914352</v>
+      </c>
+      <c r="C886" s="1">
+        <v>1.64</v>
+      </c>
+      <c r="D886" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="887" spans="1:4">
+      <c r="B887" s="6">
+        <v>44730.270914352</v>
+      </c>
+      <c r="C887" s="1">
+        <v>1.63</v>
+      </c>
+      <c r="D887" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="888" spans="1:4">
+      <c r="B888" s="6">
+        <v>44731.270914352</v>
+      </c>
+      <c r="C888" s="1">
+        <v>1.62</v>
+      </c>
+      <c r="D888" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="889" spans="1:4">
+      <c r="B889" s="6">
+        <v>44732.270914352</v>
+      </c>
+      <c r="C889" s="1">
+        <v>1.61</v>
+      </c>
+      <c r="D889" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="890" spans="1:4">
+      <c r="B890" s="6">
+        <v>44733.270914352</v>
+      </c>
+      <c r="C890" s="1">
+        <v>1.61</v>
+      </c>
+      <c r="D890" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="891" spans="1:4">
+      <c r="B891" s="6">
+        <v>44734.270914352</v>
+      </c>
+      <c r="C891" s="1">
+        <v>1.61</v>
+      </c>
+      <c r="D891" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="892" spans="1:4">
+      <c r="B892" s="6">
+        <v>44735.270914352</v>
+      </c>
+      <c r="C892" s="1">
+        <v>1.6</v>
+      </c>
+      <c r="D892" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="893" spans="1:4">
+      <c r="B893" s="6">
+        <v>44736.270914352</v>
+      </c>
+      <c r="C893" s="1">
+        <v>1.61</v>
+      </c>
+      <c r="D893" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="894" spans="1:4">
+      <c r="B894" s="6">
+        <v>44737.270914352</v>
+      </c>
+      <c r="C894" s="1">
+        <v>1.6</v>
+      </c>
+      <c r="D894" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="895" spans="1:4">
+      <c r="B895" s="6">
+        <v>44738.270914352</v>
+      </c>
+      <c r="C895" s="1">
+        <v>1.6</v>
+      </c>
+      <c r="D895" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="896" spans="1:4">
+      <c r="B896" s="6">
+        <v>44739.270914352</v>
+      </c>
+      <c r="C896" s="1">
+        <v>1.6</v>
+      </c>
+      <c r="D896" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="897" spans="1:4">
+      <c r="B897" s="6">
+        <v>44740.270914352</v>
+      </c>
+      <c r="C897" s="1">
+        <v>1.59</v>
+      </c>
+      <c r="D897" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="898" spans="1:4">
+      <c r="B898" s="6">
+        <v>44741.270914352</v>
+      </c>
+      <c r="C898" s="1">
+        <v>1.57</v>
+      </c>
+      <c r="D898" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="899" spans="1:4">
+      <c r="B899" s="6">
+        <v>44742.270914352</v>
+      </c>
+      <c r="C899" s="1">
+        <v>1.57</v>
+      </c>
+      <c r="D899" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="900" spans="1:4">
+      <c r="B900" s="6">
+        <v>44743.270914352</v>
+      </c>
+      <c r="C900" s="1">
+        <v>1.57</v>
+      </c>
+      <c r="D900" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="901" spans="1:4">
+      <c r="B901" s="6">
+        <v>44744.270914352</v>
+      </c>
+      <c r="C901" s="1">
+        <v>1.56</v>
+      </c>
+      <c r="D901" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="902" spans="1:4">
+      <c r="B902" s="6">
+        <v>44745.270914352</v>
+      </c>
+      <c r="C902" s="1">
+        <v>1.55</v>
+      </c>
+      <c r="D902" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="903" spans="1:4">
+      <c r="B903" s="6">
+        <v>44746.270914352</v>
+      </c>
+      <c r="C903" s="1">
+        <v>1.55</v>
+      </c>
+      <c r="D903" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="904" spans="1:4">
+      <c r="B904" s="6">
+        <v>44747.270914352</v>
+      </c>
+      <c r="C904" s="1">
+        <v>1.55</v>
+      </c>
+      <c r="D904" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="905" spans="1:4">
+      <c r="B905" s="6">
+        <v>44748.270914352</v>
+      </c>
+      <c r="C905" s="1">
+        <v>1.54</v>
+      </c>
+      <c r="D905" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="906" spans="1:4">
+      <c r="B906" s="6">
+        <v>44749.270914352</v>
+      </c>
+      <c r="C906" s="1">
+        <v>1.55</v>
+      </c>
+      <c r="D906" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="907" spans="1:4">
+      <c r="B907" s="6">
+        <v>44750.270914352</v>
+      </c>
+      <c r="C907" s="1">
+        <v>1.52</v>
+      </c>
+      <c r="D907" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="908" spans="1:4">
+      <c r="B908" s="6">
+        <v>44751.270914352</v>
+      </c>
+      <c r="C908" s="1">
+        <v>1.51</v>
+      </c>
+      <c r="D908" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="909" spans="1:4">
+      <c r="B909" s="6">
+        <v>44752.270914352</v>
+      </c>
+      <c r="C909" s="1">
+        <v>1.49</v>
+      </c>
+      <c r="D909" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="910" spans="1:4">
+      <c r="B910" s="6">
+        <v>44753.270914352</v>
+      </c>
+      <c r="C910" s="1">
+        <v>1.48</v>
+      </c>
+      <c r="D910" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="911" spans="1:4">
+      <c r="B911" s="6">
+        <v>44754.270914352</v>
+      </c>
+      <c r="C911" s="1">
+        <v>1.46</v>
+      </c>
+      <c r="D911" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="912" spans="1:4">
+      <c r="B912" s="6">
+        <v>44755.270914352</v>
+      </c>
+      <c r="C912" s="1">
+        <v>1.45</v>
+      </c>
+      <c r="D912" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="913" spans="1:4">
+      <c r="B913" s="6">
+        <v>44756.270914352</v>
+      </c>
+      <c r="C913" s="1">
+        <v>1.43</v>
+      </c>
+      <c r="D913" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="914" spans="1:4">
+      <c r="B914" s="6">
+        <v>44757.270914352</v>
+      </c>
+      <c r="C914" s="1">
+        <v>1.43</v>
+      </c>
+      <c r="D914" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="915" spans="1:4">
+      <c r="B915" s="6">
+        <v>44758.270914352</v>
+      </c>
+      <c r="C915" s="1">
+        <v>1.42</v>
+      </c>
+      <c r="D915" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="916" spans="1:4">
+      <c r="B916" s="6">
+        <v>44759.270914352</v>
+      </c>
+      <c r="C916" s="1">
+        <v>1.41</v>
+      </c>
+      <c r="D916" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="917" spans="1:4">
+      <c r="B917" s="6">
+        <v>44760.270914352</v>
+      </c>
+      <c r="C917" s="1">
+        <v>1.41</v>
+      </c>
+      <c r="D917" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="918" spans="1:4">
+      <c r="B918" s="6">
+        <v>44761.270914352</v>
+      </c>
+      <c r="C918" s="1">
+        <v>1.4</v>
+      </c>
+      <c r="D918" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="919" spans="1:4">
+      <c r="B919" s="6">
+        <v>44762.270914352</v>
+      </c>
+      <c r="C919" s="1">
+        <v>1.4</v>
+      </c>
+      <c r="D919" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="920" spans="1:4">
+      <c r="B920" s="6">
+        <v>44763.270914352</v>
+      </c>
+      <c r="C920" s="1">
+        <v>1.39</v>
+      </c>
+      <c r="D920" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="921" spans="1:4">
+      <c r="B921" s="6">
+        <v>44764.270914352</v>
+      </c>
+      <c r="C921" s="1">
+        <v>1.37</v>
+      </c>
+      <c r="D921" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="922" spans="1:4">
+      <c r="B922" s="6">
+        <v>44765.270914352</v>
+      </c>
+      <c r="C922" s="1">
+        <v>1.37</v>
+      </c>
+      <c r="D922" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="923" spans="1:4">
+      <c r="B923" s="6">
+        <v>44766.270914352</v>
+      </c>
+      <c r="C923" s="1">
+        <v>1.36</v>
+      </c>
+      <c r="D923" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="924" spans="1:4">
+      <c r="B924" s="6">
+        <v>44767.270914352</v>
+      </c>
+      <c r="C924" s="1">
+        <v>1.39</v>
+      </c>
+      <c r="D924" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="925" spans="1:4">
+      <c r="B925" s="6">
+        <v>44768.270914352</v>
+      </c>
+      <c r="C925" s="1">
+        <v>1.36</v>
+      </c>
+      <c r="D925" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="926" spans="1:4">
+      <c r="B926" s="6">
+        <v>44769.270914352</v>
+      </c>
+      <c r="C926" s="1">
+        <v>1.33</v>
+      </c>
+      <c r="D926" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="927" spans="1:4">
+      <c r="B927" s="6">
+        <v>44770.270914352</v>
+      </c>
+      <c r="C927" s="1">
+        <v>1.32</v>
+      </c>
+      <c r="D927" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="928" spans="1:4">
+      <c r="B928" s="6">
+        <v>44771.270914352</v>
+      </c>
+      <c r="C928" s="1">
+        <v>1.31</v>
+      </c>
+      <c r="D928" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="929" spans="1:4">
+      <c r="B929" s="6">
+        <v>44772.270914352</v>
+      </c>
+      <c r="C929" s="1">
+        <v>1.31</v>
+      </c>
+      <c r="D929" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="930" spans="1:4">
+      <c r="B930" s="6">
+        <v>44773.270914352</v>
+      </c>
+      <c r="C930" s="1">
+        <v>1.3</v>
+      </c>
+      <c r="D930" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="931" spans="1:4">
+      <c r="B931" s="6">
+        <v>44774.270914352</v>
+      </c>
+      <c r="C931" s="1">
+        <v>1.3</v>
+      </c>
+      <c r="D931" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="932" spans="1:4">
+      <c r="B932" s="6">
+        <v>44775.270914352</v>
+      </c>
+      <c r="C932" s="1">
+        <v>1.28</v>
+      </c>
+      <c r="D932" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="933" spans="1:4">
+      <c r="B933" s="6">
+        <v>44776.270914352</v>
+      </c>
+      <c r="C933" s="1">
+        <v>1.27</v>
+      </c>
+      <c r="D933" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="934" spans="1:4">
+      <c r="B934" s="6">
+        <v>44777.270914352</v>
+      </c>
+      <c r="C934" s="1">
+        <v>1.27</v>
+      </c>
+      <c r="D934" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="935" spans="1:4">
+      <c r="B935" s="6">
+        <v>44778.270914352</v>
+      </c>
+      <c r="C935" s="1">
+        <v>1.26</v>
+      </c>
+      <c r="D935" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="936" spans="1:4">
+      <c r="B936" s="6">
+        <v>44779.270914352</v>
+      </c>
+      <c r="C936" s="1">
+        <v>1.26</v>
+      </c>
+      <c r="D936" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="937" spans="1:4">
+      <c r="B937" s="6">
+        <v>44780.270914352</v>
+      </c>
+      <c r="C937" s="1">
+        <v>1.23</v>
+      </c>
+      <c r="D937" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="938" spans="1:4">
+      <c r="B938" s="6">
+        <v>44781.270914352</v>
+      </c>
+      <c r="C938" s="1">
+        <v>1.22</v>
+      </c>
+      <c r="D938" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="939" spans="1:4">
+      <c r="B939" s="6">
+        <v>44782.270914352</v>
+      </c>
+      <c r="C939" s="1">
+        <v>1.21</v>
+      </c>
+      <c r="D939" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="940" spans="1:4">
+      <c r="B940" s="6">
+        <v>44783.270914352</v>
+      </c>
+      <c r="C940" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="D940" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="941" spans="1:4">
+      <c r="B941" s="6">
+        <v>44784.270914352</v>
+      </c>
+      <c r="C941" s="1">
+        <v>1.17</v>
+      </c>
+      <c r="D941" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="942" spans="1:4">
+      <c r="B942" s="6">
+        <v>44785.270914352</v>
+      </c>
+      <c r="C942" s="1">
+        <v>1.14</v>
+      </c>
+      <c r="D942" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="943" spans="1:4">
+      <c r="B943" s="6">
+        <v>44786.270914352</v>
+      </c>
+      <c r="C943" s="1">
+        <v>1.14</v>
+      </c>
+      <c r="D943" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="944" spans="1:4">
+      <c r="B944" s="6">
+        <v>44787.270914352</v>
+      </c>
+      <c r="C944" s="1">
+        <v>1.15</v>
+      </c>
+      <c r="D944" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="945" spans="1:4">
+      <c r="B945" s="6">
+        <v>44788.270914352</v>
+      </c>
+      <c r="C945" s="1">
+        <v>1.14</v>
+      </c>
+      <c r="D945" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="946" spans="1:4">
+      <c r="B946" s="6">
+        <v>44789.270914352</v>
+      </c>
+      <c r="C946" s="1">
+        <v>1.12</v>
+      </c>
+      <c r="D946" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="947" spans="1:4">
+      <c r="B947" s="6">
+        <v>44790.270914352</v>
+      </c>
+      <c r="C947" s="1">
+        <v>1.13</v>
+      </c>
+      <c r="D947" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="948" spans="1:4">
+      <c r="B948" s="6">
+        <v>44791.270914352</v>
+      </c>
+      <c r="C948" s="1">
+        <v>1.13</v>
+      </c>
+      <c r="D948" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="949" spans="1:4">
+      <c r="B949" s="6">
+        <v>44792.270914352</v>
+      </c>
+      <c r="C949" s="1">
+        <v>1.14</v>
+      </c>
+      <c r="D949" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="950" spans="1:4">
+      <c r="B950" s="6">
+        <v>44793.270914352</v>
+      </c>
+      <c r="C950" s="1">
+        <v>1.1</v>
+      </c>
+      <c r="D950" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="951" spans="1:4">
+      <c r="B951" s="6">
+        <v>44794.270914352</v>
+      </c>
+      <c r="C951" s="1">
+        <v>1.12</v>
+      </c>
+      <c r="D951" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="952" spans="1:4">
+      <c r="B952" s="6">
+        <v>44795.270914352</v>
+      </c>
+      <c r="C952" s="1">
+        <v>1.11</v>
+      </c>
+      <c r="D952" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="953" spans="1:4">
+      <c r="B953" s="6">
+        <v>44796.270914352</v>
+      </c>
+      <c r="C953" s="1">
+        <v>1.08</v>
+      </c>
+      <c r="D953" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="954" spans="1:4">
+      <c r="B954" s="6">
+        <v>44797.270914352</v>
+      </c>
+      <c r="C954" s="1">
+        <v>1.05</v>
+      </c>
+      <c r="D954" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="955" spans="1:4">
+      <c r="B955" s="6">
+        <v>44798.270914352</v>
+      </c>
+      <c r="C955" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="D955" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="956" spans="1:4">
+      <c r="B956" s="6">
+        <v>44799.270914352</v>
+      </c>
+      <c r="C956" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="D956" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="957" spans="1:4">
+      <c r="B957" s="6">
+        <v>44800.270914352</v>
+      </c>
+      <c r="C957" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="D957" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="958" spans="1:4">
+      <c r="B958" s="6">
+        <v>44801.270914352</v>
+      </c>
+      <c r="C958" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="D958" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="959" spans="1:4">
+      <c r="B959" s="6">
+        <v>44802.270914352</v>
+      </c>
+      <c r="C959" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="D959" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="960" spans="1:4">
+      <c r="B960" s="6">
+        <v>44803.270914352</v>
+      </c>
+      <c r="C960" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="D960" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="961" spans="1:4">
+      <c r="B961" s="6">
+        <v>44804.270914352</v>
+      </c>
+      <c r="C961" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="D961" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="962" spans="1:4">
+      <c r="B962" s="6">
+        <v>44805.270914352</v>
+      </c>
+      <c r="C962" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="D962" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="963" spans="1:4">
+      <c r="B963" s="6">
+        <v>44806.270914352</v>
+      </c>
+      <c r="C963" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="D963" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="964" spans="1:4">
+      <c r="B964" s="6">
+        <v>44807.270914352</v>
+      </c>
+      <c r="C964" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="D964" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="965" spans="1:4">
+      <c r="B965" s="6">
+        <v>44808.270914352</v>
+      </c>
+      <c r="C965" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="D965" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="966" spans="1:4">
+      <c r="B966" s="6">
+        <v>44809.270914352</v>
+      </c>
+      <c r="C966" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="D966" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="967" spans="1:4">
+      <c r="B967" s="6">
+        <v>44810.270914352</v>
+      </c>
+      <c r="C967" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="D967" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="968" spans="1:4">
+      <c r="B968" s="6">
+        <v>44811.270914352</v>
+      </c>
+      <c r="C968" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="D968" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="969" spans="1:4">
+      <c r="B969" s="6">
+        <v>44812.270914352</v>
+      </c>
+      <c r="C969" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="D969" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="970" spans="1:4">
+      <c r="B970" s="6">
+        <v>44813.270914352</v>
+      </c>
+      <c r="C970" s="1">
+        <v>0.98</v>
+      </c>
+      <c r="D970" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="971" spans="1:4">
+      <c r="B971" s="6">
+        <v>44814.270914352</v>
+      </c>
+      <c r="C971" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="D971" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="972" spans="1:4">
+      <c r="B972" s="6">
+        <v>44815.270914352</v>
+      </c>
+      <c r="C972" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="D972" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="973" spans="1:4">
+      <c r="B973" s="6">
+        <v>44816.270914352</v>
+      </c>
+      <c r="C973" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="D973" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="974" spans="1:4">
+      <c r="B974" s="6">
+        <v>44817.270914352</v>
+      </c>
+      <c r="C974" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="D974" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="975" spans="1:4">
+      <c r="B975" s="6">
+        <v>44818.270914352</v>
+      </c>
+      <c r="C975" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="D975" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="976" spans="1:4">
+      <c r="B976" s="6">
+        <v>44819.270914352</v>
+      </c>
+      <c r="C976" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="D976" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="977" spans="1:4">
+      <c r="B977" s="6">
+        <v>44820.270914352</v>
+      </c>
+      <c r="C977" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="D977" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="978" spans="1:4">
+      <c r="B978" s="6">
+        <v>44821.270914352</v>
+      </c>
+      <c r="C978" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="D978" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="979" spans="1:4">
+      <c r="B979" s="6">
+        <v>44822.270914352</v>
+      </c>
+      <c r="C979" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="D979" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="980" spans="1:4">
+      <c r="B980" s="6">
+        <v>44823.270914352</v>
+      </c>
+      <c r="C980" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="D980" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="981" spans="1:4">
+      <c r="B981" s="6">
+        <v>44824.270914352</v>
+      </c>
+      <c r="C981" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="D981" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="982" spans="1:4">
+      <c r="B982" s="6">
+        <v>44825.270914352</v>
+      </c>
+      <c r="C982" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="D982" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="983" spans="1:4">
+      <c r="B983" s="6">
+        <v>44826.270914352</v>
+      </c>
+      <c r="C983" s="1">
+        <v>0.89</v>
+      </c>
+      <c r="D983" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="984" spans="1:4">
+      <c r="B984" s="6">
+        <v>44827.270914352</v>
+      </c>
+      <c r="C984" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="D984" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="985" spans="1:4">
+      <c r="B985" s="6">
+        <v>44828.270914352</v>
+      </c>
+      <c r="C985" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="D985" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="986" spans="1:4">
+      <c r="B986" s="6">
+        <v>44829.270914352</v>
+      </c>
+      <c r="C986" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="D986" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="987" spans="1:4">
+      <c r="B987" s="6">
+        <v>44830.270914352</v>
+      </c>
+      <c r="C987" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="D987" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="988" spans="1:4">
+      <c r="B988" s="6">
+        <v>44831.270914352</v>
+      </c>
+      <c r="C988" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="D988" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="989" spans="1:4">
+      <c r="B989" s="6">
+        <v>44832.270914352</v>
+      </c>
+      <c r="C989" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="D989" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="990" spans="1:4">
+      <c r="B990" s="6">
+        <v>44833.270914352</v>
+      </c>
+      <c r="C990" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="D990" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="991" spans="1:4">
+      <c r="B991" s="6">
+        <v>44834.270914352</v>
+      </c>
+      <c r="C991" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="D991" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="992" spans="1:4">
+      <c r="B992" s="6">
+        <v>44835.270914352</v>
+      </c>
+      <c r="C992" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="D992" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="993" spans="1:4">
+      <c r="B993" s="6">
+        <v>44836.270914352</v>
+      </c>
+      <c r="C993" s="1">
+        <v>0.89</v>
+      </c>
+      <c r="D993" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="994" spans="1:4">
+      <c r="B994" s="6">
+        <v>44837.270914352</v>
+      </c>
+      <c r="C994" s="1">
+        <v>0.89</v>
+      </c>
+      <c r="D994" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="995" spans="1:4">
+      <c r="B995" s="6">
+        <v>44838.270914352</v>
+      </c>
+      <c r="C995" s="1">
+        <v>0.87</v>
+      </c>
+      <c r="D995" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="996" spans="1:4">
+      <c r="B996" s="6">
+        <v>44839.270914352</v>
+      </c>
+      <c r="C996" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="D996" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="997" spans="1:4">
+      <c r="B997" s="6">
+        <v>44840.270914352</v>
+      </c>
+      <c r="C997" s="1">
+        <v>0.98</v>
+      </c>
+      <c r="D997" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="998" spans="1:4">
+      <c r="B998" s="6">
+        <v>44841.270914352</v>
+      </c>
+      <c r="C998" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="D998" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="999" spans="1:4">
+      <c r="B999" s="6">
+        <v>44842.270914352</v>
+      </c>
+      <c r="C999" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="D999" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1000" spans="1:4">
+      <c r="B1000" s="6">
+        <v>44843.270914352</v>
+      </c>
+      <c r="C1000" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="D1000" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1001" spans="1:4">
+      <c r="B1001" s="6">
+        <v>44844.270914352</v>
+      </c>
+      <c r="C1001" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="D1001" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1002" spans="1:4">
+      <c r="B1002" s="6">
+        <v>44845.270914352</v>
+      </c>
+      <c r="C1002" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="D1002" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1003" spans="1:4">
+      <c r="B1003" s="6">
+        <v>44846.270914352</v>
+      </c>
+      <c r="C1003" s="1">
+        <v>0.98</v>
+      </c>
+      <c r="D1003" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1004" spans="1:4">
+      <c r="B1004" s="6">
+        <v>44847.270914352</v>
+      </c>
+      <c r="C1004" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="D1004" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1005" spans="1:4">
+      <c r="B1005" s="6">
+        <v>44848.270914352</v>
+      </c>
+      <c r="C1005" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="D1005" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1006" spans="1:4">
+      <c r="B1006" s="6">
+        <v>44849.270914352</v>
+      </c>
+      <c r="C1006" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="D1006" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1007" spans="1:4">
+      <c r="B1007" s="6">
+        <v>44850.270914352</v>
+      </c>
+      <c r="C1007" s="1">
+        <v>0.87</v>
+      </c>
+      <c r="D1007" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1008" spans="1:4">
+      <c r="B1008" s="6">
+        <v>44851.270914352</v>
+      </c>
+      <c r="C1008" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="D1008" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1009" spans="1:4">
+      <c r="B1009" s="6">
+        <v>44852.270914352</v>
+      </c>
+      <c r="C1009" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="D1009" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1010" spans="1:4">
+      <c r="B1010" s="6">
+        <v>44853.270914352</v>
+      </c>
+      <c r="C1010" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="D1010" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1011" spans="1:4">
+      <c r="B1011" s="6">
+        <v>44854.270914352</v>
+      </c>
+      <c r="C1011" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="D1011" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1012" spans="1:4">
+      <c r="B1012" s="6">
+        <v>44855.270914352</v>
+      </c>
+      <c r="C1012" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="D1012" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1013" spans="1:4">
+      <c r="B1013" s="6">
+        <v>44856.270914352</v>
+      </c>
+      <c r="C1013" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="D1013" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1014" spans="1:4">
+      <c r="B1014" s="6">
+        <v>44857.270914352</v>
+      </c>
+      <c r="C1014" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="D1014" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1015" spans="1:4">
+      <c r="B1015" s="6">
+        <v>44858.270914352</v>
+      </c>
+      <c r="C1015" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="D1015" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1016" spans="1:4">
+      <c r="B1016" s="6">
+        <v>44859.270914352</v>
+      </c>
+      <c r="C1016" s="1">
+        <v>0.98</v>
+      </c>
+      <c r="D1016" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1017" spans="1:4">
+      <c r="B1017" s="6">
+        <v>44860.270914352</v>
+      </c>
+      <c r="C1017" s="1">
+        <v>0.98</v>
+      </c>
+      <c r="D1017" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1018" spans="1:4">
+      <c r="B1018" s="6">
+        <v>44861.270914352</v>
+      </c>
+      <c r="C1018" s="1">
+        <v>0.98</v>
+      </c>
+      <c r="D1018" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1019" spans="1:4">
+      <c r="B1019" s="6">
+        <v>44862.270914352</v>
+      </c>
+      <c r="C1019" s="1">
+        <v>0.98</v>
+      </c>
+      <c r="D1019" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1020" spans="1:4">
+      <c r="B1020" s="6">
+        <v>44863.270914352</v>
+      </c>
+      <c r="C1020" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="D1020" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1021" spans="1:4">
+      <c r="B1021" s="6">
+        <v>44864.270914352</v>
+      </c>
+      <c r="C1021" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="D1021" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1022" spans="1:4">
+      <c r="B1022" s="6">
+        <v>44865.270914352</v>
+      </c>
+      <c r="C1022" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="D1022" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1023" spans="1:4">
+      <c r="B1023" s="6">
+        <v>44866.270914352</v>
+      </c>
+      <c r="C1023" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="D1023" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1024" spans="1:4">
+      <c r="B1024" s="6">
+        <v>44867.270914352</v>
+      </c>
+      <c r="C1024" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="D1024" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1025" spans="1:4">
+      <c r="B1025" s="6">
+        <v>44868.270914352</v>
+      </c>
+      <c r="C1025" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="D1025" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1026" spans="1:4">
+      <c r="B1026" s="6">
+        <v>44869.270914352</v>
+      </c>
+      <c r="C1026" s="1">
+        <v>1.11</v>
+      </c>
+      <c r="D1026" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1027" spans="1:4">
+      <c r="B1027" s="6">
+        <v>44870.270914352</v>
+      </c>
+      <c r="C1027" s="1">
+        <v>1.07</v>
+      </c>
+      <c r="D1027" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1028" spans="1:4">
+      <c r="B1028" s="6">
+        <v>44871.270914352</v>
+      </c>
+      <c r="C1028" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="D1028" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1029" spans="1:4">
+      <c r="B1029" s="6">
+        <v>44872.270914352</v>
+      </c>
+      <c r="C1029" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="D1029" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1030" spans="1:4">
+      <c r="B1030" s="6">
+        <v>44873.270914352</v>
+      </c>
+      <c r="C1030" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="D1030" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1031" spans="1:4">
+      <c r="B1031" s="6">
+        <v>44874.270914352</v>
+      </c>
+      <c r="C1031" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="D1031" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1032" spans="1:4">
+      <c r="B1032" s="6">
+        <v>44875.270914352</v>
+      </c>
+      <c r="C1032" s="1">
+        <v>1.02</v>
+      </c>
+      <c r="D1032" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1033" spans="1:4">
+      <c r="B1033" s="6">
+        <v>44876.270914352</v>
+      </c>
+      <c r="C1033" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="D1033" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1034" spans="1:4">
+      <c r="B1034" s="6">
+        <v>44877.270914352</v>
+      </c>
+      <c r="C1034" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="D1034" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1035" spans="1:4">
+      <c r="B1035" s="6">
+        <v>44878.270914352</v>
+      </c>
+      <c r="C1035" s="1">
+        <v>1.02</v>
+      </c>
+      <c r="D1035" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1036" spans="1:4">
+      <c r="B1036" s="6">
+        <v>44879.270914352</v>
+      </c>
+      <c r="C1036" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="D1036" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1037" spans="1:4">
+      <c r="B1037" s="6">
+        <v>44880.270914352</v>
+      </c>
+      <c r="C1037" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="D1037" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1038" spans="1:4">
+      <c r="B1038" s="6">
+        <v>44881.270914352</v>
+      </c>
+      <c r="C1038" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="D1038" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1039" spans="1:4">
+      <c r="B1039" s="6">
+        <v>44882.270914352</v>
+      </c>
+      <c r="C1039" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="D1039" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1040" spans="1:4">
+      <c r="B1040" s="6">
+        <v>44883.270914352</v>
+      </c>
+      <c r="C1040" s="1">
+        <v>1.07</v>
+      </c>
+      <c r="D1040" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1041" spans="1:4">
+      <c r="B1041" s="6">
+        <v>44884.270914352</v>
+      </c>
+      <c r="C1041" s="1">
+        <v>1.08</v>
+      </c>
+      <c r="D1041" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1042" spans="1:4">
+      <c r="B1042" s="6">
+        <v>44885.270914352</v>
+      </c>
+      <c r="C1042" s="1">
+        <v>1.08</v>
+      </c>
+      <c r="D1042" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1043" spans="1:4">
+      <c r="B1043" s="6">
+        <v>44886.270914352</v>
+      </c>
+      <c r="C1043" s="1">
+        <v>1.07</v>
+      </c>
+      <c r="D1043" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1044" spans="1:4">
+      <c r="B1044" s="6">
+        <v>44887.270914352</v>
+      </c>
+      <c r="C1044" s="1">
+        <v>1.1</v>
+      </c>
+      <c r="D1044" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1045" spans="1:4">
+      <c r="B1045" s="6">
+        <v>44888.270914352</v>
+      </c>
+      <c r="C1045" s="1">
+        <v>1.11</v>
+      </c>
+      <c r="D1045" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1046" spans="1:4">
+      <c r="B1046" s="6">
+        <v>44889.270914352</v>
+      </c>
+      <c r="C1046" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="D1046" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1047" spans="1:4">
+      <c r="B1047" s="6">
+        <v>44890.270914352</v>
+      </c>
+      <c r="C1047" s="1">
+        <v>1.13</v>
+      </c>
+      <c r="D1047" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1048" spans="1:4">
+      <c r="B1048" s="6">
+        <v>44891.270914352</v>
+      </c>
+      <c r="C1048" s="1">
+        <v>1.09</v>
+      </c>
+      <c r="D1048" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1049" spans="1:4">
+      <c r="B1049" s="6">
+        <v>44892.270914352</v>
+      </c>
+      <c r="C1049" s="1">
+        <v>1.05</v>
+      </c>
+      <c r="D1049" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1050" spans="1:4">
+      <c r="B1050" s="6">
+        <v>44893.270914352</v>
+      </c>
+      <c r="C1050" s="1">
+        <v>1.09</v>
+      </c>
+      <c r="D1050" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1051" spans="1:4">
+      <c r="B1051" s="6">
+        <v>44894.270914352</v>
+      </c>
+      <c r="C1051" s="1">
+        <v>1.11</v>
+      </c>
+      <c r="D1051" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1052" spans="1:4">
+      <c r="B1052" s="6">
+        <v>44895.270914352</v>
+      </c>
+      <c r="C1052" s="1">
+        <v>1.09</v>
+      </c>
+      <c r="D1052" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1053" spans="1:4">
+      <c r="B1053" s="6">
+        <v>44896.270914352</v>
+      </c>
+      <c r="C1053" s="1">
+        <v>1.09</v>
+      </c>
+      <c r="D1053" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1054" spans="1:4">
+      <c r="B1054" s="6">
+        <v>44897.270914352</v>
+      </c>
+      <c r="C1054" s="1">
+        <v>1.08</v>
+      </c>
+      <c r="D1054" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1055" spans="1:4">
+      <c r="B1055" s="6">
+        <v>44898.270914352</v>
+      </c>
+      <c r="C1055" s="1">
+        <v>1.08</v>
+      </c>
+      <c r="D1055" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1056" spans="1:4">
+      <c r="B1056" s="6">
+        <v>44899.270914352</v>
+      </c>
+      <c r="C1056" s="1">
+        <v>1.08</v>
+      </c>
+      <c r="D1056" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1057" spans="1:4">
+      <c r="B1057" s="6">
+        <v>44900.270914352</v>
+      </c>
+      <c r="C1057" s="1">
+        <v>1.08</v>
+      </c>
+      <c r="D1057" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1058" spans="1:4">
+      <c r="B1058" s="6">
+        <v>44901.270914352</v>
+      </c>
+      <c r="C1058" s="1">
+        <v>1.08</v>
+      </c>
+      <c r="D1058" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1059" spans="1:4">
+      <c r="B1059" s="6">
+        <v>44902.270914352</v>
+      </c>
+      <c r="C1059" s="1">
+        <v>1.08</v>
+      </c>
+      <c r="D1059" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1060" spans="1:4">
+      <c r="B1060" s="6">
+        <v>44903.270914352</v>
+      </c>
+      <c r="C1060" s="1">
+        <v>1.09</v>
+      </c>
+      <c r="D1060" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1061" spans="1:4">
+      <c r="B1061" s="6">
+        <v>44904.270914352</v>
+      </c>
+      <c r="C1061" s="1">
+        <v>1.09</v>
+      </c>
+      <c r="D1061" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1062" spans="1:4">
+      <c r="B1062" s="6">
+        <v>44905.270914352</v>
+      </c>
+      <c r="C1062" s="1">
+        <v>1.16</v>
+      </c>
+      <c r="D1062" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1063" spans="1:4">
+      <c r="B1063" s="6">
+        <v>44906.270914352</v>
+      </c>
+      <c r="C1063" s="1">
+        <v>1.1</v>
+      </c>
+      <c r="D1063" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1064" spans="1:4">
+      <c r="B1064" s="6">
+        <v>44907.270914352</v>
+      </c>
+      <c r="C1064" s="1">
+        <v>1.11</v>
+      </c>
+      <c r="D1064" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1065" spans="1:4">
+      <c r="B1065" s="6">
+        <v>44908.270914352</v>
+      </c>
+      <c r="C1065" s="1">
+        <v>1.1</v>
+      </c>
+      <c r="D1065" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1066" spans="1:4">
+      <c r="B1066" s="6">
+        <v>44909.270914352</v>
+      </c>
+      <c r="C1066" s="1">
+        <v>1.11</v>
+      </c>
+      <c r="D1066" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1067" spans="1:4">
+      <c r="B1067" s="6">
+        <v>44910.270914352</v>
+      </c>
+      <c r="C1067" s="1">
+        <v>1.13</v>
+      </c>
+      <c r="D1067" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1068" spans="1:4">
+      <c r="B1068" s="6">
+        <v>44911.270914352</v>
+      </c>
+      <c r="C1068" s="1">
+        <v>1.14</v>
+      </c>
+      <c r="D1068" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1069" spans="1:4">
+      <c r="B1069" s="6">
+        <v>44912.270914352</v>
+      </c>
+      <c r="C1069" s="1">
+        <v>1.13</v>
+      </c>
+      <c r="D1069" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1070" spans="1:4">
+      <c r="B1070" s="6">
+        <v>44913.270914352</v>
+      </c>
+      <c r="C1070" s="1">
+        <v>1.13</v>
+      </c>
+      <c r="D1070" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1071" spans="1:4">
+      <c r="B1071" s="6">
+        <v>44914.270914352</v>
+      </c>
+      <c r="C1071" s="1">
+        <v>1.12</v>
+      </c>
+      <c r="D1071" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1072" spans="1:4">
+      <c r="B1072" s="6">
+        <v>44915.270914352</v>
+      </c>
+      <c r="C1072" s="1">
+        <v>1.13</v>
+      </c>
+      <c r="D1072" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1073" spans="1:4">
+      <c r="B1073" s="6">
+        <v>44916.270914352</v>
+      </c>
+      <c r="C1073" s="1">
+        <v>1.14</v>
+      </c>
+      <c r="D1073" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1074" spans="1:4">
+      <c r="B1074" s="6">
+        <v>44917.270914352</v>
+      </c>
+      <c r="C1074" s="1">
+        <v>1.14</v>
+      </c>
+      <c r="D1074" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1075" spans="1:4">
+      <c r="B1075" s="6">
+        <v>44918.270914352</v>
+      </c>
+      <c r="C1075" s="1">
+        <v>1.13</v>
+      </c>
+      <c r="D1075" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1076" spans="1:4">
+      <c r="B1076" s="6">
+        <v>44919.270914352</v>
+      </c>
+      <c r="C1076" s="1">
+        <v>1.14</v>
+      </c>
+      <c r="D1076" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1077" spans="1:4">
+      <c r="B1077" s="6">
+        <v>44920.270914352</v>
+      </c>
+      <c r="C1077" s="1">
+        <v>1.14</v>
+      </c>
+      <c r="D1077" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1078" spans="1:4">
+      <c r="B1078" s="6">
+        <v>44921.270914352</v>
+      </c>
+      <c r="C1078" s="1">
+        <v>1.14</v>
+      </c>
+      <c r="D1078" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1079" spans="1:4">
+      <c r="B1079" s="6">
+        <v>44922.270914352</v>
+      </c>
+      <c r="C1079" s="1">
+        <v>1.15</v>
+      </c>
+      <c r="D1079" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1080" spans="1:4">
+      <c r="B1080" s="6">
+        <v>44923.270914352</v>
+      </c>
+      <c r="C1080" s="1">
+        <v>1.14</v>
+      </c>
+      <c r="D1080" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1081" spans="1:4">
+      <c r="B1081" s="6">
+        <v>44924.270914352</v>
+      </c>
+      <c r="C1081" s="1">
+        <v>1.14</v>
+      </c>
+      <c r="D1081" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1082" spans="1:4">
+      <c r="B1082" s="6">
+        <v>44925.270914352</v>
+      </c>
+      <c r="C1082" s="1">
+        <v>1.14</v>
+      </c>
+      <c r="D1082" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1083" spans="1:4">
+      <c r="B1083" s="6">
+        <v>44926.270914352</v>
+      </c>
+      <c r="C1083" s="1">
+        <v>1.15</v>
+      </c>
+      <c r="D1083" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1084" spans="1:4">
+      <c r="B1084" s="6">
+        <v>44927.270914352</v>
+      </c>
+      <c r="C1084" s="1">
+        <v>1.15</v>
+      </c>
+      <c r="D1084" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1085" spans="1:4">
+      <c r="B1085" s="6">
+        <v>44928.270914352</v>
+      </c>
+      <c r="C1085" s="1">
+        <v>1.15</v>
+      </c>
+      <c r="D1085" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1086" spans="1:4">
+      <c r="B1086" s="6">
+        <v>44929.270914352</v>
+      </c>
+      <c r="C1086" s="1">
+        <v>1.16</v>
+      </c>
+      <c r="D1086" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1087" spans="1:4">
+      <c r="B1087" s="6">
+        <v>44930.270914352</v>
+      </c>
+      <c r="C1087" s="1">
+        <v>1.17</v>
+      </c>
+      <c r="D1087" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1088" spans="1:4">
+      <c r="B1088" s="6">
+        <v>44931.270914352</v>
+      </c>
+      <c r="C1088" s="1">
+        <v>1.17</v>
+      </c>
+      <c r="D1088" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1089" spans="1:4">
+      <c r="B1089" s="6">
+        <v>44932.270914352</v>
+      </c>
+      <c r="C1089" s="1">
+        <v>1.16</v>
+      </c>
+      <c r="D1089" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1090" spans="1:4">
+      <c r="B1090" s="6">
+        <v>44933.270914352</v>
+      </c>
+      <c r="C1090" s="1">
+        <v>1.17</v>
+      </c>
+      <c r="D1090" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1091" spans="1:4">
+      <c r="B1091" s="6">
+        <v>44934.270914352</v>
+      </c>
+      <c r="C1091" s="1">
+        <v>1.19</v>
+      </c>
+      <c r="D1091" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1092" spans="1:4">
+      <c r="B1092" s="6">
+        <v>44935.270914352</v>
+      </c>
+      <c r="C1092" s="1">
+        <v>1.23</v>
+      </c>
+      <c r="D1092" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1093" spans="1:4">
+      <c r="B1093" s="6">
+        <v>44936.270914352</v>
+      </c>
+      <c r="C1093" s="1">
+        <v>1.23</v>
+      </c>
+      <c r="D1093" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1094" spans="1:4">
+      <c r="B1094" s="6">
+        <v>44937.270914352</v>
+      </c>
+      <c r="C1094" s="1">
+        <v>1.21</v>
+      </c>
+      <c r="D1094" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1095" spans="1:4">
+      <c r="B1095" s="6">
+        <v>44938.270914352</v>
+      </c>
+      <c r="C1095" s="1">
+        <v>1.19</v>
+      </c>
+      <c r="D1095" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1096" spans="1:4">
+      <c r="B1096" s="6">
+        <v>44939.270914352</v>
+      </c>
+      <c r="C1096" s="1">
+        <v>1.22</v>
+      </c>
+      <c r="D1096" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1097" spans="1:4">
+      <c r="B1097" s="6">
+        <v>44940.270914352</v>
+      </c>
+      <c r="C1097" s="1">
+        <v>1.18</v>
+      </c>
+      <c r="D1097" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1098" spans="1:4">
+      <c r="B1098" s="6">
+        <v>44941.270914352</v>
+      </c>
+      <c r="C1098" s="1">
+        <v>1.22</v>
+      </c>
+      <c r="D1098" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1099" spans="1:4">
+      <c r="B1099" s="6">
+        <v>44942.270914352</v>
+      </c>
+      <c r="C1099" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="D1099" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1100" spans="1:4">
+      <c r="B1100" s="6">
+        <v>44943.270914352</v>
+      </c>
+      <c r="C1100" s="1">
+        <v>1.3</v>
+      </c>
+      <c r="D1100" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1101" spans="1:4">
+      <c r="B1101" s="6">
+        <v>44944.270914352</v>
+      </c>
+      <c r="C1101" s="1">
+        <v>1.29</v>
+      </c>
+      <c r="D1101" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1102" spans="1:4">
+      <c r="B1102" s="6">
+        <v>44945.270914352</v>
+      </c>
+      <c r="C1102" s="1">
+        <v>1.24</v>
+      </c>
+      <c r="D1102" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1103" spans="1:4">
+      <c r="B1103" s="6">
+        <v>44946.270914352</v>
+      </c>
+      <c r="C1103" s="1">
+        <v>1.27</v>
+      </c>
+      <c r="D1103" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1104" spans="1:4">
+      <c r="B1104" s="6">
+        <v>44947.270914352</v>
+      </c>
+      <c r="C1104" s="1">
+        <v>1.27</v>
+      </c>
+      <c r="D1104" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1105" spans="1:4">
+      <c r="B1105" s="6">
+        <v>44948.270914352</v>
+      </c>
+      <c r="C1105" s="1">
+        <v>1.29</v>
+      </c>
+      <c r="D1105" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1106" spans="1:4">
+      <c r="B1106" s="6">
+        <v>44949.270914352</v>
+      </c>
+      <c r="C1106" s="1">
+        <v>1.27</v>
+      </c>
+      <c r="D1106" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1107" spans="1:4">
+      <c r="B1107" s="6">
+        <v>44950.270914352</v>
+      </c>
+      <c r="C1107" s="1">
+        <v>1.24</v>
+      </c>
+      <c r="D1107" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1108" spans="1:4">
+      <c r="B1108" s="6">
+        <v>44951.270914352</v>
+      </c>
+      <c r="C1108" s="1">
+        <v>1.27</v>
+      </c>
+      <c r="D1108" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1109" spans="1:4">
+      <c r="B1109" s="6">
+        <v>44952.270914352</v>
+      </c>
+      <c r="C1109" s="1">
+        <v>1.27</v>
+      </c>
+      <c r="D1109" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1110" spans="1:4">
+      <c r="B1110" s="6">
+        <v>44953.270914352</v>
+      </c>
+      <c r="C1110" s="1">
+        <v>1.27</v>
+      </c>
+      <c r="D1110" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1111" spans="1:4">
+      <c r="B1111" s="6">
+        <v>44954.270914352</v>
+      </c>
+      <c r="C1111" s="1">
+        <v>1.26</v>
+      </c>
+      <c r="D1111" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1112" spans="1:4">
+      <c r="B1112" s="6">
+        <v>44955.270914352</v>
+      </c>
+      <c r="C1112" s="1">
+        <v>1.24</v>
+      </c>
+      <c r="D1112" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1113" spans="1:4">
+      <c r="B1113" s="6">
+        <v>44956.270914352</v>
+      </c>
+      <c r="C1113" s="1">
+        <v>1.27</v>
+      </c>
+      <c r="D1113" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1114" spans="1:4">
+      <c r="B1114" s="6">
+        <v>44957.270914352</v>
+      </c>
+      <c r="C1114" s="1">
+        <v>1.27</v>
+      </c>
+      <c r="D1114" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1115" spans="1:4">
+      <c r="B1115" s="6">
+        <v>44958.270914352</v>
+      </c>
+      <c r="C1115" s="1">
+        <v>1.25</v>
+      </c>
+      <c r="D1115" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1116" spans="1:4">
+      <c r="B1116" s="6">
+        <v>44959.270914352</v>
+      </c>
+      <c r="C1116" s="1">
+        <v>1.24</v>
+      </c>
+      <c r="D1116" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1117" spans="1:4">
+      <c r="B1117" s="6">
+        <v>44960.270914352</v>
+      </c>
+      <c r="C1117" s="1">
+        <v>1.23</v>
+      </c>
+      <c r="D1117" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1118" spans="1:4">
+      <c r="B1118" s="6">
+        <v>44961.270914352</v>
+      </c>
+      <c r="C1118" s="1">
+        <v>1.26</v>
+      </c>
+      <c r="D1118" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1119" spans="1:4">
+      <c r="B1119" s="6">
+        <v>44962.270914352</v>
+      </c>
+      <c r="C1119" s="1">
+        <v>1.25</v>
+      </c>
+      <c r="D1119" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1120" spans="1:4">
+      <c r="B1120" s="6">
+        <v>44963.270914352</v>
+      </c>
+      <c r="C1120" s="1">
+        <v>1.22</v>
+      </c>
+      <c r="D1120" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1121" spans="1:4">
+      <c r="B1121" s="6">
+        <v>44964.270914352</v>
+      </c>
+      <c r="C1121" s="1">
+        <v>1.23</v>
+      </c>
+      <c r="D1121" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1122" spans="1:4">
+      <c r="B1122" s="6">
+        <v>44965.270914352</v>
+      </c>
+      <c r="C1122" s="1">
+        <v>1.24</v>
+      </c>
+      <c r="D1122" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1123" spans="1:4">
+      <c r="B1123" s="6">
+        <v>44966.270914352</v>
+      </c>
+      <c r="C1123" s="1">
+        <v>1.24</v>
+      </c>
+      <c r="D1123" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1124" spans="1:4">
+      <c r="B1124" s="6">
+        <v>44967.270914352</v>
+      </c>
+      <c r="C1124" s="1">
+        <v>1.25</v>
+      </c>
+      <c r="D1124" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1125" spans="1:4">
+      <c r="B1125" s="6">
+        <v>44968.270914352</v>
+      </c>
+      <c r="C1125" s="1">
+        <v>1.24</v>
+      </c>
+      <c r="D1125" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1126" spans="1:4">
+      <c r="B1126" s="6">
+        <v>44969.270914352</v>
+      </c>
+      <c r="C1126" s="1">
+        <v>1.24</v>
+      </c>
+      <c r="D1126" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1127" spans="1:4">
+      <c r="B1127" s="6">
+        <v>44970.270914352</v>
+      </c>
+      <c r="C1127" s="1">
+        <v>1.24</v>
+      </c>
+      <c r="D1127" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1128" spans="1:4">
+      <c r="B1128" s="6">
+        <v>44971.270914352</v>
+      </c>
+      <c r="C1128" s="1">
+        <v>1.24</v>
+      </c>
+      <c r="D1128" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1129" spans="1:4">
+      <c r="B1129" s="6">
+        <v>44972.270914352</v>
+      </c>
+      <c r="C1129" s="1">
+        <v>1.24</v>
+      </c>
+      <c r="D1129" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1130" spans="1:4">
+      <c r="B1130" s="6">
+        <v>44973.270914352</v>
+      </c>
+      <c r="C1130" s="1">
+        <v>1.24</v>
+      </c>
+      <c r="D1130" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1131" spans="1:4">
+      <c r="B1131" s="6">
+        <v>44974.270914352</v>
+      </c>
+      <c r="C1131" s="1">
+        <v>1.25</v>
+      </c>
+      <c r="D1131" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1132" spans="1:4">
+      <c r="B1132" s="6">
+        <v>44975.270914352</v>
+      </c>
+      <c r="C1132" s="1">
+        <v>1.24</v>
+      </c>
+      <c r="D1132" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1133" spans="1:4">
+      <c r="B1133" s="6">
+        <v>44976.270914352</v>
+      </c>
+      <c r="C1133" s="1">
+        <v>1.25</v>
+      </c>
+      <c r="D1133" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1134" spans="1:4">
+      <c r="B1134" s="6">
+        <v>44977.270914352</v>
+      </c>
+      <c r="C1134" s="1">
+        <v>1.24</v>
+      </c>
+      <c r="D1134" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1135" spans="1:4">
+      <c r="B1135" s="6">
+        <v>44978.270914352</v>
+      </c>
+      <c r="C1135" s="1">
+        <v>1.24</v>
+      </c>
+      <c r="D1135" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1136" spans="1:4">
+      <c r="B1136" s="6">
+        <v>44979.270914352</v>
+      </c>
+      <c r="C1136" s="1">
+        <v>1.25</v>
+      </c>
+      <c r="D1136" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1137" spans="1:4">
+      <c r="B1137" s="6">
+        <v>44980.270914352</v>
+      </c>
+      <c r="C1137" s="1">
+        <v>1.24</v>
+      </c>
+      <c r="D1137" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1138" spans="1:4">
+      <c r="B1138" s="6">
+        <v>44981.270914352</v>
+      </c>
+      <c r="C1138" s="1">
+        <v>1.25</v>
+      </c>
+      <c r="D1138" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1139" spans="1:4">
+      <c r="B1139" s="6">
+        <v>44982.270914352</v>
+      </c>
+      <c r="C1139" s="1">
+        <v>1.26</v>
+      </c>
+      <c r="D1139" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1140" spans="1:4">
+      <c r="B1140" s="6">
+        <v>44983.270914352</v>
+      </c>
+      <c r="C1140" s="1">
+        <v>1.34</v>
+      </c>
+      <c r="D1140" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1141" spans="1:4">
+      <c r="B1141" s="6">
+        <v>44984.270914352</v>
+      </c>
+      <c r="C1141" s="1">
+        <v>1.27</v>
+      </c>
+      <c r="D1141" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1142" spans="1:4">
+      <c r="B1142" s="6">
+        <v>44985.270914352</v>
+      </c>
+      <c r="C1142" s="1">
+        <v>1.3</v>
+      </c>
+      <c r="D1142" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1143" spans="1:4">
+      <c r="B1143" s="6">
+        <v>44986.270914352</v>
+      </c>
+      <c r="C1143" s="1">
+        <v>1.26</v>
+      </c>
+      <c r="D1143" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1144" spans="1:4">
+      <c r="B1144" s="6">
+        <v>44987.270914352</v>
+      </c>
+      <c r="C1144" s="1">
+        <v>1.27</v>
+      </c>
+      <c r="D1144" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1145" spans="1:4">
+      <c r="B1145" s="6">
+        <v>44988.270914352</v>
+      </c>
+      <c r="C1145" s="1">
+        <v>1.26</v>
+      </c>
+      <c r="D1145" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1146" spans="1:4">
+      <c r="B1146" s="6">
+        <v>44989.270914352</v>
+      </c>
+      <c r="C1146" s="1">
+        <v>1.25</v>
+      </c>
+      <c r="D1146" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1147" spans="1:4">
+      <c r="B1147" s="6">
+        <v>44990.270914352</v>
+      </c>
+      <c r="C1147" s="1">
+        <v>1.23</v>
+      </c>
+      <c r="D1147" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1148" spans="1:4">
+      <c r="B1148" s="6">
+        <v>44991.270914352</v>
+      </c>
+      <c r="C1148" s="1">
+        <v>1.27</v>
+      </c>
+      <c r="D1148" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1149" spans="1:4">
+      <c r="B1149" s="6">
+        <v>44992.270914352</v>
+      </c>
+      <c r="C1149" s="1">
+        <v>1.23</v>
+      </c>
+      <c r="D1149" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1150" spans="1:4">
+      <c r="B1150" s="6">
+        <v>44993.270914352</v>
+      </c>
+      <c r="C1150" s="1">
+        <v>1.23</v>
+      </c>
+      <c r="D1150" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1151" spans="1:4">
+      <c r="B1151" s="6">
+        <v>44994.270914352</v>
+      </c>
+      <c r="C1151" s="1">
+        <v>1.24</v>
+      </c>
+      <c r="D1151" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1152" spans="1:4">
+      <c r="B1152" s="6">
+        <v>44995.270914352</v>
+      </c>
+      <c r="C1152" s="1">
+        <v>1.42</v>
+      </c>
+      <c r="D1152" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1153" spans="1:4">
+      <c r="B1153" s="6">
+        <v>44996.270914352</v>
+      </c>
+      <c r="C1153" s="1">
+        <v>1.36</v>
+      </c>
+      <c r="D1153" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1154" spans="1:4">
+      <c r="B1154" s="6">
+        <v>44997.270914352</v>
+      </c>
+      <c r="C1154" s="1">
+        <v>1.28</v>
+      </c>
+      <c r="D1154" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1155" spans="1:4">
+      <c r="B1155" s="6">
+        <v>44998.270914352</v>
+      </c>
+      <c r="C1155" s="1">
+        <v>1.28</v>
+      </c>
+      <c r="D1155" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1156" spans="1:4">
+      <c r="B1156" s="6">
+        <v>44999.270914352</v>
+      </c>
+      <c r="C1156" s="1">
+        <v>1.33</v>
+      </c>
+      <c r="D1156" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1157" spans="1:4">
+      <c r="B1157" s="6">
+        <v>45000.270914352</v>
+      </c>
+      <c r="C1157" s="1">
+        <v>1.29</v>
+      </c>
+      <c r="D1157" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1158" spans="1:4">
+      <c r="B1158" s="6">
+        <v>45001.270914352</v>
+      </c>
+      <c r="C1158" s="1">
+        <v>1.25</v>
+      </c>
+      <c r="D1158" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1159" spans="1:4">
+      <c r="B1159" s="6">
+        <v>45002.270914352</v>
+      </c>
+      <c r="C1159" s="1">
+        <v>1.25</v>
+      </c>
+      <c r="D1159" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1160" spans="1:4">
+      <c r="B1160" s="6">
+        <v>45003.270914352</v>
+      </c>
+      <c r="C1160" s="1">
+        <v>1.26</v>
+      </c>
+      <c r="D1160" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1161" spans="1:4">
+      <c r="B1161" s="6">
+        <v>45004.270914352</v>
+      </c>
+      <c r="C1161" s="1">
+        <v>1.28</v>
+      </c>
+      <c r="D1161" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1162" spans="1:4">
+      <c r="B1162" s="6">
+        <v>45005.270914352</v>
+      </c>
+      <c r="C1162" s="1">
+        <v>1.27</v>
+      </c>
+      <c r="D1162" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1163" spans="1:4">
+      <c r="B1163" s="6">
+        <v>45006.270914352</v>
+      </c>
+      <c r="C1163" s="1">
+        <v>1.27</v>
+      </c>
+      <c r="D1163" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1164" spans="1:4">
+      <c r="B1164" s="6">
+        <v>45007.270914352</v>
+      </c>
+      <c r="C1164" s="1">
+        <v>1.27</v>
+      </c>
+      <c r="D1164" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1165" spans="1:4">
+      <c r="B1165" s="6">
+        <v>45008.270914352</v>
+      </c>
+      <c r="C1165" s="1">
+        <v>1.27</v>
+      </c>
+      <c r="D1165" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1166" spans="1:4">
+      <c r="B1166" s="6">
+        <v>45009.270914352</v>
+      </c>
+      <c r="C1166" s="1">
+        <v>1.29</v>
+      </c>
+      <c r="D1166" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1167" spans="1:4">
+      <c r="B1167" s="6">
+        <v>45010.270914352</v>
+      </c>
+      <c r="C1167" s="1">
+        <v>1.28</v>
+      </c>
+      <c r="D1167" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1168" spans="1:4">
+      <c r="B1168" s="6">
+        <v>45011.270914352</v>
+      </c>
+      <c r="C1168" s="1">
+        <v>1.35</v>
+      </c>
+      <c r="D1168" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1169" spans="1:4">
+      <c r="B1169" s="6">
+        <v>45012.270914352</v>
+      </c>
+      <c r="C1169" s="1">
+        <v>1.34</v>
+      </c>
+      <c r="D1169" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1170" spans="1:4">
+      <c r="B1170" s="6">
+        <v>45013.270914352</v>
+      </c>
+      <c r="C1170" s="1">
+        <v>1.27</v>
+      </c>
+      <c r="D1170" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1171" spans="1:4">
+      <c r="B1171" s="6">
+        <v>45014.270914352</v>
+      </c>
+      <c r="C1171" s="1">
+        <v>1.26</v>
+      </c>
+      <c r="D1171" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1172" spans="1:4">
+      <c r="B1172" s="6">
+        <v>45015.270914352</v>
+      </c>
+      <c r="C1172" s="1">
+        <v>1.26</v>
+      </c>
+      <c r="D1172" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1173" spans="1:4">
+      <c r="B1173" s="6">
+        <v>45016.270914352</v>
+      </c>
+      <c r="C1173" s="1">
+        <v>1.33</v>
+      </c>
+      <c r="D1173" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1174" spans="1:4">
+      <c r="B1174" s="6">
+        <v>45017.270914352</v>
+      </c>
+      <c r="C1174" s="1">
+        <v>1.32</v>
+      </c>
+      <c r="D1174" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1175" spans="1:4">
+      <c r="B1175" s="6">
+        <v>45018.270914352</v>
+      </c>
+      <c r="C1175" s="1">
+        <v>1.33</v>
+      </c>
+      <c r="D1175" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1176" spans="1:4">
+      <c r="B1176" s="6">
+        <v>45019.270914352</v>
+      </c>
+      <c r="C1176" s="1">
+        <v>1.32</v>
+      </c>
+      <c r="D1176" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1177" spans="1:4">
+      <c r="B1177" s="6">
+        <v>45020.270914352</v>
+      </c>
+      <c r="C1177" s="1">
+        <v>1.3</v>
+      </c>
+      <c r="D1177" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1178" spans="1:4">
+      <c r="B1178" s="6">
+        <v>45021.270914352</v>
+      </c>
+      <c r="C1178" s="1">
+        <v>1.29</v>
+      </c>
+      <c r="D1178" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1179" spans="1:4">
+      <c r="B1179" s="6">
+        <v>45022.270914352</v>
+      </c>
+      <c r="C1179" s="1">
+        <v>1.28</v>
+      </c>
+      <c r="D1179" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1180" spans="1:4">
+      <c r="B1180" s="6">
+        <v>45023.270914352</v>
+      </c>
+      <c r="C1180" s="1">
+        <v>1.28</v>
+      </c>
+      <c r="D1180" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1181" spans="1:4">
+      <c r="B1181" s="6">
+        <v>45024.270914352</v>
+      </c>
+      <c r="C1181" s="1">
+        <v>1.26</v>
+      </c>
+      <c r="D1181" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1182" spans="1:4">
+      <c r="B1182" s="6">
+        <v>45025.270914352</v>
+      </c>
+      <c r="C1182" s="1">
+        <v>1.25</v>
+      </c>
+      <c r="D1182" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1183" spans="1:4">
+      <c r="B1183" s="6">
+        <v>45026.270914352</v>
+      </c>
+      <c r="C1183" s="1">
+        <v>1.26</v>
+      </c>
+      <c r="D1183" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1184" spans="1:4">
+      <c r="B1184" s="6">
+        <v>45027.270914352</v>
+      </c>
+      <c r="C1184" s="1">
+        <v>1.28</v>
+      </c>
+      <c r="D1184" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1185" spans="1:4">
+      <c r="B1185" s="6">
+        <v>45028.270914352</v>
+      </c>
+      <c r="C1185" s="1">
+        <v>1.3</v>
+      </c>
+      <c r="D1185" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1186" spans="1:4">
+      <c r="B1186" s="6">
+        <v>45029.270914352</v>
+      </c>
+      <c r="C1186" s="1">
+        <v>1.31</v>
+      </c>
+      <c r="D1186" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1187" spans="1:4">
+      <c r="B1187" s="6">
+        <v>45030.270914352</v>
+      </c>
+      <c r="C1187" s="1">
+        <v>1.29</v>
+      </c>
+      <c r="D1187" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1188" spans="1:4">
+      <c r="B1188" s="6">
+        <v>45031.270914352</v>
+      </c>
+      <c r="C1188" s="1">
+        <v>1.36</v>
+      </c>
+      <c r="D1188" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1189" spans="1:4">
+      <c r="B1189" s="6">
+        <v>45032.270914352</v>
+      </c>
+      <c r="C1189" s="1">
+        <v>1.31</v>
+      </c>
+      <c r="D1189" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1190" spans="1:4">
+      <c r="B1190" s="6">
+        <v>45033.270914352</v>
+      </c>
+      <c r="C1190" s="1">
+        <v>1.28</v>
+      </c>
+      <c r="D1190" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1191" spans="1:4">
+      <c r="B1191" s="6">
+        <v>45034.270914352</v>
+      </c>
+      <c r="C1191" s="1">
+        <v>1.24</v>
+      </c>
+      <c r="D1191" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1192" spans="1:4">
+      <c r="B1192" s="6">
+        <v>45035.270914352</v>
+      </c>
+      <c r="C1192" s="1">
+        <v>1.24</v>
+      </c>
+      <c r="D1192" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1193" spans="1:4">
+      <c r="B1193" s="6">
+        <v>45036.270914352</v>
+      </c>
+      <c r="C1193" s="1">
+        <v>1.24</v>
+      </c>
+      <c r="D1193" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1194" spans="1:4">
+      <c r="B1194" s="6">
+        <v>45037.270914352</v>
+      </c>
+      <c r="C1194" s="1">
+        <v>1.24</v>
+      </c>
+      <c r="D1194" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1195" spans="1:4">
+      <c r="B1195" s="6">
+        <v>45038.270914352</v>
+      </c>
+      <c r="C1195" s="1">
+        <v>1.24</v>
+      </c>
+      <c r="D1195" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1196" spans="1:4">
+      <c r="B1196" s="6">
+        <v>45039.270914352</v>
+      </c>
+      <c r="C1196" s="1">
+        <v>1.27</v>
+      </c>
+      <c r="D1196" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1197" spans="1:4">
+      <c r="B1197" s="6">
+        <v>45040.270914352</v>
+      </c>
+      <c r="C1197" s="1">
+        <v>1.28</v>
+      </c>
+      <c r="D1197" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1198" spans="1:4">
+      <c r="B1198" s="6">
+        <v>45041.270914352</v>
+      </c>
+      <c r="C1198" s="1">
+        <v>1.27</v>
+      </c>
+      <c r="D1198" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1199" spans="1:4">
+      <c r="B1199" s="6">
+        <v>45042.270914352</v>
+      </c>
+      <c r="C1199" s="1">
+        <v>1.26</v>
+      </c>
+      <c r="D1199" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1200" spans="1:4">
+      <c r="B1200" s="6">
+        <v>45043.270914352</v>
+      </c>
+      <c r="C1200" s="1">
+        <v>1.24</v>
+      </c>
+      <c r="D1200" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1201" spans="1:4">
+      <c r="B1201" s="6">
+        <v>45044.270914352</v>
+      </c>
+      <c r="C1201" s="1">
+        <v>1.25</v>
+      </c>
+      <c r="D1201" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1202" spans="1:4">
+      <c r="B1202" s="6">
+        <v>45045.270914352</v>
+      </c>
+      <c r="C1202" s="1">
+        <v>1.25</v>
+      </c>
+      <c r="D1202" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1203" spans="1:4">
+      <c r="B1203" s="6">
+        <v>45046.270914352</v>
+      </c>
+      <c r="C1203" s="1">
+        <v>1.3</v>
+      </c>
+      <c r="D1203" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1204" spans="1:4">
+      <c r="B1204" s="6">
+        <v>45047.270914352</v>
+      </c>
+      <c r="C1204" s="1">
+        <v>1.31</v>
+      </c>
+      <c r="D1204" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1205" spans="1:4">
+      <c r="B1205" s="6">
+        <v>45048.270914352</v>
+      </c>
+      <c r="C1205" s="1">
+        <v>1.29</v>
+      </c>
+      <c r="D1205" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1206" spans="1:4">
+      <c r="B1206" s="6">
+        <v>45049.270914352</v>
+      </c>
+      <c r="C1206" s="1">
+        <v>1.24</v>
+      </c>
+      <c r="D1206" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1207" spans="1:4">
+      <c r="B1207" s="6">
+        <v>45050.270914352</v>
+      </c>
+      <c r="C1207" s="1">
+        <v>1.24</v>
+      </c>
+      <c r="D1207" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1208" spans="1:4">
+      <c r="B1208" s="6">
+        <v>45051.270914352</v>
+      </c>
+      <c r="C1208" s="1">
+        <v>1.24</v>
+      </c>
+      <c r="D1208" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1209" spans="1:4">
+      <c r="B1209" s="6">
+        <v>45052.270914352</v>
+      </c>
+      <c r="C1209" s="1">
+        <v>1.23</v>
+      </c>
+      <c r="D1209" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1210" spans="1:4">
+      <c r="B1210" s="6">
+        <v>45053.270914352</v>
+      </c>
+      <c r="C1210" s="1">
+        <v>1.26</v>
+      </c>
+      <c r="D1210" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1211" spans="1:4">
+      <c r="B1211" s="6">
+        <v>45054.270914352</v>
+      </c>
+      <c r="C1211" s="1">
+        <v>1.28</v>
+      </c>
+      <c r="D1211" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1212" spans="1:4">
+      <c r="B1212" s="6">
+        <v>45055.270914352</v>
+      </c>
+      <c r="C1212" s="1">
+        <v>1.24</v>
+      </c>
+      <c r="D1212" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1213" spans="1:4">
+      <c r="B1213" s="6">
+        <v>45056.270914352</v>
+      </c>
+      <c r="C1213" s="1">
+        <v>1.3</v>
+      </c>
+      <c r="D1213" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1214" spans="1:4">
+      <c r="B1214" s="6">
+        <v>45057.270914352</v>
+      </c>
+      <c r="C1214" s="1">
+        <v>1.27</v>
+      </c>
+      <c r="D1214" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1215" spans="1:4">
+      <c r="B1215" s="6">
+        <v>45058.270914352</v>
+      </c>
+      <c r="C1215" s="1">
+        <v>1.25</v>
+      </c>
+      <c r="D1215" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1216" spans="1:4">
+      <c r="B1216" s="6">
+        <v>45059.270914352</v>
+      </c>
+      <c r="C1216" s="1">
+        <v>1.24</v>
+      </c>
+      <c r="D1216" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1217" spans="1:4">
+      <c r="B1217" s="6">
+        <v>45060.270914352</v>
+      </c>
+      <c r="C1217" s="1">
+        <v>1.26</v>
+      </c>
+      <c r="D1217" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1218" spans="1:4">
+      <c r="B1218" s="6">
+        <v>45061.270914352</v>
+      </c>
+      <c r="C1218" s="1">
+        <v>1.28</v>
+      </c>
+      <c r="D1218" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1219" spans="1:4">
+      <c r="B1219" s="6">
+        <v>45062.270914352</v>
+      </c>
+      <c r="C1219" s="1">
+        <v>1.27</v>
+      </c>
+      <c r="D1219" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1220" spans="1:4">
+      <c r="B1220" s="6">
+        <v>45063.270914352</v>
+      </c>
+      <c r="C1220" s="1">
+        <v>1.25</v>
+      </c>
+      <c r="D1220" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1221" spans="1:4">
+      <c r="B1221" s="6">
+        <v>45064.270914352</v>
+      </c>
+      <c r="C1221" s="1">
+        <v>1.21</v>
+      </c>
+      <c r="D1221" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1222" spans="1:4">
+      <c r="B1222" s="6">
+        <v>45065.270914352</v>
+      </c>
+      <c r="C1222" s="1">
+        <v>1.21</v>
+      </c>
+      <c r="D1222" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1223" spans="1:4">
+      <c r="B1223" s="6">
+        <v>45066.270914352</v>
+      </c>
+      <c r="C1223" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="D1223" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1224" spans="1:4">
+      <c r="B1224" s="6">
+        <v>45067.270914352</v>
+      </c>
+      <c r="C1224" s="1">
+        <v>1.19</v>
+      </c>
+      <c r="D1224" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1225" spans="1:4">
+      <c r="B1225" s="6">
+        <v>45068.270914352</v>
+      </c>
+      <c r="C1225" s="1">
+        <v>1.19</v>
+      </c>
+      <c r="D1225" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1226" spans="1:4">
+      <c r="B1226" s="6">
+        <v>45069.270914352</v>
+      </c>
+      <c r="C1226" s="1">
+        <v>1.21</v>
+      </c>
+      <c r="D1226" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1227" spans="1:4">
+      <c r="B1227" s="6">
+        <v>45070.270914352</v>
+      </c>
+      <c r="C1227" s="1">
+        <v>1.21</v>
+      </c>
+      <c r="D1227" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1228" spans="1:4">
+      <c r="B1228" s="6">
+        <v>45071.270914352</v>
+      </c>
+      <c r="C1228" s="1">
+        <v>1.22</v>
+      </c>
+      <c r="D1228" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1229" spans="1:4">
+      <c r="B1229" s="6">
+        <v>45072.270914352</v>
+      </c>
+      <c r="C1229" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="D1229" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1230" spans="1:4">
+      <c r="B1230" s="6">
+        <v>45073.270914352</v>
+      </c>
+      <c r="C1230" s="1">
+        <v>1.19</v>
+      </c>
+      <c r="D1230" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1231" spans="1:4">
+      <c r="B1231" s="6">
+        <v>45074.270914352</v>
+      </c>
+      <c r="C1231" s="1">
+        <v>1.19</v>
+      </c>
+      <c r="D1231" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1232" spans="1:4">
+      <c r="B1232" s="6">
+        <v>45075.270914352</v>
+      </c>
+      <c r="C1232" s="1">
+        <v>1.18</v>
+      </c>
+      <c r="D1232" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1233" spans="1:4">
+      <c r="B1233" s="6">
+        <v>45076.270914352</v>
+      </c>
+      <c r="C1233" s="1">
+        <v>1.17</v>
+      </c>
+      <c r="D1233" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1234" spans="1:4">
+      <c r="B1234" s="6">
+        <v>45077.270914352</v>
+      </c>
+      <c r="C1234" s="1">
+        <v>1.17</v>
+      </c>
+      <c r="D1234" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1235" spans="1:4">
+      <c r="B1235" s="6">
+        <v>45078.270914352</v>
+      </c>
+      <c r="C1235" s="1">
+        <v>1.16</v>
+      </c>
+      <c r="D1235" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1236" spans="1:4">
+      <c r="B1236" s="6">
+        <v>45079.270914352</v>
+      </c>
+      <c r="C1236" s="1">
+        <v>1.16</v>
+      </c>
+      <c r="D1236" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1237" spans="1:4">
+      <c r="B1237" s="6">
+        <v>45080.270914352</v>
+      </c>
+      <c r="C1237" s="1">
+        <v>1.15</v>
+      </c>
+      <c r="D1237" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1238" spans="1:4">
+      <c r="B1238" s="6">
+        <v>45081.270914352</v>
+      </c>
+      <c r="C1238" s="1">
+        <v>1.15</v>
+      </c>
+      <c r="D1238" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1239" spans="1:4">
+      <c r="B1239" s="6">
+        <v>45082.270914352</v>
+      </c>
+      <c r="C1239" s="1">
+        <v>1.15</v>
+      </c>
+      <c r="D1239" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1240" spans="1:4">
+      <c r="B1240" s="6">
+        <v>45083.270914352</v>
+      </c>
+      <c r="C1240" s="1">
+        <v>1.14</v>
+      </c>
+      <c r="D1240" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1241" spans="1:4">
+      <c r="B1241" s="6">
+        <v>45084.270914352</v>
+      </c>
+      <c r="C1241" s="1">
+        <v>1.14</v>
+      </c>
+      <c r="D1241" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1242" spans="1:4">
+      <c r="B1242" s="6">
+        <v>45085.270914352</v>
+      </c>
+      <c r="C1242" s="1">
+        <v>1.12</v>
+      </c>
+      <c r="D1242" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1243" spans="1:4">
+      <c r="B1243" s="6">
+        <v>45086.270914352</v>
+      </c>
+      <c r="C1243" s="1">
+        <v>1.17</v>
+      </c>
+      <c r="D1243" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1244" spans="1:4">
+      <c r="B1244" s="6">
+        <v>45087.270914352</v>
+      </c>
+      <c r="C1244" s="1">
+        <v>1.19</v>
+      </c>
+      <c r="D1244" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1245" spans="1:4">
+      <c r="B1245" s="6">
+        <v>45088.270914352</v>
+      </c>
+      <c r="C1245" s="1">
+        <v>1.19</v>
+      </c>
+      <c r="D1245" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1246" spans="1:4">
+      <c r="B1246" s="6">
+        <v>45089.270914352</v>
+      </c>
+      <c r="C1246" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="D1246" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1247" spans="1:4">
+      <c r="B1247" s="6">
+        <v>45090.270914352</v>
+      </c>
+      <c r="C1247" s="1">
+        <v>1.22</v>
+      </c>
+      <c r="D1247" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1248" spans="1:4">
+      <c r="B1248" s="6">
+        <v>45091.270914352</v>
+      </c>
+      <c r="C1248" s="1">
+        <v>1.25</v>
+      </c>
+      <c r="D1248" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1249" spans="1:4">
+      <c r="B1249" s="6">
+        <v>45092.270914352</v>
+      </c>
+      <c r="C1249" s="1">
+        <v>1.25</v>
+      </c>
+      <c r="D1249" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1250" spans="1:4">
+      <c r="B1250" s="6">
+        <v>45093.270914352</v>
+      </c>
+      <c r="C1250" s="1">
+        <v>1.21</v>
+      </c>
+      <c r="D1250" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1251" spans="1:4">
+      <c r="B1251" s="6">
+        <v>45094.270914352</v>
+      </c>
+      <c r="C1251" s="1">
+        <v>1.19</v>
+      </c>
+      <c r="D1251" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1252" spans="1:4">
+      <c r="B1252" s="6">
+        <v>45095.270914352</v>
+      </c>
+      <c r="C1252" s="1">
+        <v>1.19</v>
+      </c>
+      <c r="D1252" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1253" spans="1:4">
+      <c r="B1253" s="6">
+        <v>45096.270914352</v>
+      </c>
+      <c r="C1253" s="1">
+        <v>1.18</v>
+      </c>
+      <c r="D1253" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1254" spans="1:4">
+      <c r="B1254" s="6">
+        <v>45097.270914352</v>
+      </c>
+      <c r="C1254" s="1">
+        <v>1.17</v>
+      </c>
+      <c r="D1254" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1255" spans="1:4">
+      <c r="B1255" s="6">
+        <v>45098.270914352</v>
+      </c>
+      <c r="C1255" s="1">
+        <v>1.18</v>
+      </c>
+      <c r="D1255" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1256" spans="1:4">
+      <c r="B1256" s="6">
+        <v>45099.270914352</v>
+      </c>
+      <c r="C1256" s="1">
+        <v>1.21</v>
+      </c>
+      <c r="D1256" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1257" spans="1:4">
+      <c r="B1257" s="6">
+        <v>45100.270914352</v>
+      </c>
+      <c r="C1257" s="1">
+        <v>1.19</v>
+      </c>
+      <c r="D1257" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1258" spans="1:4">
+      <c r="B1258" s="6">
+        <v>45101.270914352</v>
+      </c>
+      <c r="C1258" s="1">
+        <v>1.15</v>
+      </c>
+      <c r="D1258" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1259" spans="1:4">
+      <c r="B1259" s="6">
+        <v>45102.270914352</v>
+      </c>
+      <c r="C1259" s="1">
+        <v>1.14</v>
+      </c>
+      <c r="D1259" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1260" spans="1:4">
+      <c r="B1260" s="6">
+        <v>45103.270914352</v>
+      </c>
+      <c r="C1260" s="1">
+        <v>1.16</v>
+      </c>
+      <c r="D1260" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1261" spans="1:4">
+      <c r="B1261" s="6">
+        <v>45104.270914352</v>
+      </c>
+      <c r="C1261" s="1">
+        <v>1.15</v>
+      </c>
+      <c r="D1261" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1262" spans="1:4">
+      <c r="B1262" s="6">
+        <v>45105.270914352</v>
+      </c>
+      <c r="C1262" s="1">
+        <v>1.14</v>
+      </c>
+      <c r="D1262" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1263" spans="1:4">
+      <c r="B1263" s="6">
+        <v>45106.270914352</v>
+      </c>
+      <c r="C1263" s="1">
+        <v>1.11</v>
+      </c>
+      <c r="D1263" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1264" spans="1:4">
+      <c r="B1264" s="6">
+        <v>45107.270914352</v>
+      </c>
+      <c r="C1264" s="1">
+        <v>1.16</v>
+      </c>
+      <c r="D1264" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1265" spans="1:4">
+      <c r="B1265" s="6">
+        <v>45108.270914352</v>
+      </c>
+      <c r="C1265" s="1">
+        <v>1.16</v>
+      </c>
+      <c r="D1265" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1266" spans="1:4">
+      <c r="B1266" s="6">
+        <v>45109.270914352</v>
+      </c>
+      <c r="C1266" s="1">
+        <v>1.13</v>
+      </c>
+      <c r="D1266" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1267" spans="1:4">
+      <c r="B1267" s="6">
+        <v>45110.270914352</v>
+      </c>
+      <c r="C1267" s="1">
+        <v>1.09</v>
+      </c>
+      <c r="D1267" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1268" spans="1:4">
+      <c r="B1268" s="6">
+        <v>45111.270914352</v>
+      </c>
+      <c r="C1268" s="1">
+        <v>1.05</v>
+      </c>
+      <c r="D1268" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1269" spans="1:4">
+      <c r="B1269" s="6">
+        <v>45112.270914352</v>
+      </c>
+      <c r="C1269" s="1">
+        <v>1.05</v>
+      </c>
+      <c r="D1269" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1270" spans="1:4">
+      <c r="B1270" s="6">
+        <v>45113.270914352</v>
+      </c>
+      <c r="C1270" s="1">
+        <v>1.02</v>
+      </c>
+      <c r="D1270" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1271" spans="1:4">
+      <c r="B1271" s="6">
+        <v>45114.270914352</v>
+      </c>
+      <c r="C1271" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="D1271" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1272" spans="1:4">
+      <c r="B1272" s="6">
+        <v>45115.270914352</v>
+      </c>
+      <c r="C1272" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="D1272" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1273" spans="1:4">
+      <c r="B1273" s="6">
+        <v>45116.270914352</v>
+      </c>
+      <c r="C1273" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="D1273" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1274" spans="1:4">
+      <c r="B1274" s="6">
+        <v>45117.270914352</v>
+      </c>
+      <c r="C1274" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="D1274" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1275" spans="1:4">
+      <c r="B1275" s="6">
+        <v>45118.270914352</v>
+      </c>
+      <c r="C1275" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="D1275" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1276" spans="1:4">
+      <c r="B1276" s="6">
+        <v>45119.270914352</v>
+      </c>
+      <c r="C1276" s="1">
+        <v>1.02</v>
+      </c>
+      <c r="D1276" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1277" spans="1:4">
+      <c r="B1277" s="6">
+        <v>45120.270914352</v>
+      </c>
+      <c r="C1277" s="1">
+        <v>1.02</v>
+      </c>
+      <c r="D1277" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1278" spans="1:4">
+      <c r="B1278" s="6">
+        <v>45121.270914352</v>
+      </c>
+      <c r="C1278" s="1">
+        <v>0.98</v>
+      </c>
+      <c r="D1278" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1279" spans="1:4">
+      <c r="B1279" s="6">
+        <v>45122.270914352</v>
+      </c>
+      <c r="C1279" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="D1279" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1280" spans="1:4">
+      <c r="B1280" s="6">
+        <v>45123.270914352</v>
+      </c>
+      <c r="C1280" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="D1280" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1281" spans="1:4">
+      <c r="B1281" s="6">
+        <v>45124.270914352</v>
+      </c>
+      <c r="C1281" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="D1281" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1282" spans="1:4">
+      <c r="B1282" s="6">
+        <v>45125.270914352</v>
+      </c>
+      <c r="C1282" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="D1282" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1283" spans="1:4">
+      <c r="B1283" s="6">
+        <v>45126.270914352</v>
+      </c>
+      <c r="C1283" s="1">
+        <v>1.02</v>
+      </c>
+      <c r="D1283" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1284" spans="1:4">
+      <c r="B1284" s="6">
+        <v>45127.270914352</v>
+      </c>
+      <c r="C1284" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="D1284" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1285" spans="1:4">
+      <c r="B1285" s="6">
+        <v>45128.270914352</v>
+      </c>
+      <c r="C1285" s="1">
+        <v>1.02</v>
+      </c>
+      <c r="D1285" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1286" spans="1:4">
+      <c r="B1286" s="6">
+        <v>45129.270914352</v>
+      </c>
+      <c r="C1286" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="D1286" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1287" spans="1:4">
+      <c r="B1287" s="6">
+        <v>45130.270914352</v>
+      </c>
+      <c r="C1287" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="D1287" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1288" spans="1:4">
+      <c r="B1288" s="6">
+        <v>45131.270914352</v>
+      </c>
+      <c r="C1288" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="D1288" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1289" spans="1:4">
+      <c r="B1289" s="6">
+        <v>45132.270914352</v>
+      </c>
+      <c r="C1289" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="D1289" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1290" spans="1:4">
+      <c r="B1290" s="6">
+        <v>45133.270914352</v>
+      </c>
+      <c r="C1290" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="D1290" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1291" spans="1:4">
+      <c r="B1291" s="6">
+        <v>45134.270914352</v>
+      </c>
+      <c r="C1291" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="D1291" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1292" spans="1:4">
+      <c r="B1292" s="6">
+        <v>45135.270914352</v>
+      </c>
+      <c r="C1292" s="1">
+        <v>0.98</v>
+      </c>
+      <c r="D1292" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1293" spans="1:4">
+      <c r="B1293" s="6">
+        <v>45136.270914352</v>
+      </c>
+      <c r="C1293" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="D1293" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1294" spans="1:4">
+      <c r="B1294" s="6">
+        <v>45137.270914352</v>
+      </c>
+      <c r="C1294" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="D1294" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1295" spans="1:4">
+      <c r="B1295" s="6">
+        <v>45138.270914352</v>
+      </c>
+      <c r="C1295" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="D1295" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1296" spans="1:4">
+      <c r="B1296" s="6">
+        <v>45139.270914352</v>
+      </c>
+      <c r="C1296" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="D1296" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1297" spans="1:4">
+      <c r="B1297" s="6">
+        <v>45140.270914352</v>
+      </c>
+      <c r="C1297" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="D1297" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1298" spans="1:4">
+      <c r="B1298" s="6">
+        <v>45141.270914352</v>
+      </c>
+      <c r="C1298" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="D1298" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1299" spans="1:4">
+      <c r="B1299" s="6">
+        <v>45142.270914352</v>
+      </c>
+      <c r="C1299" s="1">
+        <v>1.02</v>
+      </c>
+      <c r="D1299" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1300" spans="1:4">
+      <c r="B1300" s="6">
+        <v>45143.270914352</v>
+      </c>
+      <c r="C1300" s="1">
+        <v>1.02</v>
+      </c>
+      <c r="D1300" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1301" spans="1:4">
+      <c r="B1301" s="6">
+        <v>45144.270914352</v>
+      </c>
+      <c r="C1301" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="D1301" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1302" spans="1:4">
+      <c r="B1302" s="6">
+        <v>45145.270914352</v>
+      </c>
+      <c r="C1302" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="D1302" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1303" spans="1:4">
+      <c r="B1303" s="6">
+        <v>45146.270914352</v>
+      </c>
+      <c r="C1303" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="D1303" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1304" spans="1:4">
+      <c r="B1304" s="6">
+        <v>45147.270914352</v>
+      </c>
+      <c r="C1304" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="D1304" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1305" spans="1:4">
+      <c r="B1305" s="6">
+        <v>45148.270914352</v>
+      </c>
+      <c r="C1305" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="D1305" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1306" spans="1:4">
+      <c r="B1306" s="6">
+        <v>45149.270914352</v>
+      </c>
+      <c r="C1306" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="D1306" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1307" spans="1:4">
+      <c r="B1307" s="6">
+        <v>45150.270914352</v>
+      </c>
+      <c r="C1307" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="D1307" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1308" spans="1:4">
+      <c r="B1308" s="6">
+        <v>45151.270914352</v>
+      </c>
+      <c r="C1308" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="D1308" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1309" spans="1:4">
+      <c r="B1309" s="6">
+        <v>45152.270914352</v>
+      </c>
+      <c r="C1309" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="D1309" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1310" spans="1:4">
+      <c r="B1310" s="6">
+        <v>45153.270914352</v>
+      </c>
+      <c r="C1310" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="D1310" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1311" spans="1:4">
+      <c r="B1311" s="6">
+        <v>45154.270914352</v>
+      </c>
+      <c r="C1311" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="D1311" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1312" spans="1:4">
+      <c r="B1312" s="6">
+        <v>45155.270914352</v>
+      </c>
+      <c r="C1312" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="D1312" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1313" spans="1:4">
+      <c r="B1313" s="6">
+        <v>45156.270914352</v>
+      </c>
+      <c r="C1313" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="D1313" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1314" spans="1:4">
+      <c r="B1314" s="6">
+        <v>45157.270914352</v>
+      </c>
+      <c r="C1314" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="D1314" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1315" spans="1:4">
+      <c r="B1315" s="6">
+        <v>45158.270914352</v>
+      </c>
+      <c r="C1315" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="D1315" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1316" spans="1:4">
+      <c r="B1316" s="6">
+        <v>45159.270914352</v>
+      </c>
+      <c r="C1316" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="D1316" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1317" spans="1:4">
+      <c r="B1317" s="6">
+        <v>45160.270914352</v>
+      </c>
+      <c r="C1317" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="D1317" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1318" spans="1:4">
+      <c r="B1318" s="6">
+        <v>45161.270914352</v>
+      </c>
+      <c r="C1318" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="D1318" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1319" spans="1:4">
+      <c r="B1319" s="6">
+        <v>45162.270914352</v>
+      </c>
+      <c r="C1319" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="D1319" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1320" spans="1:4">
+      <c r="B1320" s="6">
+        <v>45163.270914352</v>
+      </c>
+      <c r="C1320" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="D1320" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1321" spans="1:4">
+      <c r="B1321" s="6">
+        <v>45164.270914352</v>
+      </c>
+      <c r="C1321" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="D1321" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1322" spans="1:4">
+      <c r="B1322" s="6">
+        <v>45165.270914352</v>
+      </c>
+      <c r="C1322" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="D1322" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1323" spans="1:4">
+      <c r="B1323" s="6">
+        <v>45166.270914352</v>
+      </c>
+      <c r="C1323" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="D1323" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1324" spans="1:4">
+      <c r="B1324" s="6">
+        <v>45167.270914352</v>
+      </c>
+      <c r="C1324" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="D1324" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1325" spans="1:4">
+      <c r="B1325" s="6">
+        <v>45168.270914352</v>
+      </c>
+      <c r="C1325" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="D1325" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1326" spans="1:4">
+      <c r="B1326" s="6">
+        <v>45169.270914352</v>
+      </c>
+      <c r="C1326" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="D1326" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1327" spans="1:4">
+      <c r="B1327" s="6">
+        <v>45170.270914352</v>
+      </c>
+      <c r="C1327" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="D1327" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1328" spans="1:4">
+      <c r="B1328" s="6">
+        <v>45171.270914352</v>
+      </c>
+      <c r="C1328" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="D1328" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1329" spans="1:4">
+      <c r="B1329" s="6">
+        <v>45172.270914352</v>
+      </c>
+      <c r="C1329" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="D1329" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1330" spans="1:4">
+      <c r="B1330" s="6">
+        <v>45173.270914352</v>
+      </c>
+      <c r="C1330" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="D1330" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1331" spans="1:4">
+      <c r="B1331" s="6">
+        <v>45174.270914352</v>
+      </c>
+      <c r="C1331" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="D1331" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1332" spans="1:4">
+      <c r="B1332" s="6">
+        <v>45175.270914352</v>
+      </c>
+      <c r="C1332" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="D1332" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1333" spans="1:4">
+      <c r="B1333" s="6">
+        <v>45176.270914352</v>
+      </c>
+      <c r="C1333" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="D1333" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1334" spans="1:4">
+      <c r="B1334" s="6">
+        <v>45177.270914352</v>
+      </c>
+      <c r="C1334" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="D1334" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1335" spans="1:4">
+      <c r="B1335" s="6">
+        <v>45178.270914352</v>
+      </c>
+      <c r="C1335" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="D1335" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1336" spans="1:4">
+      <c r="B1336" s="6">
+        <v>45179.270914352</v>
+      </c>
+      <c r="C1336" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="D1336" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1337" spans="1:4">
+      <c r="B1337" s="6">
+        <v>45180.270914352</v>
+      </c>
+      <c r="C1337" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="D1337" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1338" spans="1:4">
+      <c r="B1338" s="6">
+        <v>45181.270914352</v>
+      </c>
+      <c r="C1338" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="D1338" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1339" spans="1:4">
+      <c r="B1339" s="6">
+        <v>45182.270914352</v>
+      </c>
+      <c r="C1339" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="D1339" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1340" spans="1:4">
+      <c r="B1340" s="6">
+        <v>45183.270914352</v>
+      </c>
+      <c r="C1340" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="D1340" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1341" spans="1:4">
+      <c r="B1341" s="6">
+        <v>45184.270914352</v>
+      </c>
+      <c r="C1341" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="D1341" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1342" spans="1:4">
+      <c r="B1342" s="6">
+        <v>45185.270914352</v>
+      </c>
+      <c r="C1342" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="D1342" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1343" spans="1:4">
+      <c r="B1343" s="6">
+        <v>45186.270914352</v>
+      </c>
+      <c r="C1343" s="1">
+        <v>0.89</v>
+      </c>
+      <c r="D1343" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1344" spans="1:4">
+      <c r="B1344" s="6">
+        <v>45187.270914352</v>
+      </c>
+      <c r="C1344" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="D1344" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1345" spans="1:4">
+      <c r="B1345" s="6">
+        <v>45188.270914352</v>
+      </c>
+      <c r="C1345" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="D1345" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1346" spans="1:4">
+      <c r="B1346" s="6">
+        <v>45189.270914352</v>
+      </c>
+      <c r="C1346" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="D1346" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1347" spans="1:4">
+      <c r="B1347" s="6">
+        <v>45190.270914352</v>
+      </c>
+      <c r="C1347" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="D1347" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1348" spans="1:4">
+      <c r="B1348" s="6">
+        <v>45191.270914352</v>
+      </c>
+      <c r="C1348" s="1">
+        <v>0.98</v>
+      </c>
+      <c r="D1348" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1349" spans="1:4">
+      <c r="B1349" s="6">
+        <v>45192.270914352</v>
+      </c>
+      <c r="C1349" s="1">
+        <v>0.98</v>
+      </c>
+      <c r="D1349" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1350" spans="1:4">
+      <c r="B1350" s="6">
+        <v>45193.270914352</v>
+      </c>
+      <c r="C1350" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="D1350" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1351" spans="1:4">
+      <c r="B1351" s="6">
+        <v>45194.270914352</v>
+      </c>
+      <c r="C1351" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="D1351" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1352" spans="1:4">
+      <c r="B1352" s="6">
+        <v>45195.270914352</v>
+      </c>
+      <c r="C1352" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="D1352" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1353" spans="1:4">
+      <c r="B1353" s="6">
+        <v>45196.270914352</v>
+      </c>
+      <c r="C1353" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="D1353" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1354" spans="1:4">
+      <c r="B1354" s="6">
+        <v>45197.270914352</v>
+      </c>
+      <c r="C1354" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="D1354" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1355" spans="1:4">
+      <c r="B1355" s="6">
+        <v>45198.270914352</v>
+      </c>
+      <c r="C1355" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="D1355" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1356" spans="1:4">
+      <c r="B1356" s="6">
+        <v>45199.270914352</v>
+      </c>
+      <c r="C1356" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="D1356" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1357" spans="1:4">
+      <c r="B1357" s="6">
+        <v>45200.270914352</v>
+      </c>
+      <c r="C1357" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="D1357" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1358" spans="1:4">
+      <c r="B1358" s="6">
+        <v>45201.270914352</v>
+      </c>
+      <c r="C1358" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="D1358" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1359" spans="1:4">
+      <c r="B1359" s="6">
+        <v>45202.270914352</v>
+      </c>
+      <c r="C1359" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="D1359" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1360" spans="1:4">
+      <c r="B1360" s="6">
+        <v>45203.270914352</v>
+      </c>
+      <c r="C1360" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="D1360" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1361" spans="1:4">
+      <c r="B1361" s="6">
+        <v>45204.270914352</v>
+      </c>
+      <c r="C1361" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="D1361" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1362" spans="1:4">
+      <c r="B1362" s="6">
+        <v>45205.270914352</v>
+      </c>
+      <c r="C1362" s="1">
+        <v>0.98</v>
+      </c>
+      <c r="D1362" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1363" spans="1:4">
+      <c r="B1363" s="6">
+        <v>45206.270914352</v>
+      </c>
+      <c r="C1363" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="D1363" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1364" spans="1:4">
+      <c r="B1364" s="6">
+        <v>45207.270914352</v>
+      </c>
+      <c r="C1364" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="D1364" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1365" spans="1:4">
+      <c r="B1365" s="6">
+        <v>45208.270914352</v>
+      </c>
+      <c r="C1365" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="D1365" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1366" spans="1:4">
+      <c r="B1366" s="6">
+        <v>45209.270914352</v>
+      </c>
+      <c r="C1366" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="D1366" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1367" spans="1:4">
+      <c r="B1367" s="6">
+        <v>45210.270914352</v>
+      </c>
+      <c r="C1367" s="1">
+        <v>0.86</v>
+      </c>
+      <c r="D1367" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1368" spans="1:4">
+      <c r="B1368" s="6">
+        <v>45211.270914352</v>
+      </c>
+      <c r="C1368" s="1">
+        <v>0.84</v>
+      </c>
+      <c r="D1368" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1369" spans="1:4">
+      <c r="B1369" s="6">
+        <v>45212.270914352</v>
+      </c>
+      <c r="C1369" s="1">
+        <v>0.84</v>
+      </c>
+      <c r="D1369" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1370" spans="1:4">
+      <c r="B1370" s="6">
+        <v>45213.270914352</v>
+      </c>
+      <c r="C1370" s="1">
+        <v>0.83</v>
+      </c>
+      <c r="D1370" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1371" spans="1:4">
+      <c r="B1371" s="6">
+        <v>45214.270914352</v>
+      </c>
+      <c r="C1371" s="1">
+        <v>0.84</v>
+      </c>
+      <c r="D1371" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1372" spans="1:4">
+      <c r="B1372" s="6">
+        <v>45215.270914352</v>
+      </c>
+      <c r="C1372" s="1">
+        <v>0.84</v>
+      </c>
+      <c r="D1372" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1373" spans="1:4">
+      <c r="B1373" s="6">
+        <v>45216.270914352</v>
+      </c>
+      <c r="C1373" s="1">
+        <v>0.85</v>
+      </c>
+      <c r="D1373" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1374" spans="1:4">
+      <c r="B1374" s="6">
+        <v>45217.270914352</v>
+      </c>
+      <c r="C1374" s="1">
+        <v>0.84</v>
+      </c>
+      <c r="D1374" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1375" spans="1:4">
+      <c r="B1375" s="6">
+        <v>45218.270914352</v>
+      </c>
+      <c r="C1375" s="1">
+        <v>0.84</v>
+      </c>
+      <c r="D1375" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1376" spans="1:4">
+      <c r="B1376" s="6">
+        <v>45219.270914352</v>
+      </c>
+      <c r="C1376" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="D1376" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1377" spans="1:4">
+      <c r="B1377" s="6">
+        <v>45220.270914352</v>
+      </c>
+      <c r="C1377" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="D1377" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1378" spans="1:4">
+      <c r="B1378" s="6">
+        <v>45221.270914352</v>
+      </c>
+      <c r="C1378" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="D1378" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1379" spans="1:4">
+      <c r="B1379" s="6">
+        <v>45222.270914352</v>
+      </c>
+      <c r="C1379" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="D1379" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1380" spans="1:4">
+      <c r="B1380" s="6">
+        <v>45223.270914352</v>
+      </c>
+      <c r="C1380" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="D1380" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1381" spans="1:4">
+      <c r="B1381" s="6">
+        <v>45224.270914352</v>
+      </c>
+      <c r="C1381" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="D1381" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1382" spans="1:4">
+      <c r="B1382" s="6">
+        <v>45225.270914352</v>
+      </c>
+      <c r="C1382" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="D1382" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1383" spans="1:4">
+      <c r="B1383" s="6">
+        <v>45226.270914352</v>
+      </c>
+      <c r="C1383" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="D1383" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1384" spans="1:4">
+      <c r="B1384" s="6">
+        <v>45227.270914352</v>
+      </c>
+      <c r="C1384" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="D1384" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1385" spans="1:4">
+      <c r="B1385" s="6">
+        <v>45228.270914352</v>
+      </c>
+      <c r="C1385" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="D1385" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1386" spans="1:4">
+      <c r="B1386" s="6">
+        <v>45229.270914352</v>
+      </c>
+      <c r="C1386" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="D1386" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1387" spans="1:4">
+      <c r="B1387" s="6">
+        <v>45230.270914352</v>
+      </c>
+      <c r="C1387" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="D1387" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1388" spans="1:4">
+      <c r="B1388" s="6">
+        <v>45231.270914352</v>
+      </c>
+      <c r="C1388" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="D1388" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1389" spans="1:4">
+      <c r="B1389" s="6">
+        <v>45232.270914352</v>
+      </c>
+      <c r="C1389" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="D1389" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1390" spans="1:4">
+      <c r="B1390" s="6">
+        <v>45233.270914352</v>
+      </c>
+      <c r="C1390" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="D1390" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1391" spans="1:4">
+      <c r="B1391" s="6">
+        <v>45234.270914352</v>
+      </c>
+      <c r="C1391" s="1">
+        <v>0.98</v>
+      </c>
+      <c r="D1391" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1392" spans="1:4">
+      <c r="B1392" s="6">
+        <v>45235.270914352</v>
+      </c>
+      <c r="C1392" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="D1392" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1393" spans="1:4">
+      <c r="B1393" s="6">
+        <v>45236.270914352</v>
+      </c>
+      <c r="C1393" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="D1393" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1394" spans="1:4">
+      <c r="B1394" s="6">
+        <v>45237.270914352</v>
+      </c>
+      <c r="C1394" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="D1394" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1395" spans="1:4">
+      <c r="B1395" s="6">
+        <v>45238.270914352</v>
+      </c>
+      <c r="C1395" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="D1395" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1396" spans="1:4">
+      <c r="B1396" s="6">
+        <v>45239.270914352</v>
+      </c>
+      <c r="C1396" s="1">
+        <v>0.98</v>
+      </c>
+      <c r="D1396" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1397" spans="1:4">
+      <c r="B1397" s="6">
+        <v>45240.270914352</v>
+      </c>
+      <c r="C1397" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="D1397" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1398" spans="1:4">
+      <c r="B1398" s="6">
+        <v>45241.270914352</v>
+      </c>
+      <c r="C1398" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="D1398" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1399" spans="1:4">
+      <c r="B1399" s="6">
+        <v>45242.270914352</v>
+      </c>
+      <c r="C1399" s="1">
+        <v>1.02</v>
+      </c>
+      <c r="D1399" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1400" spans="1:4">
+      <c r="B1400" s="6">
+        <v>45243.270914352</v>
+      </c>
+      <c r="C1400" s="1">
+        <v>0.98</v>
+      </c>
+      <c r="D1400" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1401" spans="1:4">
+      <c r="B1401" s="6">
+        <v>45244.270914352</v>
+      </c>
+      <c r="C1401" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="D1401" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1402" spans="1:4">
+      <c r="B1402" s="6">
+        <v>45245.270914352</v>
+      </c>
+      <c r="C1402" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="D1402" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1403" spans="1:4">
+      <c r="B1403" s="6">
+        <v>45246.270914352</v>
+      </c>
+      <c r="C1403" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="D1403" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1404" spans="1:4">
+      <c r="B1404" s="6">
+        <v>45247.270914352</v>
+      </c>
+      <c r="C1404" s="1">
+        <v>1.02</v>
+      </c>
+      <c r="D1404" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1405" spans="1:4">
+      <c r="B1405" s="6">
+        <v>45248.270914352</v>
+      </c>
+      <c r="C1405" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="D1405" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1406" spans="1:4">
+      <c r="B1406" s="6">
+        <v>45249.270914352</v>
+      </c>
+      <c r="C1406" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="D1406" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1407" spans="1:4">
+      <c r="B1407" s="6">
+        <v>45250.270914352</v>
+      </c>
+      <c r="C1407" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="D1407" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1408" spans="1:4">
+      <c r="B1408" s="6">
+        <v>45251.270914352</v>
+      </c>
+      <c r="C1408" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="D1408" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1409" spans="1:4">
+      <c r="B1409" s="6">
+        <v>45252.270914352</v>
+      </c>
+      <c r="C1409" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="D1409" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1410" spans="1:4">
+      <c r="B1410" s="6">
+        <v>45253.270914352</v>
+      </c>
+      <c r="C1410" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="D1410" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1411" spans="1:4">
+      <c r="B1411" s="6">
+        <v>45254.270914352</v>
+      </c>
+      <c r="C1411" s="1">
+        <v>1.05</v>
+      </c>
+      <c r="D1411" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1412" spans="1:4">
+      <c r="B1412" s="6">
+        <v>45255.270914352</v>
+      </c>
+      <c r="C1412" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="D1412" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1413" spans="1:4">
+      <c r="B1413" s="6">
+        <v>45256.270914352</v>
+      </c>
+      <c r="C1413" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="D1413" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1414" spans="1:4">
+      <c r="B1414" s="6">
+        <v>45257.270914352</v>
+      </c>
+      <c r="C1414" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="D1414" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1415" spans="1:4">
+      <c r="B1415" s="6">
+        <v>45258.270914352</v>
+      </c>
+      <c r="C1415" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="D1415" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1416" spans="1:4">
+      <c r="B1416" s="6">
+        <v>45259.270914352</v>
+      </c>
+      <c r="C1416" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="D1416" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1417" spans="1:4">
+      <c r="B1417" s="6">
+        <v>45260.270914352</v>
+      </c>
+      <c r="C1417" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="D1417" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1418" spans="1:4">
+      <c r="B1418" s="6">
+        <v>45261.270914352</v>
+      </c>
+      <c r="C1418" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="D1418" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1419" spans="1:4">
+      <c r="B1419" s="6">
+        <v>45262.270914352</v>
+      </c>
+      <c r="C1419" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="D1419" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1420" spans="1:4">
+      <c r="B1420" s="6">
+        <v>45263.270914352</v>
+      </c>
+      <c r="C1420" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="D1420" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1421" spans="1:4">
+      <c r="B1421" s="6">
+        <v>45264.270914352</v>
+      </c>
+      <c r="C1421" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="D1421" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1422" spans="1:4">
+      <c r="B1422" s="6">
+        <v>45265.270914352</v>
+      </c>
+      <c r="C1422" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="D1422" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1423" spans="1:4">
+      <c r="B1423" s="6">
+        <v>45266.270914352</v>
+      </c>
+      <c r="C1423" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="D1423" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1424" spans="1:4">
+      <c r="B1424" s="6">
+        <v>45267.270914352</v>
+      </c>
+      <c r="C1424" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="D1424" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1425" spans="1:4">
+      <c r="B1425" s="6">
+        <v>45268.270914352</v>
+      </c>
+      <c r="C1425" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="D1425" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1426" spans="1:4">
+      <c r="B1426" s="6">
+        <v>45269.270914352</v>
+      </c>
+      <c r="C1426" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="D1426" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1427" spans="1:4">
+      <c r="B1427" s="6">
+        <v>45270.270914352</v>
+      </c>
+      <c r="C1427" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="D1427" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1428" spans="1:4">
+      <c r="B1428" s="6">
+        <v>45271.270914352</v>
+      </c>
+      <c r="C1428" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="D1428" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1429" spans="1:4">
+      <c r="B1429" s="6">
+        <v>45272.270914352</v>
+      </c>
+      <c r="C1429" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="D1429" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1430" spans="1:4">
+      <c r="B1430" s="6">
+        <v>45273.270914352</v>
+      </c>
+      <c r="C1430" s="1">
+        <v>1.02</v>
+      </c>
+      <c r="D1430" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1431" spans="1:4">
+      <c r="B1431" s="6">
+        <v>45274.270914352</v>
+      </c>
+      <c r="C1431" s="1">
+        <v>1.05</v>
+      </c>
+      <c r="D1431" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1432" spans="1:4">
+      <c r="B1432" s="6">
+        <v>45275.270914352</v>
+      </c>
+      <c r="C1432" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="D1432" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1433" spans="1:4">
+      <c r="B1433" s="6">
+        <v>45276.270914352</v>
+      </c>
+      <c r="C1433" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="D1433" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1434" spans="1:4">
+      <c r="B1434" s="6">
+        <v>45277.270914352</v>
+      </c>
+      <c r="C1434" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="D1434" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1435" spans="1:4">
+      <c r="B1435" s="6">
+        <v>45278.270914352</v>
+      </c>
+      <c r="C1435" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="D1435" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1436" spans="1:4">
+      <c r="B1436" s="6">
+        <v>45279.270914352</v>
+      </c>
+      <c r="C1436" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="D1436" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1437" spans="1:4">
+      <c r="B1437" s="6">
+        <v>45280.270914352</v>
+      </c>
+      <c r="C1437" s="1">
+        <v>1.07</v>
+      </c>
+      <c r="D1437" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1438" spans="1:4">
+      <c r="B1438" s="6">
+        <v>45281.270914352</v>
+      </c>
+      <c r="C1438" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="D1438" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1439" spans="1:4">
+      <c r="B1439" s="6">
+        <v>45282.270914352</v>
+      </c>
+      <c r="C1439" s="1">
+        <v>1.05</v>
+      </c>
+      <c r="D1439" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1440" spans="1:4">
+      <c r="B1440" s="6">
+        <v>45283.270914352</v>
+      </c>
+      <c r="C1440" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="D1440" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1441" spans="1:4">
+      <c r="B1441" s="6">
+        <v>45284.270914352</v>
+      </c>
+      <c r="C1441" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="D1441" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1442" spans="1:4">
+      <c r="B1442" s="6">
+        <v>45285.270914352</v>
+      </c>
+      <c r="C1442" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="D1442" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1443" spans="1:4">
+      <c r="B1443" s="6">
+        <v>45286.270914352</v>
+      </c>
+      <c r="C1443" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="D1443" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1444" spans="1:4">
+      <c r="B1444" s="6">
+        <v>45287.270914352</v>
+      </c>
+      <c r="C1444" s="1">
+        <v>0.98</v>
+      </c>
+      <c r="D1444" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1445" spans="1:4">
+      <c r="B1445" s="6">
+        <v>45288.270914352</v>
+      </c>
+      <c r="C1445" s="1">
+        <v>0.98</v>
+      </c>
+      <c r="D1445" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1446" spans="1:4">
+      <c r="B1446" s="6">
+        <v>45289.270914352</v>
+      </c>
+      <c r="C1446" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="D1446" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1447" spans="1:4">
+      <c r="B1447" s="6">
+        <v>45290.270914352</v>
+      </c>
+      <c r="C1447" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="D1447" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1448" spans="1:4">
+      <c r="B1448" s="6">
+        <v>45291.270914352</v>
+      </c>
+      <c r="C1448" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="D1448" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1449" spans="1:4">
+      <c r="B1449" s="6">
+        <v>45292.270914352</v>
+      </c>
+      <c r="C1449" s="1">
+        <v>0.98</v>
+      </c>
+      <c r="D1449" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1450" spans="1:4">
+      <c r="B1450" s="6">
+        <v>45293.270914352</v>
+      </c>
+      <c r="C1450" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="D1450" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1451" spans="1:4">
+      <c r="B1451" s="6">
+        <v>45294.270914352</v>
+      </c>
+      <c r="C1451" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="D1451" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1452" spans="1:4">
+      <c r="B1452" s="6">
+        <v>45295.270914352</v>
+      </c>
+      <c r="C1452" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="D1452" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1453" spans="1:4">
+      <c r="B1453" s="6">
+        <v>45296.270914352</v>
+      </c>
+      <c r="C1453" s="1">
+        <v>0.98</v>
+      </c>
+      <c r="D1453" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1454" spans="1:4">
+      <c r="B1454" s="6">
+        <v>45297.270914352</v>
+      </c>
+      <c r="C1454" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="D1454" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1455" spans="1:4">
+      <c r="B1455" s="6">
+        <v>45298.270914352</v>
+      </c>
+      <c r="C1455" s="1">
+        <v>1.1</v>
+      </c>
+      <c r="D1455" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1456" spans="1:4">
+      <c r="B1456" s="6">
+        <v>45299.270914352</v>
+      </c>
+      <c r="C1456" s="1">
+        <v>1.07</v>
+      </c>
+      <c r="D1456" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1457" spans="1:4">
+      <c r="B1457" s="6">
+        <v>45300.270914352</v>
+      </c>
+      <c r="C1457" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="D1457" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1458" spans="1:4">
+      <c r="B1458" s="6">
+        <v>45301.270914352</v>
+      </c>
+      <c r="C1458" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="D1458" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1459" spans="1:4">
+      <c r="B1459" s="6">
+        <v>45302.270914352</v>
+      </c>
+      <c r="C1459" s="1">
+        <v>1.07</v>
+      </c>
+      <c r="D1459" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1460" spans="1:4">
+      <c r="B1460" s="6">
+        <v>45303.270914352</v>
+      </c>
+      <c r="C1460" s="1">
+        <v>1.07</v>
+      </c>
+      <c r="D1460" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1461" spans="1:4">
+      <c r="B1461" s="6">
+        <v>45304.270914352</v>
+      </c>
+      <c r="C1461" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="D1461" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1462" spans="1:4">
+      <c r="B1462" s="6">
+        <v>45305.270914352</v>
+      </c>
+      <c r="C1462" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="D1462" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1463" spans="1:4">
+      <c r="B1463" s="6">
+        <v>45306.270914352</v>
+      </c>
+      <c r="C1463" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="D1463" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1464" spans="1:4">
+      <c r="B1464" s="6">
+        <v>45307.270914352</v>
+      </c>
+      <c r="C1464" s="1">
+        <v>1.05</v>
+      </c>
+      <c r="D1464" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1465" spans="1:4">
+      <c r="B1465" s="6">
+        <v>45308.270914352</v>
+      </c>
+      <c r="C1465" s="1">
+        <v>1.05</v>
+      </c>
+      <c r="D1465" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1466" spans="1:4">
+      <c r="B1466" s="6">
+        <v>45309.270914352</v>
+      </c>
+      <c r="C1466" s="1">
+        <v>1.07</v>
+      </c>
+      <c r="D1466" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1467" spans="1:4">
+      <c r="B1467" s="6">
+        <v>45310.270914352</v>
+      </c>
+      <c r="C1467" s="1">
+        <v>1.07</v>
+      </c>
+      <c r="D1467" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1468" spans="1:4">
+      <c r="B1468" s="6">
+        <v>45311.270914352</v>
+      </c>
+      <c r="C1468" s="1">
+        <v>1.08</v>
+      </c>
+      <c r="D1468" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1469" spans="1:4">
+      <c r="B1469" s="6">
+        <v>45312.270914352</v>
+      </c>
+      <c r="C1469" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="D1469" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1470" spans="1:4">
+      <c r="B1470" s="6">
+        <v>45313.270914352</v>
+      </c>
+      <c r="C1470" s="1">
+        <v>1.07</v>
+      </c>
+      <c r="D1470" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1471" spans="1:4">
+      <c r="B1471" s="6">
+        <v>45314.270914352</v>
+      </c>
+      <c r="C1471" s="1">
+        <v>1.08</v>
+      </c>
+      <c r="D1471" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1472" spans="1:4">
+      <c r="B1472" s="6">
+        <v>45315.270914352</v>
+      </c>
+      <c r="C1472" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="D1472" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1473" spans="1:4">
+      <c r="B1473" s="6">
+        <v>45316.270914352</v>
+      </c>
+      <c r="C1473" s="1">
+        <v>1.05</v>
+      </c>
+      <c r="D1473" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1474" spans="1:4">
+      <c r="B1474" s="6">
+        <v>45317.270914352</v>
+      </c>
+      <c r="C1474" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="D1474" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1475" spans="1:4">
+      <c r="B1475" s="6">
+        <v>45318.270914352</v>
+      </c>
+      <c r="C1475" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="D1475" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1476" spans="1:4">
+      <c r="B1476" s="6">
+        <v>45319.270914352</v>
+      </c>
+      <c r="C1476" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="D1476" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1477" spans="1:4">
+      <c r="B1477" s="6">
+        <v>45320.270914352</v>
+      </c>
+      <c r="C1477" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="D1477" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1478" spans="1:4">
+      <c r="B1478" s="6">
+        <v>45321.270914352</v>
+      </c>
+      <c r="C1478" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="D1478" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1479" spans="1:4">
+      <c r="B1479" s="6">
+        <v>45322.270914352</v>
+      </c>
+      <c r="C1479" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="D1479" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1480" spans="1:4">
+      <c r="B1480" s="6">
+        <v>45323.270914352</v>
+      </c>
+      <c r="C1480" s="1">
+        <v>1.11</v>
+      </c>
+      <c r="D1480" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1481" spans="1:4">
+      <c r="B1481" s="6">
+        <v>45324.270914352</v>
+      </c>
+      <c r="C1481" s="1">
+        <v>1.08</v>
+      </c>
+      <c r="D1481" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1482" spans="1:4">
+      <c r="B1482" s="6">
+        <v>45325.270914352</v>
+      </c>
+      <c r="C1482" s="1">
+        <v>1.05</v>
+      </c>
+      <c r="D1482" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1483" spans="1:4">
+      <c r="B1483" s="6">
+        <v>45326.270914352</v>
+      </c>
+      <c r="C1483" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="D1483" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1484" spans="1:4">
+      <c r="B1484" s="6">
+        <v>45327.270914352</v>
+      </c>
+      <c r="C1484" s="1">
+        <v>1.05</v>
+      </c>
+      <c r="D1484" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1485" spans="1:4">
+      <c r="B1485" s="6">
+        <v>45328.270914352</v>
+      </c>
+      <c r="C1485" s="1">
+        <v>1.07</v>
+      </c>
+      <c r="D1485" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1486" spans="1:4">
+      <c r="B1486" s="6">
+        <v>45329.270914352</v>
+      </c>
+      <c r="C1486" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="D1486" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1487" spans="1:4">
+      <c r="B1487" s="6">
+        <v>45330.270914352</v>
+      </c>
+      <c r="C1487" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="D1487" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1488" spans="1:4">
+      <c r="B1488" s="6">
+        <v>45331.270914352</v>
+      </c>
+      <c r="C1488" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="D1488" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1489" spans="1:4">
+      <c r="B1489" s="6">
+        <v>45332.270914352</v>
+      </c>
+      <c r="C1489" s="1">
+        <v>1.09</v>
+      </c>
+      <c r="D1489" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1490" spans="1:4">
+      <c r="B1490" s="6">
+        <v>45333.270914352</v>
+      </c>
+      <c r="C1490" s="1">
+        <v>1.11</v>
+      </c>
+      <c r="D1490" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1491" spans="1:4">
+      <c r="B1491" s="6">
+        <v>45334.270914352</v>
+      </c>
+      <c r="C1491" s="1">
+        <v>1.07</v>
+      </c>
+      <c r="D1491" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1492" spans="1:4">
+      <c r="B1492" s="6">
+        <v>45335.270914352</v>
+      </c>
+      <c r="C1492" s="1">
+        <v>1.08</v>
+      </c>
+      <c r="D1492" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1493" spans="1:4">
+      <c r="B1493" s="6">
+        <v>45336.270914352</v>
+      </c>
+      <c r="C1493" s="1">
+        <v>1.07</v>
+      </c>
+      <c r="D1493" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1494" spans="1:4">
+      <c r="B1494" s="6">
+        <v>45337.270914352</v>
+      </c>
+      <c r="C1494" s="1">
+        <v>1.07</v>
+      </c>
+      <c r="D1494" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1495" spans="1:4">
+      <c r="B1495" s="6">
+        <v>45338.270914352</v>
+      </c>
+      <c r="C1495" s="1">
+        <v>1.09</v>
+      </c>
+      <c r="D1495" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1496" spans="1:4">
+      <c r="B1496" s="6">
+        <v>45339.270914352</v>
+      </c>
+      <c r="C1496" s="1">
+        <v>1.1</v>
+      </c>
+      <c r="D1496" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1497" spans="1:4">
+      <c r="B1497" s="6">
+        <v>45340.270914352</v>
+      </c>
+      <c r="C1497" s="1">
+        <v>1.08</v>
+      </c>
+      <c r="D1497" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1498" spans="1:4">
+      <c r="B1498" s="6">
+        <v>45341.270914352</v>
+      </c>
+      <c r="C1498" s="1">
+        <v>1.12</v>
+      </c>
+      <c r="D1498" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1499" spans="1:4">
+      <c r="B1499" s="6">
+        <v>45342.270914352</v>
+      </c>
+      <c r="C1499" s="1">
+        <v>1.11</v>
+      </c>
+      <c r="D1499" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1500" spans="1:4">
+      <c r="B1500" s="6">
+        <v>45343.270914352</v>
+      </c>
+      <c r="C1500" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="D1500" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1501" spans="1:4">
+      <c r="B1501" s="6">
+        <v>45344.270914352</v>
+      </c>
+      <c r="C1501" s="1">
+        <v>1.1</v>
+      </c>
+      <c r="D1501" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1502" spans="1:4">
+      <c r="B1502" s="6">
+        <v>45345.270914352</v>
+      </c>
+      <c r="C1502" s="1">
+        <v>1.12</v>
+      </c>
+      <c r="D1502" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1503" spans="1:4">
+      <c r="B1503" s="6">
+        <v>45346.270914352</v>
+      </c>
+      <c r="C1503" s="1">
+        <v>1.1</v>
+      </c>
+      <c r="D1503" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1504" spans="1:4">
+      <c r="B1504" s="6">
+        <v>45347.270914352</v>
+      </c>
+      <c r="C1504" s="1">
+        <v>1.07</v>
+      </c>
+      <c r="D1504" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1505" spans="1:4">
+      <c r="B1505" s="6">
+        <v>45348.270914352</v>
+      </c>
+      <c r="C1505" s="1">
+        <v>1.08</v>
+      </c>
+      <c r="D1505" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1506" spans="1:4">
+      <c r="B1506" s="6">
+        <v>45349.270914352</v>
+      </c>
+      <c r="C1506" s="1">
+        <v>1.13</v>
+      </c>
+      <c r="D1506" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1507" spans="1:4">
+      <c r="B1507" s="6">
+        <v>45350.270914352</v>
+      </c>
+      <c r="C1507" s="1">
+        <v>1.14</v>
+      </c>
+      <c r="D1507" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1508" spans="1:4">
+      <c r="B1508" s="6">
+        <v>45351.270914352</v>
+      </c>
+      <c r="C1508" s="1">
+        <v>1.11</v>
+      </c>
+      <c r="D1508" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1509" spans="1:4">
+      <c r="B1509" s="6">
+        <v>45352.270914352</v>
+      </c>
+      <c r="C1509" s="1">
+        <v>1.14</v>
+      </c>
+      <c r="D1509" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1510" spans="1:4">
+      <c r="B1510" s="6">
+        <v>45353.270914352</v>
+      </c>
+      <c r="C1510" s="1">
+        <v>1.08</v>
+      </c>
+      <c r="D1510" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1511" spans="1:4">
+      <c r="B1511" s="6">
+        <v>45354.270914352</v>
+      </c>
+      <c r="C1511" s="1">
+        <v>1.13</v>
+      </c>
+      <c r="D1511" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1512" spans="1:4">
+      <c r="B1512" s="6">
+        <v>45355.270914352</v>
+      </c>
+      <c r="C1512" s="1">
+        <v>1.13</v>
+      </c>
+      <c r="D1512" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1513" spans="1:4">
+      <c r="B1513" s="6">
+        <v>45356.270914352</v>
+      </c>
+      <c r="C1513" s="1">
+        <v>1.14</v>
+      </c>
+      <c r="D1513" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1514" spans="1:4">
+      <c r="B1514" s="6">
+        <v>45357.270914352</v>
+      </c>
+      <c r="C1514" s="1">
+        <v>1.09</v>
+      </c>
+      <c r="D1514" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1515" spans="1:4">
+      <c r="B1515" s="6">
+        <v>45358.270914352</v>
+      </c>
+      <c r="C1515" s="1">
+        <v>1.07</v>
+      </c>
+      <c r="D1515" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1516" spans="1:4">
+      <c r="B1516" s="6">
+        <v>45359.270914352</v>
+      </c>
+      <c r="C1516" s="1">
+        <v>1.08</v>
+      </c>
+      <c r="D1516" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1517" spans="1:4">
+      <c r="B1517" s="6">
+        <v>45360.270914352</v>
+      </c>
+      <c r="C1517" s="1">
+        <v>1.08</v>
+      </c>
+      <c r="D1517" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1518" spans="1:4">
+      <c r="B1518" s="6">
+        <v>45361.270914352</v>
+      </c>
+      <c r="C1518" s="1">
+        <v>1.12</v>
+      </c>
+      <c r="D1518" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1519" spans="1:4">
+      <c r="B1519" s="6">
+        <v>45362.270914352</v>
+      </c>
+      <c r="C1519" s="1">
+        <v>1.18</v>
+      </c>
+      <c r="D1519" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1520" spans="1:4">
+      <c r="B1520" s="6">
+        <v>45363.270914352</v>
+      </c>
+      <c r="C1520" s="1">
+        <v>1.17</v>
+      </c>
+      <c r="D1520" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1521" spans="1:4">
+      <c r="B1521" s="6">
+        <v>45364.270914352</v>
+      </c>
+      <c r="C1521" s="1">
+        <v>1.13</v>
+      </c>
+      <c r="D1521" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1522" spans="1:4">
+      <c r="B1522" s="6">
+        <v>45365.270914352</v>
+      </c>
+      <c r="C1522" s="1">
+        <v>1.13</v>
+      </c>
+      <c r="D1522" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1523" spans="1:4">
+      <c r="B1523" s="6">
+        <v>45366.270914352</v>
+      </c>
+      <c r="C1523" s="1">
+        <v>1.12</v>
+      </c>
+      <c r="D1523" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1524" spans="1:4">
+      <c r="B1524" s="6">
+        <v>45367.270914352</v>
+      </c>
+      <c r="C1524" s="1">
+        <v>1.15</v>
+      </c>
+      <c r="D1524" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1525" spans="1:4">
+      <c r="B1525" s="6">
+        <v>45368.270914352</v>
+      </c>
+      <c r="C1525" s="1">
+        <v>1.12</v>
+      </c>
+      <c r="D1525" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1526" spans="1:4">
+      <c r="B1526" s="6">
+        <v>45369.270914352</v>
+      </c>
+      <c r="C1526" s="1">
+        <v>1.16</v>
+      </c>
+      <c r="D1526" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1527" spans="1:4">
+      <c r="B1527" s="6">
+        <v>45370.270914352</v>
+      </c>
+      <c r="C1527" s="1">
+        <v>1.12</v>
+      </c>
+      <c r="D1527" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1528" spans="1:4">
+      <c r="B1528" s="6">
+        <v>45371.270914352</v>
+      </c>
+      <c r="C1528" s="1">
+        <v>1.12</v>
+      </c>
+      <c r="D1528" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1529" spans="1:4">
+      <c r="B1529" s="6">
+        <v>45372.270914352</v>
+      </c>
+      <c r="C1529" s="1">
+        <v>1.12</v>
+      </c>
+      <c r="D1529" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1530" spans="1:4">
+      <c r="B1530" s="6">
+        <v>45373.270914352</v>
+      </c>
+      <c r="C1530" s="1">
+        <v>1.11</v>
+      </c>
+      <c r="D1530" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1531" spans="1:4">
+      <c r="B1531" s="6">
+        <v>45374.270914352</v>
+      </c>
+      <c r="C1531" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="D1531" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1532" spans="1:4">
+      <c r="B1532" s="6">
+        <v>45375.270914352</v>
+      </c>
+      <c r="C1532" s="1">
+        <v>1.17</v>
+      </c>
+      <c r="D1532" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1533" spans="1:4">
+      <c r="B1533" s="6">
+        <v>45376.270914352</v>
+      </c>
+      <c r="C1533" s="1">
+        <v>1.11</v>
+      </c>
+      <c r="D1533" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1534" spans="1:4">
+      <c r="B1534" s="6">
+        <v>45377.270914352</v>
+      </c>
+      <c r="C1534" s="1">
+        <v>1.23</v>
+      </c>
+      <c r="D1534" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1535" spans="1:4">
+      <c r="B1535" s="6">
+        <v>45378.270914352</v>
+      </c>
+      <c r="C1535" s="1">
+        <v>1.24</v>
+      </c>
+      <c r="D1535" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1536" spans="1:4">
+      <c r="B1536" s="6">
+        <v>45379.270914352</v>
+      </c>
+      <c r="C1536" s="1">
+        <v>1.25</v>
+      </c>
+      <c r="D1536" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1537" spans="1:4">
+      <c r="B1537" s="6">
+        <v>45380.270914352</v>
+      </c>
+      <c r="C1537" s="1">
+        <v>1.24</v>
+      </c>
+      <c r="D1537" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1538" spans="1:4">
+      <c r="B1538" s="6">
+        <v>45381.270914352</v>
+      </c>
+      <c r="C1538" s="1">
+        <v>1.23</v>
+      </c>
+      <c r="D1538" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1539" spans="1:4">
+      <c r="B1539" s="6">
+        <v>45382.270914352</v>
+      </c>
+      <c r="C1539" s="1">
+        <v>1.24</v>
+      </c>
+      <c r="D1539" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1540" spans="1:4">
+      <c r="B1540" s="6">
+        <v>45383.270914352</v>
+      </c>
+      <c r="C1540" s="1">
+        <v>1.24</v>
+      </c>
+      <c r="D1540" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1541" spans="1:4">
+      <c r="B1541" s="6">
+        <v>45384.270914352</v>
+      </c>
+      <c r="C1541" s="1">
+        <v>1.24</v>
+      </c>
+      <c r="D1541" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1542" spans="1:4">
+      <c r="B1542" s="6">
+        <v>45385.270914352</v>
+      </c>
+      <c r="C1542" s="1">
+        <v>1.24</v>
+      </c>
+      <c r="D1542" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1543" spans="1:4">
+      <c r="B1543" s="6">
+        <v>45386.270914352</v>
+      </c>
+      <c r="C1543" s="1">
+        <v>1.23</v>
+      </c>
+      <c r="D1543" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1544" spans="1:4">
+      <c r="B1544" s="6">
+        <v>45387.270914352</v>
+      </c>
+      <c r="C1544" s="1">
+        <v>1.23</v>
+      </c>
+      <c r="D1544" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1545" spans="1:4">
+      <c r="B1545" s="6">
+        <v>45388.270914352</v>
+      </c>
+      <c r="C1545" s="1">
+        <v>1.23</v>
+      </c>
+      <c r="D1545" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1546" spans="1:4">
+      <c r="B1546" s="6">
+        <v>45389.270914352</v>
+      </c>
+      <c r="C1546" s="1">
+        <v>1.23</v>
+      </c>
+      <c r="D1546" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1547" spans="1:4">
+      <c r="B1547" s="6">
+        <v>45390.270914352</v>
+      </c>
+      <c r="C1547" s="1">
+        <v>1.23</v>
+      </c>
+      <c r="D1547" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1548" spans="1:4">
+      <c r="B1548" s="6">
+        <v>45391.270914352</v>
+      </c>
+      <c r="C1548" s="1">
+        <v>1.28</v>
+      </c>
+      <c r="D1548" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1549" spans="1:4">
+      <c r="B1549" s="6">
+        <v>45392.270914352</v>
+      </c>
+      <c r="C1549" s="1">
+        <v>1.28</v>
+      </c>
+      <c r="D1549" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1550" spans="1:4">
+      <c r="B1550" s="6">
+        <v>45393.270914352</v>
+      </c>
+      <c r="C1550" s="1">
+        <v>1.24</v>
+      </c>
+      <c r="D1550" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1551" spans="1:4">
+      <c r="B1551" s="6">
+        <v>45394.270914352</v>
+      </c>
+      <c r="C1551" s="1">
+        <v>1.21</v>
+      </c>
+      <c r="D1551" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1552" spans="1:4">
+      <c r="B1552" s="6">
+        <v>45395.270914352</v>
+      </c>
+      <c r="C1552" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="D1552" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1553" spans="1:4">
+      <c r="B1553" s="6">
+        <v>45396.270914352</v>
+      </c>
+      <c r="C1553" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="D1553" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1554" spans="1:4">
+      <c r="B1554" s="6">
+        <v>45397.270914352</v>
+      </c>
+      <c r="C1554" s="1">
+        <v>1.24</v>
+      </c>
+      <c r="D1554" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1555" spans="1:4">
+      <c r="B1555" s="6">
+        <v>45398.270914352</v>
+      </c>
+      <c r="C1555" s="1">
+        <v>1.27</v>
+      </c>
+      <c r="D1555" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1556" spans="1:4">
+      <c r="B1556" s="6">
+        <v>45399.270914352</v>
+      </c>
+      <c r="C1556" s="1">
+        <v>1.26</v>
+      </c>
+      <c r="D1556" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1557" spans="1:4">
+      <c r="B1557" s="6">
+        <v>45400.270914352</v>
+      </c>
+      <c r="C1557" s="1">
+        <v>1.25</v>
+      </c>
+      <c r="D1557" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1558" spans="1:4">
+      <c r="B1558" s="6">
+        <v>45401.270914352</v>
+      </c>
+      <c r="C1558" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="D1558" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1559" spans="1:4">
+      <c r="B1559" s="6">
+        <v>45402.270914352</v>
+      </c>
+      <c r="C1559" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="D1559" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1560" spans="1:4">
+      <c r="B1560" s="6">
+        <v>45403.270914352</v>
+      </c>
+      <c r="C1560" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="D1560" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1561" spans="1:4">
+      <c r="B1561" s="6">
+        <v>45404.270914352</v>
+      </c>
+      <c r="C1561" s="1">
+        <v>1.22</v>
+      </c>
+      <c r="D1561" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1562" spans="1:4">
+      <c r="B1562" s="6">
+        <v>45405.270914352</v>
+      </c>
+      <c r="C1562" s="1">
+        <v>1.22</v>
+      </c>
+      <c r="D1562" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1563" spans="1:4">
+      <c r="B1563" s="6">
+        <v>45406.270914352</v>
+      </c>
+      <c r="C1563" s="1">
+        <v>1.22</v>
+      </c>
+      <c r="D1563" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1564" spans="1:4">
+      <c r="B1564" s="6">
+        <v>45407.270914352</v>
+      </c>
+      <c r="C1564" s="1">
+        <v>1.17</v>
+      </c>
+      <c r="D1564" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1565" spans="1:4">
+      <c r="B1565" s="6">
+        <v>45408.270914352</v>
+      </c>
+      <c r="C1565" s="1">
+        <v>1.14</v>
+      </c>
+      <c r="D1565" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1566" spans="1:4">
+      <c r="B1566" s="6">
+        <v>45409.270914352</v>
+      </c>
+      <c r="C1566" s="1">
+        <v>1.11</v>
+      </c>
+      <c r="D1566" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1567" spans="1:4">
+      <c r="B1567" s="6">
+        <v>45410.270914352</v>
+      </c>
+      <c r="C1567" s="1">
+        <v>1.15</v>
+      </c>
+      <c r="D1567" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1568" spans="1:4">
+      <c r="B1568" s="6">
+        <v>45411.270914352</v>
+      </c>
+      <c r="C1568" s="1">
+        <v>1.22</v>
+      </c>
+      <c r="D1568" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1569" spans="1:4">
+      <c r="B1569" s="6">
+        <v>45412.270914352</v>
+      </c>
+      <c r="C1569" s="1">
+        <v>1.23</v>
+      </c>
+      <c r="D1569" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1570" spans="1:4">
+      <c r="B1570" s="6">
+        <v>45413.270914352</v>
+      </c>
+      <c r="C1570" s="1">
+        <v>1.32</v>
+      </c>
+      <c r="D1570" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1571" spans="1:4">
+      <c r="B1571" s="6">
+        <v>45414.270914352</v>
+      </c>
+      <c r="C1571" s="1">
+        <v>1.36</v>
+      </c>
+      <c r="D1571" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1572" spans="1:4">
+      <c r="B1572" s="6">
+        <v>45415.270914352</v>
+      </c>
+      <c r="C1572" s="1">
+        <v>1.33</v>
+      </c>
+      <c r="D1572" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1573" spans="1:4">
+      <c r="B1573" s="6">
+        <v>45416.270914352</v>
+      </c>
+      <c r="C1573" s="1">
+        <v>1.33</v>
+      </c>
+      <c r="D1573" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1574" spans="1:4">
+      <c r="B1574" s="6">
+        <v>45417.270914352</v>
+      </c>
+      <c r="C1574" s="1">
+        <v>1.33</v>
+      </c>
+      <c r="D1574" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1575" spans="1:4">
+      <c r="B1575" s="6">
+        <v>45418.270914352</v>
+      </c>
+      <c r="C1575" s="1">
+        <v>1.34</v>
+      </c>
+      <c r="D1575" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1576" spans="1:4">
+      <c r="B1576" s="6">
+        <v>45419.270914352</v>
+      </c>
+      <c r="C1576" s="1">
+        <v>1.36</v>
+      </c>
+      <c r="D1576" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1577" spans="1:4">
+      <c r="B1577" s="6">
+        <v>45420.270914352</v>
+      </c>
+      <c r="C1577" s="1">
+        <v>1.37</v>
+      </c>
+      <c r="D1577" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1578" spans="1:4">
+      <c r="B1578" s="6">
+        <v>45421.270914352</v>
+      </c>
+      <c r="C1578" s="1">
+        <v>1.34</v>
+      </c>
+      <c r="D1578" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1579" spans="1:4">
+      <c r="B1579" s="6">
+        <v>45422.270914352</v>
+      </c>
+      <c r="C1579" s="1">
+        <v>1.35</v>
+      </c>
+      <c r="D1579" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1580" spans="1:4">
+      <c r="B1580" s="6">
+        <v>45423.270914352</v>
+      </c>
+      <c r="C1580" s="1">
+        <v>1.35</v>
+      </c>
+      <c r="D1580" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1581" spans="1:4">
+      <c r="B1581" s="6">
+        <v>45424.270914352</v>
+      </c>
+      <c r="C1581" s="1">
+        <v>1.36</v>
+      </c>
+      <c r="D1581" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1582" spans="1:4">
+      <c r="B1582" s="6">
+        <v>45425.270914352</v>
+      </c>
+      <c r="C1582" s="1">
+        <v>1.36</v>
+      </c>
+      <c r="D1582" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1583" spans="1:4">
+      <c r="B1583" s="6">
+        <v>45426.270914352</v>
+      </c>
+      <c r="C1583" s="1">
+        <v>1.38</v>
+      </c>
+      <c r="D1583" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1584" spans="1:4">
+      <c r="B1584" s="6">
+        <v>45427.270914352</v>
+      </c>
+      <c r="C1584" s="1">
+        <v>1.39</v>
+      </c>
+      <c r="D1584" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1585" spans="1:4">
+      <c r="B1585" s="6">
+        <v>45428.270914352</v>
+      </c>
+      <c r="C1585" s="1">
+        <v>1.4</v>
+      </c>
+      <c r="D1585" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1586" spans="1:4">
+      <c r="B1586" s="6">
+        <v>45429.270914352</v>
+      </c>
+      <c r="C1586" s="1">
+        <v>1.42</v>
+      </c>
+      <c r="D1586" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1587" spans="1:4">
+      <c r="B1587" s="6">
+        <v>45430.270914352</v>
+      </c>
+      <c r="C1587" s="1">
+        <v>1.44</v>
+      </c>
+      <c r="D1587" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1588" spans="1:4">
+      <c r="B1588" s="6">
+        <v>45431.270914352</v>
+      </c>
+      <c r="C1588" s="1">
+        <v>1.45</v>
+      </c>
+      <c r="D1588" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1589" spans="1:4">
+      <c r="B1589" s="6">
+        <v>45432.270914352</v>
+      </c>
+      <c r="C1589" s="1">
+        <v>1.46</v>
+      </c>
+      <c r="D1589" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1590" spans="1:4">
+      <c r="B1590" s="6">
+        <v>45433.270914352</v>
+      </c>
+      <c r="C1590" s="1">
+        <v>1.47</v>
+      </c>
+      <c r="D1590" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1591" spans="1:4">
+      <c r="B1591" s="6">
+        <v>45434.270914352</v>
+      </c>
+      <c r="C1591" s="1">
+        <v>1.46</v>
+      </c>
+      <c r="D1591" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1592" spans="1:4">
+      <c r="B1592" s="6">
+        <v>45435.270914352</v>
+      </c>
+      <c r="C1592" s="1">
+        <v>1.46</v>
+      </c>
+      <c r="D1592" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1593" spans="1:4">
+      <c r="B1593" s="6">
+        <v>45436.270914352</v>
+      </c>
+      <c r="C1593" s="1">
+        <v>1.45</v>
+      </c>
+      <c r="D1593" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1594" spans="1:4">
+      <c r="B1594" s="6">
+        <v>45437.270914352</v>
+      </c>
+      <c r="C1594" s="1">
+        <v>1.45</v>
+      </c>
+      <c r="D1594" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1595" spans="1:4">
+      <c r="B1595" s="6">
+        <v>45438.270914352</v>
+      </c>
+      <c r="C1595" s="1">
+        <v>1.46</v>
+      </c>
+      <c r="D1595" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1596" spans="1:4">
+      <c r="B1596" s="6">
+        <v>45439.270914352</v>
+      </c>
+      <c r="C1596" s="1">
+        <v>1.46</v>
+      </c>
+      <c r="D1596" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1597" spans="1:4">
+      <c r="B1597" s="6">
+        <v>45440.270914352</v>
+      </c>
+      <c r="C1597" s="1">
+        <v>1.46</v>
+      </c>
+      <c r="D1597" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1598" spans="1:4">
+      <c r="B1598" s="6">
+        <v>45441.270914352</v>
+      </c>
+      <c r="C1598" s="1">
+        <v>1.46</v>
+      </c>
+      <c r="D1598" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1599" spans="1:4">
+      <c r="B1599" s="6">
+        <v>45442.270914352</v>
+      </c>
+      <c r="C1599" s="1">
+        <v>1.47</v>
+      </c>
+      <c r="D1599" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1600" spans="1:4">
+      <c r="B1600" s="6">
+        <v>45443.270914352</v>
+      </c>
+      <c r="C1600" s="1">
+        <v>1.47</v>
+      </c>
+      <c r="D1600" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1601" spans="1:4">
+      <c r="B1601" s="6">
+        <v>45444.270914352</v>
+      </c>
+      <c r="C1601" s="1">
+        <v>1.46</v>
+      </c>
+      <c r="D1601" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1602" spans="1:4">
+      <c r="B1602" s="6">
+        <v>45445.270914352</v>
+      </c>
+      <c r="C1602" s="1">
+        <v>1.45</v>
+      </c>
+      <c r="D1602" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1603" spans="1:4">
+      <c r="B1603" s="6">
+        <v>45446.270914352</v>
+      </c>
+      <c r="C1603" s="1">
+        <v>1.42</v>
+      </c>
+      <c r="D1603" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1604" spans="1:4">
+      <c r="B1604" s="6">
+        <v>45447.270914352</v>
+      </c>
+      <c r="C1604" s="1">
+        <v>1.41</v>
+      </c>
+      <c r="D1604" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1605" spans="1:4">
+      <c r="B1605" s="6">
+        <v>45448.270914352</v>
+      </c>
+      <c r="C1605" s="1">
+        <v>1.4</v>
+      </c>
+      <c r="D1605" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1606" spans="1:4">
+      <c r="B1606" s="6">
+        <v>45449.270914352</v>
+      </c>
+      <c r="C1606" s="1">
+        <v>1.4</v>
+      </c>
+      <c r="D1606" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1607" spans="1:4">
+      <c r="B1607" s="6">
+        <v>45450.270914352</v>
+      </c>
+      <c r="C1607" s="1">
+        <v>1.39</v>
+      </c>
+      <c r="D1607" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1608" spans="1:4">
+      <c r="B1608" s="6">
+        <v>45451.270914352</v>
+      </c>
+      <c r="C1608" s="1">
+        <v>1.39</v>
+      </c>
+      <c r="D1608" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1609" spans="1:4">
+      <c r="B1609" s="6">
+        <v>45452.270914352</v>
+      </c>
+      <c r="C1609" s="1">
+        <v>1.4</v>
+      </c>
+      <c r="D1609" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1610" spans="1:4">
+      <c r="B1610" s="6">
+        <v>45453.270914352</v>
+      </c>
+      <c r="C1610" s="1">
+        <v>1.4</v>
+      </c>
+      <c r="D1610" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1611" spans="1:4">
+      <c r="B1611" s="6">
+        <v>45454.270914352</v>
+      </c>
+      <c r="C1611" s="1">
+        <v>1.4</v>
+      </c>
+      <c r="D1611" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1612" spans="1:4">
+      <c r="B1612" s="6">
+        <v>45455.270914352</v>
+      </c>
+      <c r="C1612" s="1">
+        <v>1.38</v>
+      </c>
+      <c r="D1612" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1613" spans="1:4">
+      <c r="B1613" s="6">
+        <v>45456.270914352</v>
+      </c>
+      <c r="C1613" s="1">
+        <v>1.36</v>
+      </c>
+      <c r="D1613" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1614" spans="1:4">
+      <c r="B1614" s="6">
+        <v>45457.270914352</v>
+      </c>
+      <c r="C1614" s="1">
+        <v>1.35</v>
+      </c>
+      <c r="D1614" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1615" spans="1:4">
+      <c r="B1615" s="6">
+        <v>45458.270914352</v>
+      </c>
+      <c r="C1615" s="1">
+        <v>1.35</v>
+      </c>
+      <c r="D1615" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1616" spans="1:4">
+      <c r="B1616" s="6">
+        <v>45459.270914352</v>
+      </c>
+      <c r="C1616" s="1">
+        <v>1.34</v>
+      </c>
+      <c r="D1616" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1617" spans="1:4">
+      <c r="B1617" s="6">
+        <v>45460.270914352</v>
+      </c>
+      <c r="C1617" s="1">
+        <v>1.33</v>
+      </c>
+      <c r="D1617" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1618" spans="1:4">
+      <c r="B1618" s="6">
+        <v>45461.270914352</v>
+      </c>
+      <c r="C1618" s="1">
+        <v>1.33</v>
+      </c>
+      <c r="D1618" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1619" spans="1:4">
+      <c r="B1619" s="6">
+        <v>45462.270914352</v>
+      </c>
+      <c r="C1619" s="1">
+        <v>1.32</v>
+      </c>
+      <c r="D1619" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1620" spans="1:4">
+      <c r="B1620" s="6">
+        <v>45463.270914352</v>
+      </c>
+      <c r="C1620" s="1">
+        <v>1.32</v>
+      </c>
+      <c r="D1620" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1621" spans="1:4">
+      <c r="B1621" s="6">
+        <v>45464.270914352</v>
+      </c>
+      <c r="C1621" s="1">
+        <v>1.35</v>
+      </c>
+      <c r="D1621" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1622" spans="1:4">
+      <c r="B1622" s="6">
+        <v>45465.270914352</v>
+      </c>
+      <c r="C1622" s="1">
+        <v>1.33</v>
+      </c>
+      <c r="D1622" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1623" spans="1:4">
+      <c r="B1623" s="6">
+        <v>45466.270914352</v>
+      </c>
+      <c r="C1623" s="1">
+        <v>1.34</v>
+      </c>
+      <c r="D1623" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1624" spans="1:4">
+      <c r="B1624" s="6">
+        <v>45467.270914352</v>
+      </c>
+      <c r="C1624" s="1">
+        <v>1.3</v>
+      </c>
+      <c r="D1624" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1625" spans="1:4">
+      <c r="B1625" s="6">
+        <v>45468.270914352</v>
+      </c>
+      <c r="C1625" s="1">
+        <v>1.29</v>
+      </c>
+      <c r="D1625" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1626" spans="1:4">
+      <c r="B1626" s="6">
+        <v>45469.270914352</v>
+      </c>
+      <c r="C1626" s="1">
+        <v>1.28</v>
+      </c>
+      <c r="D1626" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1627" spans="1:4">
+      <c r="B1627" s="6">
+        <v>45470.270914352</v>
+      </c>
+      <c r="C1627" s="1">
+        <v>1.28</v>
+      </c>
+      <c r="D1627" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1628" spans="1:4">
+      <c r="B1628" s="6">
+        <v>45471.270914352</v>
+      </c>
+      <c r="C1628" s="1">
+        <v>1.27</v>
+      </c>
+      <c r="D1628" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1629" spans="1:4">
+      <c r="B1629" s="6">
+        <v>45472.270914352</v>
+      </c>
+      <c r="C1629" s="1">
+        <v>1.28</v>
+      </c>
+      <c r="D1629" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1630" spans="1:4">
+      <c r="B1630" s="6">
+        <v>45473.270914352</v>
+      </c>
+      <c r="C1630" s="1">
+        <v>1.28</v>
+      </c>
+      <c r="D1630" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1631" spans="1:4">
+      <c r="B1631" s="6">
+        <v>45474.270914352</v>
+      </c>
+      <c r="C1631" s="1">
+        <v>1.29</v>
+      </c>
+      <c r="D1631" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1632" spans="1:4">
+      <c r="B1632" s="6">
+        <v>45475.270914352</v>
+      </c>
+      <c r="C1632" s="1">
+        <v>1.28</v>
+      </c>
+      <c r="D1632" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1633" spans="1:4">
+      <c r="B1633" s="6">
+        <v>45476.270914352</v>
+      </c>
+      <c r="C1633" s="1">
+        <v>1.26</v>
+      </c>
+      <c r="D1633" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1634" spans="1:4">
+      <c r="B1634" s="6">
+        <v>45477.270914352</v>
+      </c>
+      <c r="C1634" s="1">
+        <v>1.23</v>
+      </c>
+      <c r="D1634" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1635" spans="1:4">
+      <c r="B1635" s="6">
+        <v>45478.270914352</v>
+      </c>
+      <c r="C1635" s="1">
+        <v>1.21</v>
+      </c>
+      <c r="D1635" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1636" spans="1:4">
+      <c r="B1636" s="6">
+        <v>45479.270914352</v>
+      </c>
+      <c r="C1636" s="1">
+        <v>1.22</v>
+      </c>
+      <c r="D1636" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1637" spans="1:4">
+      <c r="B1637" s="6">
+        <v>45480.270914352</v>
+      </c>
+      <c r="C1637" s="1">
+        <v>1.23</v>
+      </c>
+      <c r="D1637" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1638" spans="1:4">
+      <c r="B1638" s="6">
+        <v>45481.270914352</v>
+      </c>
+      <c r="C1638" s="1">
+        <v>1.21</v>
+      </c>
+      <c r="D1638" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1639" spans="1:4">
+      <c r="B1639" s="6">
+        <v>45482.270914352</v>
+      </c>
+      <c r="C1639" s="1">
+        <v>1.21</v>
+      </c>
+      <c r="D1639" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1640" spans="1:4">
+      <c r="B1640" s="6">
+        <v>45483.270914352</v>
+      </c>
+      <c r="C1640" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="D1640" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1641" spans="1:4">
+      <c r="B1641" s="6">
+        <v>45484.270914352</v>
+      </c>
+      <c r="C1641" s="1">
+        <v>1.19</v>
+      </c>
+      <c r="D1641" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1642" spans="1:4">
+      <c r="B1642" s="6">
+        <v>45485.270914352</v>
+      </c>
+      <c r="C1642" s="1">
+        <v>1.21</v>
+      </c>
+      <c r="D1642" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1643" spans="1:4">
+      <c r="B1643" s="6">
+        <v>45486.270914352</v>
+      </c>
+      <c r="C1643" s="1">
+        <v>1.19</v>
+      </c>
+      <c r="D1643" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1644" spans="1:4">
+      <c r="B1644" s="6">
+        <v>45487.270914352</v>
+      </c>
+      <c r="C1644" s="1">
+        <v>1.17</v>
+      </c>
+      <c r="D1644" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1645" spans="1:4">
+      <c r="B1645" s="6">
+        <v>45488.270914352</v>
+      </c>
+      <c r="C1645" s="1">
+        <v>1.17</v>
+      </c>
+      <c r="D1645" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1646" spans="1:4">
+      <c r="B1646" s="6">
+        <v>45489.270914352</v>
+      </c>
+      <c r="C1646" s="1">
+        <v>1.17</v>
+      </c>
+      <c r="D1646" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1647" spans="1:4">
+      <c r="B1647" s="6">
+        <v>45490.270914352</v>
+      </c>
+      <c r="C1647" s="1">
+        <v>1.15</v>
+      </c>
+      <c r="D1647" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1648" spans="1:4">
+      <c r="B1648" s="6">
+        <v>45491.270914352</v>
+      </c>
+      <c r="C1648" s="1">
+        <v>1.14</v>
+      </c>
+      <c r="D1648" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1649" spans="1:4">
+      <c r="B1649" s="6">
+        <v>45492.270914352</v>
+      </c>
+      <c r="C1649" s="1">
+        <v>1.14</v>
+      </c>
+      <c r="D1649" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1650" spans="1:4">
+      <c r="B1650" s="6">
+        <v>45493.270914352</v>
+      </c>
+      <c r="C1650" s="1">
+        <v>1.13</v>
+      </c>
+      <c r="D1650" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1651" spans="1:4">
+      <c r="B1651" s="6">
+        <v>45494.270914352</v>
+      </c>
+      <c r="C1651" s="1">
+        <v>1.17</v>
+      </c>
+      <c r="D1651" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1652" spans="1:4">
+      <c r="B1652" s="6">
+        <v>45495.270914352</v>
+      </c>
+      <c r="C1652" s="1">
+        <v>1.14</v>
+      </c>
+      <c r="D1652" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1653" spans="1:4">
+      <c r="B1653" s="6">
+        <v>45496.270914352</v>
+      </c>
+      <c r="C1653" s="1">
+        <v>1.11</v>
+      </c>
+      <c r="D1653" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1654" spans="1:4">
+      <c r="B1654" s="6">
+        <v>45497.270914352</v>
+      </c>
+      <c r="C1654" s="1">
+        <v>1.1</v>
+      </c>
+      <c r="D1654" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1655" spans="1:4">
+      <c r="B1655" s="6">
+        <v>45498.270914352</v>
+      </c>
+      <c r="C1655" s="1">
+        <v>1.09</v>
+      </c>
+      <c r="D1655" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1656" spans="1:4">
+      <c r="B1656" s="6">
+        <v>45499.270914352</v>
+      </c>
+      <c r="C1656" s="1">
+        <v>1.07</v>
+      </c>
+      <c r="D1656" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1657" spans="1:4">
+      <c r="B1657" s="6">
+        <v>45500.270914352</v>
+      </c>
+      <c r="C1657" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="D1657" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1658" spans="1:4">
+      <c r="B1658" s="6">
+        <v>45501.270914352</v>
+      </c>
+      <c r="C1658" s="1">
+        <v>1.05</v>
+      </c>
+      <c r="D1658" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1659" spans="1:4">
+      <c r="B1659" s="6">
+        <v>45502.270914352</v>
+      </c>
+      <c r="C1659" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="D1659" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1660" spans="1:4">
+      <c r="B1660" s="6">
+        <v>45503.270914352</v>
+      </c>
+      <c r="C1660" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="D1660" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1661" spans="1:4">
+      <c r="B1661" s="6">
+        <v>45504.270914352</v>
+      </c>
+      <c r="C1661" s="1">
+        <v>1.02</v>
+      </c>
+      <c r="D1661" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1662" spans="1:4">
+      <c r="B1662" s="6">
+        <v>45505.270914352</v>
+      </c>
+      <c r="C1662" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="D1662" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1663" spans="1:4">
+      <c r="B1663" s="6">
+        <v>45506.270914352</v>
+      </c>
+      <c r="C1663" s="1">
+        <v>1.02</v>
+      </c>
+      <c r="D1663" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1664" spans="1:4">
+      <c r="B1664" s="6">
+        <v>45507.270914352</v>
+      </c>
+      <c r="C1664" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="D1664" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1665" spans="1:4">
+      <c r="B1665" s="6">
+        <v>45508.270914352</v>
+      </c>
+      <c r="C1665" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="D1665" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1666" spans="1:4">
+      <c r="B1666" s="6">
+        <v>45509.270914352</v>
+      </c>
+      <c r="C1666" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="D1666" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1667" spans="1:4">
+      <c r="B1667" s="6">
+        <v>45510.270914352</v>
+      </c>
+      <c r="C1667" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="D1667" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1668" spans="1:4">
+      <c r="B1668" s="6">
+        <v>45511.270914352</v>
+      </c>
+      <c r="C1668" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="D1668" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1669" spans="1:4">
+      <c r="B1669" s="6">
+        <v>45512.270914352</v>
+      </c>
+      <c r="C1669" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="D1669" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1670" spans="1:4">
+      <c r="B1670" s="6">
+        <v>45513.270914352</v>
+      </c>
+      <c r="C1670" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="D1670" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1671" spans="1:4">
+      <c r="B1671" s="6">
+        <v>45514.270914352</v>
+      </c>
+      <c r="C1671" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="D1671" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1672" spans="1:4">
+      <c r="B1672" s="6">
+        <v>45515.270914352</v>
+      </c>
+      <c r="C1672" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="D1672" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1673" spans="1:4">
+      <c r="B1673" s="6">
+        <v>45516.270914352</v>
+      </c>
+      <c r="C1673" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="D1673" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1674" spans="1:4">
+      <c r="B1674" s="6">
+        <v>45517.270914352</v>
+      </c>
+      <c r="C1674" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="D1674" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1675" spans="1:4">
+      <c r="B1675" s="6">
+        <v>45518.270914352</v>
+      </c>
+      <c r="C1675" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="D1675" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1676" spans="1:4">
+      <c r="B1676" s="6">
+        <v>45519.270914352</v>
+      </c>
+      <c r="C1676" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="D1676" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1677" spans="1:4">
+      <c r="B1677" s="6">
+        <v>45520.270914352</v>
+      </c>
+      <c r="C1677" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="D1677" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1678" spans="1:4">
+      <c r="B1678" s="6">
+        <v>45521.270914352</v>
+      </c>
+      <c r="C1678" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="D1678" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1679" spans="1:4">
+      <c r="B1679" s="6">
+        <v>45522.270914352</v>
+      </c>
+      <c r="C1679" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="D1679" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1680" spans="1:4">
+      <c r="B1680" s="6">
+        <v>45523.270914352</v>
+      </c>
+      <c r="C1680" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="D1680" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1681" spans="1:4">
+      <c r="B1681" s="6">
+        <v>45524.270914352</v>
+      </c>
+      <c r="C1681" s="1">
+        <v>0.89</v>
+      </c>
+      <c r="D1681" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1682" spans="1:4">
+      <c r="B1682" s="6">
+        <v>45525.270914352</v>
+      </c>
+      <c r="C1682" s="1">
+        <v>0.88</v>
+      </c>
+      <c r="D1682" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1683" spans="1:4">
+      <c r="B1683" s="6">
+        <v>45526.270914352</v>
+      </c>
+      <c r="C1683" s="1">
+        <v>0.87</v>
+      </c>
+      <c r="D1683" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1684" spans="1:4">
+      <c r="B1684" s="6">
+        <v>45527.270914352</v>
+      </c>
+      <c r="C1684" s="1">
+        <v>0.86</v>
+      </c>
+      <c r="D1684" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1685" spans="1:4">
+      <c r="B1685" s="6">
+        <v>45528.270914352</v>
+      </c>
+      <c r="C1685" s="1">
+        <v>0.85</v>
+      </c>
+      <c r="D1685" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1686" spans="1:4">
+      <c r="B1686" s="6">
+        <v>45529.270914352</v>
+      </c>
+      <c r="C1686" s="1">
+        <v>0.84</v>
+      </c>
+      <c r="D1686" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1687" spans="1:4">
+      <c r="B1687" s="6">
+        <v>45530.270914352</v>
+      </c>
+      <c r="C1687" s="1">
+        <v>0.83</v>
+      </c>
+      <c r="D1687" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1688" spans="1:4">
+      <c r="B1688" s="6">
+        <v>45531.270914352</v>
+      </c>
+      <c r="C1688" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="D1688" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1689" spans="1:4">
+      <c r="B1689" s="6">
+        <v>45532.270914352</v>
+      </c>
+      <c r="C1689" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="D1689" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1690" spans="1:4">
+      <c r="B1690" s="6">
+        <v>45533.270914352</v>
+      </c>
+      <c r="C1690" s="1">
+        <v>0.79</v>
+      </c>
+      <c r="D1690" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1691" spans="1:4">
+      <c r="B1691" s="6">
+        <v>45534.270914352</v>
+      </c>
+      <c r="C1691" s="1">
+        <v>0.79</v>
+      </c>
+      <c r="D1691" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1692" spans="1:4">
+      <c r="B1692" s="6">
+        <v>45535.270914352</v>
+      </c>
+      <c r="C1692" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="D1692" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1693" spans="1:4">
+      <c r="B1693" s="6">
+        <v>45536.270914352</v>
+      </c>
+      <c r="C1693" s="1">
+        <v>0.77</v>
+      </c>
+      <c r="D1693" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1694" spans="1:4">
+      <c r="B1694" s="6">
+        <v>45537.270914352</v>
+      </c>
+      <c r="C1694" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="D1694" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1695" spans="1:4">
+      <c r="B1695" s="6">
+        <v>45538.270914352</v>
+      </c>
+      <c r="C1695" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="D1695" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1696" spans="1:4">
+      <c r="B1696" s="6">
+        <v>45539.270914352</v>
+      </c>
+      <c r="C1696" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="D1696" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1697" spans="1:4">
+      <c r="B1697" s="6">
+        <v>45540.270914352</v>
+      </c>
+      <c r="C1697" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="D1697" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1698" spans="1:4">
+      <c r="B1698" s="6">
+        <v>45541.270914352</v>
+      </c>
+      <c r="C1698" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="D1698" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1699" spans="1:4">
+      <c r="B1699" s="6">
+        <v>45542.270914352</v>
+      </c>
+      <c r="C1699" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="D1699" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1700" spans="1:4">
+      <c r="B1700" s="6">
+        <v>45543.270914352</v>
+      </c>
+      <c r="C1700" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="D1700" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1701" spans="1:4">
+      <c r="B1701" s="6">
+        <v>45544.270914352</v>
+      </c>
+      <c r="C1701" s="1">
+        <v>0.68</v>
+      </c>
+      <c r="D1701" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1702" spans="1:4">
+      <c r="B1702" s="6">
+        <v>45545.270914352</v>
+      </c>
+      <c r="C1702" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="D1702" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1703" spans="1:4">
+      <c r="B1703" s="6">
+        <v>45546.270914352</v>
+      </c>
+      <c r="C1703" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="D1703" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1704" spans="1:4">
+      <c r="B1704" s="6">
+        <v>45547.270914352</v>
+      </c>
+      <c r="C1704" s="1">
+        <v>0.63</v>
+      </c>
+      <c r="D1704" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1705" spans="1:4">
+      <c r="B1705" s="6">
+        <v>45548.270914352</v>
+      </c>
+      <c r="C1705" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="D1705" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1706" spans="1:4">
+      <c r="B1706" s="6">
+        <v>45549.270914352</v>
+      </c>
+      <c r="C1706" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="D1706" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1707" spans="1:4">
+      <c r="B1707" s="6">
+        <v>45550.270914352</v>
+      </c>
+      <c r="C1707" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="D1707" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1708" spans="1:4">
+      <c r="B1708" s="6">
+        <v>45551.270914352</v>
+      </c>
+      <c r="C1708" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="D1708" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1709" spans="1:4">
+      <c r="B1709" s="6">
+        <v>45552.270914352</v>
+      </c>
+      <c r="C1709" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="D1709" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1710" spans="1:4">
+      <c r="B1710" s="6">
+        <v>45553.270914352</v>
+      </c>
+      <c r="C1710" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="D1710" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1711" spans="1:4">
+      <c r="B1711" s="6">
+        <v>45554.270914352</v>
+      </c>
+      <c r="C1711" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="D1711" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1712" spans="1:4">
+      <c r="B1712" s="6">
+        <v>45555.270914352</v>
+      </c>
+      <c r="C1712" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="D1712" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1713" spans="1:4">
+      <c r="B1713" s="6">
+        <v>45556.270914352</v>
+      </c>
+      <c r="C1713" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="D1713" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1714" spans="1:4">
+      <c r="B1714" s="6">
+        <v>45557.270914352</v>
+      </c>
+      <c r="C1714" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="D1714" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1715" spans="1:4">
+      <c r="B1715" s="6">
+        <v>45558.270914352</v>
+      </c>
+      <c r="C1715" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="D1715" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1716" spans="1:4">
+      <c r="B1716" s="6">
+        <v>45559.270914352</v>
+      </c>
+      <c r="C1716" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="D1716" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1717" spans="1:4">
+      <c r="B1717" s="6">
+        <v>45560.270914352</v>
+      </c>
+      <c r="C1717" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="D1717" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1718" spans="1:4">
+      <c r="B1718" s="6">
+        <v>45561.270914352</v>
+      </c>
+      <c r="C1718" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="D1718" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1719" spans="1:4">
+      <c r="B1719" s="6">
+        <v>45562.270914352</v>
+      </c>
+      <c r="C1719" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="D1719" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1720" spans="1:4">
+      <c r="B1720" s="6">
+        <v>45563.270914352</v>
+      </c>
+      <c r="C1720" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="D1720" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1721" spans="1:4">
+      <c r="B1721" s="6">
+        <v>45564.270914352</v>
+      </c>
+      <c r="C1721" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="D1721" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1722" spans="1:4">
+      <c r="B1722" s="6">
+        <v>45565.270914352</v>
+      </c>
+      <c r="C1722" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="D1722" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1723" spans="1:4">
+      <c r="B1723" s="6">
+        <v>45566.270914352</v>
+      </c>
+      <c r="C1723" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="D1723" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1724" spans="1:4">
+      <c r="B1724" s="6">
+        <v>45567.270914352</v>
+      </c>
+      <c r="C1724" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="D1724" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1725" spans="1:4">
+      <c r="B1725" s="6">
+        <v>45568.270914352</v>
+      </c>
+      <c r="C1725" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="D1725" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1726" spans="1:4">
+      <c r="B1726" s="6">
+        <v>45569.270914352</v>
+      </c>
+      <c r="C1726" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="D1726" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1727" spans="1:4">
+      <c r="B1727" s="6">
+        <v>45570.270914352</v>
+      </c>
+      <c r="C1727" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="D1727" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1728" spans="1:4">
+      <c r="B1728" s="6">
+        <v>45571.270914352</v>
+      </c>
+      <c r="C1728" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="D1728" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1729" spans="1:4">
+      <c r="B1729" s="6">
+        <v>45572.270914352</v>
+      </c>
+      <c r="C1729" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="D1729" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1730" spans="1:4">
+      <c r="B1730" s="6">
+        <v>45573.270914352</v>
+      </c>
+      <c r="C1730" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="D1730" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1731" spans="1:4">
+      <c r="B1731" s="6">
+        <v>45574.270914352</v>
+      </c>
+      <c r="C1731" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="D1731" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1732" spans="1:4">
+      <c r="B1732" s="6">
+        <v>45575.270914352</v>
+      </c>
+      <c r="C1732" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="D1732" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1733" spans="1:4">
+      <c r="B1733" s="6">
+        <v>45576.270914352</v>
+      </c>
+      <c r="C1733" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="D1733" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1734" spans="1:4">
+      <c r="B1734" s="6">
+        <v>45577.270914352</v>
+      </c>
+      <c r="C1734" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="D1734" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1735" spans="1:4">
+      <c r="B1735" s="6">
+        <v>45578.270914352</v>
+      </c>
+      <c r="C1735" s="1">
+        <v>0.63</v>
+      </c>
+      <c r="D1735" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1736" spans="1:4">
+      <c r="B1736" s="6">
+        <v>45579.270914352</v>
+      </c>
+      <c r="C1736" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="D1736" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1737" spans="1:4">
+      <c r="B1737" s="6">
+        <v>45580.270914352</v>
+      </c>
+      <c r="C1737" s="1">
+        <v>0.68</v>
+      </c>
+      <c r="D1737" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1738" spans="1:4">
+      <c r="B1738" s="6">
+        <v>45581.270914352</v>
+      </c>
+      <c r="C1738" s="1">
+        <v>0.68</v>
+      </c>
+      <c r="D1738" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1739" spans="1:4">
+      <c r="B1739" s="6">
+        <v>45582.270914352</v>
+      </c>
+      <c r="C1739" s="1">
+        <v>0.68</v>
+      </c>
+      <c r="D1739" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1740" spans="1:4">
+      <c r="B1740" s="6">
+        <v>45583.270914352</v>
+      </c>
+      <c r="C1740" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="D1740" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1741" spans="1:4">
+      <c r="B1741" s="6">
+        <v>45584.270914352</v>
+      </c>
+      <c r="C1741" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="D1741" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1742" spans="1:4">
+      <c r="B1742" s="6">
+        <v>45585.270914352</v>
+      </c>
+      <c r="C1742" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="D1742" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1743" spans="1:4">
+      <c r="B1743" s="6">
+        <v>45586.270914352</v>
+      </c>
+      <c r="C1743" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="D1743" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1744" spans="1:4">
+      <c r="B1744" s="6">
+        <v>45587.270914352</v>
+      </c>
+      <c r="C1744" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="D1744" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1745" spans="1:4">
+      <c r="B1745" s="6">
+        <v>45588.270914352</v>
+      </c>
+      <c r="C1745" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="D1745" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1746" spans="1:4">
+      <c r="B1746" s="6">
+        <v>45589.270914352</v>
+      </c>
+      <c r="C1746" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="D1746" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1747" spans="1:4">
+      <c r="B1747" s="6">
+        <v>45590.270914352</v>
+      </c>
+      <c r="C1747" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="D1747" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1748" spans="1:4">
+      <c r="B1748" s="6">
+        <v>45591.270914352</v>
+      </c>
+      <c r="C1748" s="1">
+        <v>0.89</v>
+      </c>
+      <c r="D1748" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1749" spans="1:4">
+      <c r="B1749" s="6">
+        <v>45592.270914352</v>
+      </c>
+      <c r="C1749" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="D1749" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1750" spans="1:4">
+      <c r="B1750" s="6">
+        <v>45593.270914352</v>
+      </c>
+      <c r="C1750" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="D1750" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1751" spans="1:4">
+      <c r="B1751" s="6">
+        <v>45594.270914352</v>
+      </c>
+      <c r="C1751" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="D1751" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1752" spans="1:4">
+      <c r="B1752" s="6">
+        <v>45595.270914352</v>
+      </c>
+      <c r="C1752" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="D1752" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1753" spans="1:4">
+      <c r="B1753" s="6">
+        <v>45596.270914352</v>
+      </c>
+      <c r="C1753" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="D1753" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1754" spans="1:4">
+      <c r="B1754" s="6">
+        <v>45597.270914352</v>
+      </c>
+      <c r="C1754" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="D1754" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1755" spans="1:4">
+      <c r="B1755" s="6">
+        <v>45598.270914352</v>
+      </c>
+      <c r="C1755" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="D1755" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1756" spans="1:4">
+      <c r="B1756" s="6">
+        <v>45599.270914352</v>
+      </c>
+      <c r="C1756" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="D1756" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1757" spans="1:4">
+      <c r="B1757" s="6">
+        <v>45600.270914352</v>
+      </c>
+      <c r="C1757" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="D1757" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1758" spans="1:4">
+      <c r="B1758" s="6">
+        <v>45601.270914352</v>
+      </c>
+      <c r="C1758" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="D1758" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1759" spans="1:4">
+      <c r="B1759" s="6">
+        <v>45602.270914352</v>
+      </c>
+      <c r="C1759" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="D1759" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1760" spans="1:4">
+      <c r="B1760" s="6">
+        <v>45603.270914352</v>
+      </c>
+      <c r="C1760" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="D1760" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1761" spans="1:4">
+      <c r="B1761" s="6">
+        <v>45604.270914352</v>
+      </c>
+      <c r="C1761" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="D1761" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1762" spans="1:4">
+      <c r="B1762" s="6">
+        <v>45605.270914352</v>
+      </c>
+      <c r="C1762" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="D1762" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1763" spans="1:4">
+      <c r="B1763" s="6">
+        <v>45606.270914352</v>
+      </c>
+      <c r="C1763" s="1">
+        <v>1.02</v>
+      </c>
+      <c r="D1763" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1764" spans="1:4">
+      <c r="B1764" s="6">
+        <v>45607.270914352</v>
+      </c>
+      <c r="C1764" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="D1764" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1765" spans="1:4">
+      <c r="B1765" s="6">
+        <v>45608.270914352</v>
+      </c>
+      <c r="C1765" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="D1765" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1766" spans="1:4">
+      <c r="B1766" s="6">
+        <v>45609.270914352</v>
+      </c>
+      <c r="C1766" s="1">
+        <v>1.02</v>
+      </c>
+      <c r="D1766" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1767" spans="1:4">
+      <c r="B1767" s="6">
+        <v>45610.270914352</v>
+      </c>
+      <c r="C1767" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="D1767" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1768" spans="1:4">
+      <c r="B1768" s="6">
+        <v>45611.270914352</v>
+      </c>
+      <c r="C1768" s="1">
+        <v>1.02</v>
+      </c>
+      <c r="D1768" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1769" spans="1:4">
+      <c r="B1769" s="6">
+        <v>45612.270914352</v>
+      </c>
+      <c r="C1769" s="1">
+        <v>1.02</v>
+      </c>
+      <c r="D1769" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1770" spans="1:4">
+      <c r="B1770" s="6">
+        <v>45613.270914352</v>
+      </c>
+      <c r="C1770" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="D1770" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1771" spans="1:4">
+      <c r="B1771" s="6">
+        <v>45614.270914352</v>
+      </c>
+      <c r="C1771" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="D1771" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1772" spans="1:4">
+      <c r="B1772" s="6">
+        <v>45615.270914352</v>
+      </c>
+      <c r="C1772" s="1">
+        <v>1.02</v>
+      </c>
+      <c r="D1772" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1773" spans="1:4">
+      <c r="B1773" s="6">
+        <v>45616.270914352</v>
+      </c>
+      <c r="C1773" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="D1773" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1774" spans="1:4">
+      <c r="B1774" s="6">
+        <v>45617.270914352</v>
+      </c>
+      <c r="C1774" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="D1774" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1775" spans="1:4">
+      <c r="B1775" s="6">
+        <v>45618.270914352</v>
+      </c>
+      <c r="C1775" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="D1775" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1776" spans="1:4">
+      <c r="B1776" s="6">
+        <v>45619.270914352</v>
+      </c>
+      <c r="C1776" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="D1776" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1777" spans="1:4">
+      <c r="B1777" s="6">
+        <v>45620.270914352</v>
+      </c>
+      <c r="C1777" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="D1777" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1778" spans="1:4">
+      <c r="B1778" s="6">
+        <v>45621.270914352</v>
+      </c>
+      <c r="C1778" s="1">
+        <v>0.98</v>
+      </c>
+      <c r="D1778" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1779" spans="1:4">
+      <c r="B1779" s="6">
+        <v>45622.270914352</v>
+      </c>
+      <c r="C1779" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="D1779" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1780" spans="1:4">
+      <c r="B1780" s="6">
+        <v>45623.270914352</v>
+      </c>
+      <c r="C1780" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="D1780" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1781" spans="1:4">
+      <c r="B1781" s="6">
+        <v>45624.270914352</v>
+      </c>
+      <c r="C1781" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="D1781" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1782" spans="1:4">
+      <c r="B1782" s="6">
+        <v>45625.270914352</v>
+      </c>
+      <c r="C1782" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="D1782" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1783" spans="1:4">
+      <c r="B1783" s="6">
+        <v>45626.270914352</v>
+      </c>
+      <c r="C1783" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="D1783" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1784" spans="1:4">
+      <c r="B1784" s="6">
+        <v>45627.270914352</v>
+      </c>
+      <c r="C1784" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="D1784" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1785" spans="1:4">
+      <c r="B1785" s="6">
+        <v>45628.270914352</v>
+      </c>
+      <c r="C1785" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="D1785" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1786" spans="1:4">
+      <c r="B1786" s="6">
+        <v>45629.270914352</v>
+      </c>
+      <c r="C1786" s="1">
+        <v>1.02</v>
+      </c>
+      <c r="D1786" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1787" spans="1:4">
+      <c r="B1787" s="6">
+        <v>45630.270914352</v>
+      </c>
+      <c r="C1787" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="D1787" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1788" spans="1:4">
+      <c r="B1788" s="6">
+        <v>45631.270914352</v>
+      </c>
+      <c r="C1788" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="D1788" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1789" spans="1:4">
+      <c r="B1789" s="6">
+        <v>45632.270914352</v>
+      </c>
+      <c r="C1789" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="D1789" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1790" spans="1:4">
+      <c r="B1790" s="6">
+        <v>45633.270914352</v>
+      </c>
+      <c r="C1790" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="D1790" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1791" spans="1:4">
+      <c r="B1791" s="6">
+        <v>45634.270914352</v>
+      </c>
+      <c r="C1791" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="D1791" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1792" spans="1:4">
+      <c r="B1792" s="6">
+        <v>45635.270914352</v>
+      </c>
+      <c r="C1792" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="D1792" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1793" spans="1:4">
+      <c r="B1793" s="6">
+        <v>45636.270914352</v>
+      </c>
+      <c r="C1793" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="D1793" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1794" spans="1:4">
+      <c r="B1794" s="6">
+        <v>45637.270914352</v>
+      </c>
+      <c r="C1794" s="1">
+        <v>1.02</v>
+      </c>
+      <c r="D1794" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1795" spans="1:4">
+      <c r="B1795" s="6">
+        <v>45638.270914352</v>
+      </c>
+      <c r="C1795" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="D1795" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1796" spans="1:4">
+      <c r="B1796" s="6">
+        <v>45639.270914352</v>
+      </c>
+      <c r="C1796" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="D1796" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1797" spans="1:4">
+      <c r="B1797" s="6">
+        <v>45640.270914352</v>
+      </c>
+      <c r="C1797" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="D1797" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1798" spans="1:4">
+      <c r="B1798" s="6">
+        <v>45641.270914352</v>
+      </c>
+      <c r="C1798" s="1">
+        <v>1.08</v>
+      </c>
+      <c r="D1798" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1799" spans="1:4">
+      <c r="B1799" s="6">
+        <v>45642.270914352</v>
+      </c>
+      <c r="C1799" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="D1799" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1800" spans="1:4">
+      <c r="B1800" s="6">
+        <v>45643.270914352</v>
+      </c>
+      <c r="C1800" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="D1800" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1801" spans="1:4">
+      <c r="B1801" s="6">
+        <v>45644.270914352</v>
+      </c>
+      <c r="C1801" s="1">
+        <v>1.05</v>
+      </c>
+      <c r="D1801" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1802" spans="1:4">
+      <c r="B1802" s="6">
+        <v>45645.270914352</v>
+      </c>
+      <c r="C1802" s="1">
+        <v>1.07</v>
+      </c>
+      <c r="D1802" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1803" spans="1:4">
+      <c r="B1803" s="6">
+        <v>45646.270914352</v>
+      </c>
+      <c r="C1803" s="1">
+        <v>1.1</v>
+      </c>
+      <c r="D1803" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1804" spans="1:4">
+      <c r="B1804" s="6">
+        <v>45647.270914352</v>
+      </c>
+      <c r="C1804" s="1">
+        <v>1.08</v>
+      </c>
+      <c r="D1804" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1805" spans="1:4">
+      <c r="B1805" s="6">
+        <v>45648.270914352</v>
+      </c>
+      <c r="C1805" s="1">
+        <v>1.13</v>
+      </c>
+      <c r="D1805" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1806" spans="1:4">
+      <c r="B1806" s="6">
+        <v>45649.270914352</v>
+      </c>
+      <c r="C1806" s="1">
+        <v>1.15</v>
+      </c>
+      <c r="D1806" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1807" spans="1:4">
+      <c r="B1807" s="6">
+        <v>45650.270914352</v>
+      </c>
+      <c r="C1807" s="1">
+        <v>1.09</v>
+      </c>
+      <c r="D1807" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1808" spans="1:4">
+      <c r="B1808" s="6">
+        <v>45651.270914352</v>
+      </c>
+      <c r="C1808" s="1">
+        <v>1.07</v>
+      </c>
+      <c r="D1808" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1809" spans="1:4">
+      <c r="B1809" s="6">
+        <v>45652.270914352</v>
+      </c>
+      <c r="C1809" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="D1809" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1810" spans="1:4">
+      <c r="B1810" s="6">
+        <v>45653.270914352</v>
+      </c>
+      <c r="C1810" s="1">
+        <v>1.05</v>
+      </c>
+      <c r="D1810" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1811" spans="1:4">
+      <c r="B1811" s="6">
+        <v>45654.270914352</v>
+      </c>
+      <c r="C1811" s="1">
+        <v>1.05</v>
+      </c>
+      <c r="D1811" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1812" spans="1:4">
+      <c r="B1812" s="6">
+        <v>45655.270914352</v>
+      </c>
+      <c r="C1812" s="1">
+        <v>1.07</v>
+      </c>
+      <c r="D1812" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1813" spans="1:4">
+      <c r="B1813" s="6">
+        <v>45656.270914352</v>
+      </c>
+      <c r="C1813" s="1">
+        <v>1.05</v>
+      </c>
+      <c r="D1813" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1814" spans="1:4">
+      <c r="B1814" s="6">
+        <v>45657.270914352</v>
+      </c>
+      <c r="C1814" s="1">
+        <v>1.05</v>
+      </c>
+      <c r="D1814" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1815" spans="1:4">
+      <c r="B1815" s="6">
+        <v>45658.270914352</v>
+      </c>
+      <c r="C1815" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="D1815" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1816" spans="1:4">
+      <c r="B1816" s="6">
+        <v>45659.270914352</v>
+      </c>
+      <c r="C1816" s="1">
+        <v>1.05</v>
+      </c>
+      <c r="D1816" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1817" spans="1:4">
+      <c r="B1817" s="6">
+        <v>45660.270914352</v>
+      </c>
+      <c r="C1817" s="1">
+        <v>1.05</v>
+      </c>
+      <c r="D1817" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1818" spans="1:4">
+      <c r="B1818" s="6">
+        <v>45661.270914352</v>
+      </c>
+      <c r="C1818" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="D1818" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1819" spans="1:4">
+      <c r="B1819" s="6">
+        <v>45662.270914352</v>
+      </c>
+      <c r="C1819" s="1">
+        <v>1.05</v>
+      </c>
+      <c r="D1819" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1820" spans="1:4">
+      <c r="B1820" s="6">
+        <v>45663.270914352</v>
+      </c>
+      <c r="C1820" s="1">
+        <v>1.07</v>
+      </c>
+      <c r="D1820" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1821" spans="1:4">
+      <c r="B1821" s="6">
+        <v>45664.270914352</v>
+      </c>
+      <c r="C1821" s="1">
+        <v>1.08</v>
+      </c>
+      <c r="D1821" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1822" spans="1:4">
+      <c r="B1822" s="6">
+        <v>45665.270914352</v>
+      </c>
+      <c r="C1822" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="D1822" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1823" spans="1:4">
+      <c r="B1823" s="6">
+        <v>45666.270914352</v>
+      </c>
+      <c r="C1823" s="1">
+        <v>1.1</v>
+      </c>
+      <c r="D1823" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1824" spans="1:4">
+      <c r="B1824" s="6">
+        <v>45667.270914352</v>
+      </c>
+      <c r="C1824" s="1">
+        <v>1.07</v>
+      </c>
+      <c r="D1824" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1825" spans="1:4">
+      <c r="B1825" s="6">
+        <v>45668.270914352</v>
+      </c>
+      <c r="C1825" s="1">
+        <v>1.12</v>
+      </c>
+      <c r="D1825" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1826" spans="1:4">
+      <c r="B1826" s="6">
+        <v>45669.270914352</v>
+      </c>
+      <c r="C1826" s="1">
+        <v>1.12</v>
+      </c>
+      <c r="D1826" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1827" spans="1:4">
+      <c r="B1827" s="6">
+        <v>45670.270914352</v>
+      </c>
+      <c r="C1827" s="1">
+        <v>1.09</v>
+      </c>
+      <c r="D1827" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1828" spans="1:4">
+      <c r="B1828" s="6">
+        <v>45671.270914352</v>
+      </c>
+      <c r="C1828" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="D1828" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1829" spans="1:4">
+      <c r="B1829" s="6">
+        <v>45672.270914352</v>
+      </c>
+      <c r="C1829" s="1">
+        <v>1.09</v>
+      </c>
+      <c r="D1829" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1830" spans="1:4">
+      <c r="B1830" s="6">
+        <v>45673.270914352</v>
+      </c>
+      <c r="C1830" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="D1830" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1831" spans="1:4">
+      <c r="B1831" s="6">
+        <v>45674.270914352</v>
+      </c>
+      <c r="C1831" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="D1831" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1832" spans="1:4">
+      <c r="B1832" s="6">
+        <v>45675.270914352</v>
+      </c>
+      <c r="C1832" s="1">
+        <v>1.07</v>
+      </c>
+      <c r="D1832" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1833" spans="1:4">
+      <c r="B1833" s="6">
+        <v>45676.270914352</v>
+      </c>
+      <c r="C1833" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="D1833" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1834" spans="1:4">
+      <c r="B1834" s="6">
+        <v>45677.270914352</v>
+      </c>
+      <c r="C1834" s="1">
+        <v>1.11</v>
+      </c>
+      <c r="D1834" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1835" spans="1:4">
+      <c r="B1835" s="6">
+        <v>45678.270914352</v>
+      </c>
+      <c r="C1835" s="1">
+        <v>1.1</v>
+      </c>
+      <c r="D1835" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1836" spans="1:4">
+      <c r="B1836" s="6">
+        <v>45679.270914352</v>
+      </c>
+      <c r="C1836" s="1">
+        <v>1.1</v>
+      </c>
+      <c r="D1836" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1837" spans="1:4">
+      <c r="B1837" s="6">
+        <v>45680.270914352</v>
+      </c>
+      <c r="C1837" s="1">
+        <v>1.14</v>
+      </c>
+      <c r="D1837" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1838" spans="1:4">
+      <c r="B1838" s="6">
+        <v>45681.270914352</v>
+      </c>
+      <c r="C1838" s="1">
+        <v>1.12</v>
+      </c>
+      <c r="D1838" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1839" spans="1:4">
+      <c r="B1839" s="6">
+        <v>45682.270914352</v>
+      </c>
+      <c r="C1839" s="1">
+        <v>1.13</v>
+      </c>
+      <c r="D1839" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1840" spans="1:4">
+      <c r="B1840" s="6">
+        <v>45683.270914352</v>
+      </c>
+      <c r="C1840" s="1">
+        <v>1.12</v>
+      </c>
+      <c r="D1840" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1841" spans="1:4">
+      <c r="B1841" s="6">
+        <v>45684.270914352</v>
+      </c>
+      <c r="C1841" s="1">
+        <v>1.13</v>
+      </c>
+      <c r="D1841" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1842" spans="1:4">
+      <c r="B1842" s="6">
+        <v>45685.270914352</v>
+      </c>
+      <c r="C1842" s="1">
+        <v>1.16</v>
+      </c>
+      <c r="D1842" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1843" spans="1:4">
+      <c r="B1843" s="6">
+        <v>45686.270914352</v>
+      </c>
+      <c r="C1843" s="1">
+        <v>1.17</v>
+      </c>
+      <c r="D1843" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1844" spans="1:4">
+      <c r="B1844" s="6">
+        <v>45687.270914352</v>
+      </c>
+      <c r="C1844" s="1">
+        <v>1.14</v>
+      </c>
+      <c r="D1844" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1845" spans="1:4">
+      <c r="B1845" s="6">
+        <v>45688.270914352</v>
+      </c>
+      <c r="C1845" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="D1845" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1846" spans="1:4">
+      <c r="B1846" s="6">
+        <v>45689.270914352</v>
+      </c>
+      <c r="C1846" s="1">
+        <v>1.17</v>
+      </c>
+      <c r="D1846" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1847" spans="1:4">
+      <c r="B1847" s="6">
+        <v>45690.270914352</v>
+      </c>
+      <c r="C1847" s="1">
+        <v>1.17</v>
+      </c>
+      <c r="D1847" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1848" spans="1:4">
+      <c r="B1848" s="6">
+        <v>45691.270914352</v>
+      </c>
+      <c r="C1848" s="1">
+        <v>1.19</v>
+      </c>
+      <c r="D1848" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1849" spans="1:4">
+      <c r="B1849" s="6">
+        <v>45692.270914352</v>
+      </c>
+      <c r="C1849" s="1">
+        <v>1.17</v>
+      </c>
+      <c r="D1849" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1850" spans="1:4">
+      <c r="B1850" s="6">
+        <v>45693.270914352</v>
+      </c>
+      <c r="C1850" s="1">
+        <v>1.18</v>
+      </c>
+      <c r="D1850" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1851" spans="1:4">
+      <c r="B1851" s="6">
+        <v>45694.270914352</v>
+      </c>
+      <c r="C1851" s="1">
+        <v>1.17</v>
+      </c>
+      <c r="D1851" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1852" spans="1:4">
+      <c r="B1852" s="6">
+        <v>45695.270914352</v>
+      </c>
+      <c r="C1852" s="1">
+        <v>1.17</v>
+      </c>
+      <c r="D1852" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1853" spans="1:4">
+      <c r="B1853" s="6">
+        <v>45696.270914352</v>
+      </c>
+      <c r="C1853" s="1">
+        <v>1.21</v>
+      </c>
+      <c r="D1853" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1854" spans="1:4">
+      <c r="B1854" s="6">
+        <v>45697.270914352</v>
+      </c>
+      <c r="C1854" s="1">
+        <v>1.21</v>
+      </c>
+      <c r="D1854" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1855" spans="1:4">
+      <c r="B1855" s="6">
+        <v>45698.270914352</v>
+      </c>
+      <c r="C1855" s="1">
+        <v>1.21</v>
+      </c>
+      <c r="D1855" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1856" spans="1:4">
+      <c r="B1856" s="6">
+        <v>45699.270914352</v>
+      </c>
+      <c r="C1856" s="1">
+        <v>1.22</v>
+      </c>
+      <c r="D1856" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1857" spans="1:4">
+      <c r="B1857" s="6">
+        <v>45700.270914352</v>
+      </c>
+      <c r="C1857" s="1">
+        <v>1.25</v>
+      </c>
+      <c r="D1857" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1858" spans="1:4">
+      <c r="B1858" s="6">
+        <v>45701.270914352</v>
+      </c>
+      <c r="C1858" s="1">
+        <v>1.31</v>
+      </c>
+      <c r="D1858" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1859" spans="1:4">
+      <c r="B1859" s="6">
+        <v>45702.270914352</v>
+      </c>
+      <c r="C1859" s="1">
+        <v>1.31</v>
+      </c>
+      <c r="D1859" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1860" spans="1:4">
+      <c r="B1860" s="6">
+        <v>45703.270914352</v>
+      </c>
+      <c r="C1860" s="1">
+        <v>1.3</v>
+      </c>
+      <c r="D1860" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1861" spans="1:4">
+      <c r="B1861" s="6">
+        <v>45704.270914352</v>
+      </c>
+      <c r="C1861" s="1">
+        <v>1.31</v>
+      </c>
+      <c r="D1861" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1862" spans="1:4">
+      <c r="B1862" s="6">
+        <v>45705.270914352</v>
+      </c>
+      <c r="C1862" s="1">
+        <v>1.32</v>
+      </c>
+      <c r="D1862" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1863" spans="1:4">
+      <c r="B1863" s="6">
+        <v>45706.270914352</v>
+      </c>
+      <c r="C1863" s="1">
+        <v>1.31</v>
+      </c>
+      <c r="D1863" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1864" spans="1:4">
+      <c r="B1864" s="6">
+        <v>45707.270914352</v>
+      </c>
+      <c r="C1864" s="1">
+        <v>1.3</v>
+      </c>
+      <c r="D1864" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1865" spans="1:4">
+      <c r="B1865" s="6">
+        <v>45708.270914352</v>
+      </c>
+      <c r="C1865" s="1">
+        <v>1.31</v>
+      </c>
+      <c r="D1865" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1866" spans="1:4">
+      <c r="B1866" s="6">
+        <v>45709.270914352</v>
+      </c>
+      <c r="C1866" s="1">
+        <v>1.31</v>
+      </c>
+      <c r="D1866" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1867" spans="1:4">
+      <c r="B1867" s="6">
+        <v>45710.270914352</v>
+      </c>
+      <c r="C1867" s="1">
+        <v>1.31</v>
+      </c>
+      <c r="D1867" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1868" spans="1:4">
+      <c r="B1868" s="6">
+        <v>45711.270914352</v>
+      </c>
+      <c r="C1868" s="1">
+        <v>1.31</v>
+      </c>
+      <c r="D1868" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1869" spans="1:4">
+      <c r="B1869" s="6">
+        <v>45712.270914352</v>
+      </c>
+      <c r="C1869" s="1">
+        <v>1.32</v>
+      </c>
+      <c r="D1869" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1870" spans="1:4">
+      <c r="B1870" s="6">
+        <v>45713.270914352</v>
+      </c>
+      <c r="C1870" s="1">
+        <v>1.36</v>
+      </c>
+      <c r="D1870" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1871" spans="1:4">
+      <c r="B1871" s="6">
+        <v>45714.270914352</v>
+      </c>
+      <c r="C1871" s="1">
+        <v>1.34</v>
+      </c>
+      <c r="D1871" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1872" spans="1:4">
+      <c r="B1872" s="6">
+        <v>45715.270914352</v>
+      </c>
+      <c r="C1872" s="1">
+        <v>1.32</v>
+      </c>
+      <c r="D1872" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1873" spans="1:4">
+      <c r="B1873" s="6">
+        <v>45716.270914352</v>
+      </c>
+      <c r="C1873" s="1">
+        <v>1.32</v>
+      </c>
+      <c r="D1873" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1874" spans="1:4">
+      <c r="B1874" s="6">
+        <v>45717.270914352</v>
+      </c>
+      <c r="C1874" s="1">
+        <v>1.32</v>
+      </c>
+      <c r="D1874" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1875" spans="1:4">
+      <c r="B1875" s="6">
+        <v>45718.270914352</v>
+      </c>
+      <c r="C1875" s="1">
+        <v>1.32</v>
+      </c>
+      <c r="D1875" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1876" spans="1:4">
+      <c r="B1876" s="6">
+        <v>45719.270914352</v>
+      </c>
+      <c r="C1876" s="1">
+        <v>1.32</v>
+      </c>
+      <c r="D1876" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1877" spans="1:4">
+      <c r="B1877" s="6">
+        <v>45720.270914352</v>
+      </c>
+      <c r="C1877" s="1">
+        <v>1.32</v>
+      </c>
+      <c r="D1877" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1878" spans="1:4">
+      <c r="B1878" s="6">
+        <v>45721.270914352</v>
+      </c>
+      <c r="C1878" s="1">
+        <v>1.32</v>
+      </c>
+      <c r="D1878" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1879" spans="1:4">
+      <c r="B1879" s="6">
+        <v>45722.270914352</v>
+      </c>
+      <c r="C1879" s="1">
+        <v>1.33</v>
+      </c>
+      <c r="D1879" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1880" spans="1:4">
+      <c r="B1880" s="6">
+        <v>45723.270914352</v>
+      </c>
+      <c r="C1880" s="1">
+        <v>1.33</v>
+      </c>
+      <c r="D1880" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1881" spans="1:4">
+      <c r="B1881" s="6">
+        <v>45724.270914352</v>
+      </c>
+      <c r="C1881" s="1">
+        <v>1.34</v>
+      </c>
+      <c r="D1881" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1882" spans="1:4">
+      <c r="B1882" s="6">
+        <v>45725.270914352</v>
+      </c>
+      <c r="C1882" s="1">
+        <v>1.41</v>
+      </c>
+      <c r="D1882" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1883" spans="1:4">
+      <c r="B1883" s="6">
+        <v>45726.270914352</v>
+      </c>
+      <c r="C1883" s="1">
+        <v>1.42</v>
+      </c>
+      <c r="D1883" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1884" spans="1:4">
+      <c r="B1884" s="6">
+        <v>45727.270914352</v>
+      </c>
+      <c r="C1884" s="1">
+        <v>1.43</v>
+      </c>
+      <c r="D1884" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1885" spans="1:4">
+      <c r="B1885" s="6">
+        <v>45728.270914352</v>
+      </c>
+      <c r="C1885" s="1">
+        <v>1.44</v>
+      </c>
+      <c r="D1885" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1886" spans="1:4">
+      <c r="B1886" s="6">
+        <v>45729.270914352</v>
+      </c>
+      <c r="C1886" s="1">
+        <v>1.44</v>
+      </c>
+      <c r="D1886" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1887" spans="1:4">
+      <c r="B1887" s="6">
+        <v>45730.270914352</v>
+      </c>
+      <c r="C1887" s="1">
+        <v>1.45</v>
+      </c>
+      <c r="D1887" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1888" spans="1:4">
+      <c r="B1888" s="6">
+        <v>45731.270914352</v>
+      </c>
+      <c r="C1888" s="1">
+        <v>1.47</v>
+      </c>
+      <c r="D1888" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1889" spans="1:4">
+      <c r="B1889" s="6">
+        <v>45732.270914352</v>
+      </c>
+      <c r="C1889" s="1">
+        <v>1.45</v>
+      </c>
+      <c r="D1889" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1890" spans="1:4">
+      <c r="B1890" s="6">
+        <v>45733.270914352</v>
+      </c>
+      <c r="C1890" s="1">
+        <v>1.44</v>
+      </c>
+      <c r="D1890" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1891" spans="1:4">
+      <c r="B1891" s="6">
+        <v>45734.270914352</v>
+      </c>
+      <c r="C1891" s="1">
+        <v>1.44</v>
+      </c>
+      <c r="D1891" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1892" spans="1:4">
+      <c r="B1892" s="6">
+        <v>45735.270914352</v>
+      </c>
+      <c r="C1892" s="1">
+        <v>1.44</v>
+      </c>
+      <c r="D1892" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1893" spans="1:4">
+      <c r="B1893" s="6">
+        <v>45736.270914352</v>
+      </c>
+      <c r="C1893" s="1">
+        <v>1.44</v>
+      </c>
+      <c r="D1893" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1894" spans="1:4">
+      <c r="B1894" s="6">
+        <v>45737.270914352</v>
+      </c>
+      <c r="C1894" s="1">
+        <v>1.45</v>
+      </c>
+      <c r="D1894" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1895" spans="1:4">
+      <c r="B1895" s="6">
+        <v>45738.270914352</v>
+      </c>
+      <c r="C1895" s="1">
+        <v>1.47</v>
+      </c>
+      <c r="D1895" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1896" spans="1:4">
+      <c r="B1896" s="6">
+        <v>45739.270914352</v>
+      </c>
+      <c r="C1896" s="1">
+        <v>1.47</v>
+      </c>
+      <c r="D1896" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1897" spans="1:4">
+      <c r="B1897" s="6">
+        <v>45740.270914352</v>
+      </c>
+      <c r="C1897" s="1">
+        <v>1.48</v>
+      </c>
+      <c r="D1897" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1898" spans="1:4">
+      <c r="B1898" s="6">
+        <v>45741.270914352</v>
+      </c>
+      <c r="C1898" s="1">
+        <v>1.5</v>
+      </c>
+      <c r="D1898" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1899" spans="1:4">
+      <c r="B1899" s="6">
+        <v>45742.270914352</v>
+      </c>
+      <c r="C1899" s="1">
+        <v>1.51</v>
+      </c>
+      <c r="D1899" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1900" spans="1:4">
+      <c r="B1900" s="6">
+        <v>45743.270914352</v>
+      </c>
+      <c r="C1900" s="1">
+        <v>1.55</v>
+      </c>
+      <c r="D1900" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1901" spans="1:4">
+      <c r="B1901" s="6">
+        <v>45744.270914352</v>
+      </c>
+      <c r="C1901" s="1">
+        <v>1.58</v>
+      </c>
+      <c r="D1901" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1902" spans="1:4">
+      <c r="B1902" s="6">
+        <v>45745.270914352</v>
+      </c>
+      <c r="C1902" s="1">
+        <v>1.58</v>
+      </c>
+      <c r="D1902" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1903" spans="1:4">
+      <c r="B1903" s="6">
+        <v>45746.270914352</v>
+      </c>
+      <c r="C1903" s="1">
+        <v>1.57</v>
+      </c>
+      <c r="D1903" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1904" spans="1:4">
+      <c r="B1904" s="6">
+        <v>45747.270914352</v>
+      </c>
+      <c r="C1904" s="1">
+        <v>1.55</v>
+      </c>
+      <c r="D1904" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1905" spans="1:4">
+      <c r="B1905" s="6">
+        <v>45748.270914352</v>
+      </c>
+      <c r="C1905" s="1">
+        <v>1.54</v>
+      </c>
+      <c r="D1905" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1906" spans="1:4">
+      <c r="B1906" s="6">
+        <v>45749.270914352</v>
+      </c>
+      <c r="C1906" s="1">
+        <v>1.54</v>
+      </c>
+      <c r="D1906" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1907" spans="1:4">
+      <c r="B1907" s="6">
+        <v>45750.270914352</v>
+      </c>
+      <c r="C1907" s="1">
+        <v>1.55</v>
+      </c>
+      <c r="D1907" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1908" spans="1:4">
+      <c r="B1908" s="6">
+        <v>45751.270914352</v>
+      </c>
+      <c r="C1908" s="1">
+        <v>1.55</v>
+      </c>
+      <c r="D1908" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1909" spans="1:4">
+      <c r="B1909" s="6">
+        <v>45752.270914352</v>
+      </c>
+      <c r="C1909" s="1">
+        <v>1.56</v>
+      </c>
+      <c r="D1909" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1910" spans="1:4">
+      <c r="B1910" s="6">
+        <v>45753.270914352</v>
+      </c>
+      <c r="C1910" s="1">
+        <v>1.57</v>
+      </c>
+      <c r="D1910" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1911" spans="1:4">
+      <c r="B1911" s="6">
+        <v>45754.270914352</v>
+      </c>
+      <c r="C1911" s="1">
+        <v>1.57</v>
+      </c>
+      <c r="D1911" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1912" spans="1:4">
+      <c r="B1912" s="6">
+        <v>45755.270914352</v>
+      </c>
+      <c r="C1912" s="1">
+        <v>1.56</v>
+      </c>
+      <c r="D1912" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1913" spans="1:4">
+      <c r="B1913" s="6">
+        <v>45756.270914352</v>
+      </c>
+      <c r="C1913" s="1">
+        <v>1.57</v>
+      </c>
+      <c r="D1913" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1914" spans="1:4">
+      <c r="B1914" s="6">
+        <v>45757.270914352</v>
+      </c>
+      <c r="C1914" s="1">
+        <v>1.57</v>
+      </c>
+      <c r="D1914" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1915" spans="1:4">
+      <c r="B1915" s="6">
+        <v>45758.270914352</v>
+      </c>
+      <c r="C1915" s="1">
+        <v>1.57</v>
+      </c>
+      <c r="D1915" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1916" spans="1:4">
+      <c r="B1916" s="6">
+        <v>45759.270914352</v>
+      </c>
+      <c r="C1916" s="1">
+        <v>1.57</v>
+      </c>
+      <c r="D1916" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1917" spans="1:4">
+      <c r="B1917" s="6">
+        <v>45760.270914352</v>
+      </c>
+      <c r="C1917" s="1">
+        <v>1.59</v>
+      </c>
+      <c r="D1917" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1918" spans="1:4">
+      <c r="B1918" s="6">
+        <v>45761.270914352</v>
+      </c>
+      <c r="C1918" s="1">
+        <v>1.59</v>
+      </c>
+      <c r="D1918" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1919" spans="1:4">
+      <c r="B1919" s="6">
+        <v>45762.270914352</v>
+      </c>
+      <c r="C1919" s="1">
+        <v>1.6</v>
+      </c>
+      <c r="D1919" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1920" spans="1:4">
+      <c r="B1920" s="6">
+        <v>45763.270914352</v>
+      </c>
+      <c r="C1920" s="1">
+        <v>1.6</v>
+      </c>
+      <c r="D1920" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1921" spans="1:4">
+      <c r="B1921" s="6">
+        <v>45764.270914352</v>
+      </c>
+      <c r="C1921" s="1">
+        <v>1.62</v>
+      </c>
+      <c r="D1921" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1922" spans="1:4">
+      <c r="B1922" s="6">
+        <v>45765.270914352</v>
+      </c>
+      <c r="C1922" s="1">
+        <v>1.6</v>
+      </c>
+      <c r="D1922" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1923" spans="1:4">
+      <c r="B1923" s="6">
+        <v>45766.270914352</v>
+      </c>
+      <c r="C1923" s="1">
+        <v>1.6</v>
+      </c>
+      <c r="D1923" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1924" spans="1:4">
+      <c r="B1924" s="6">
+        <v>45767.270914352</v>
+      </c>
+      <c r="C1924" s="1">
+        <v>1.62</v>
+      </c>
+      <c r="D1924" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1925" spans="1:4">
+      <c r="B1925" s="6">
+        <v>45768.270914352</v>
+      </c>
+      <c r="C1925" s="1">
+        <v>1.61</v>
+      </c>
+      <c r="D1925" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1926" spans="1:4">
+      <c r="B1926" s="6">
+        <v>45769.270914352</v>
+      </c>
+      <c r="C1926" s="1">
+        <v>1.61</v>
+      </c>
+      <c r="D1926" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1927" spans="1:4">
+      <c r="B1927" s="6">
+        <v>45770.270914352</v>
+      </c>
+      <c r="C1927" s="1">
+        <v>1.61</v>
+      </c>
+      <c r="D1927" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1928" spans="1:4">
+      <c r="B1928" s="6">
+        <v>45771.270914352</v>
+      </c>
+      <c r="C1928" s="1">
+        <v>1.61</v>
+      </c>
+      <c r="D1928" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1929" spans="1:4">
+      <c r="B1929" s="6">
+        <v>45772.270914352</v>
+      </c>
+      <c r="C1929" s="1">
+        <v>1.59</v>
+      </c>
+      <c r="D1929" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1930" spans="1:4">
+      <c r="B1930" s="6">
+        <v>45773.270914352</v>
+      </c>
+      <c r="C1930" s="1">
+        <v>1.59</v>
+      </c>
+      <c r="D1930" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1931" spans="1:4">
+      <c r="B1931" s="6">
+        <v>45774.270914352</v>
+      </c>
+      <c r="C1931" s="1">
+        <v>1.59</v>
+      </c>
+      <c r="D1931" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1932" spans="1:4">
+      <c r="B1932" s="6">
+        <v>45775.270914352</v>
+      </c>
+      <c r="C1932" s="1">
+        <v>1.58</v>
+      </c>
+      <c r="D1932" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1933" spans="1:4">
+      <c r="B1933" s="6">
+        <v>45776.270914352</v>
+      </c>
+      <c r="C1933" s="1">
+        <v>1.57</v>
+      </c>
+      <c r="D1933" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1934" spans="1:4">
+      <c r="B1934" s="6">
+        <v>45777.270914352</v>
+      </c>
+      <c r="C1934" s="1">
+        <v>1.57</v>
+      </c>
+      <c r="D1934" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1935" spans="1:4">
+      <c r="B1935" s="6">
+        <v>45778.270914352</v>
+      </c>
+      <c r="C1935" s="1">
+        <v>1.57</v>
+      </c>
+      <c r="D1935" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1936" spans="1:4">
+      <c r="B1936" s="6">
+        <v>45779.270914352</v>
+      </c>
+      <c r="C1936" s="1">
+        <v>1.56</v>
+      </c>
+      <c r="D1936" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1937" spans="1:4">
+      <c r="B1937" s="6">
+        <v>45780.270914352</v>
+      </c>
+      <c r="C1937" s="1">
+        <v>1.56</v>
+      </c>
+      <c r="D1937" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1938" spans="1:4">
+      <c r="B1938" s="6">
+        <v>45781.270914352</v>
+      </c>
+      <c r="C1938" s="1">
+        <v>1.57</v>
+      </c>
+      <c r="D1938" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1939" spans="1:4">
+      <c r="B1939" s="6">
+        <v>45782.270914352</v>
+      </c>
+      <c r="C1939" s="1">
+        <v>1.58</v>
+      </c>
+      <c r="D1939" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1940" spans="1:4">
+      <c r="B1940" s="6">
+        <v>45783.270914352</v>
+      </c>
+      <c r="C1940" s="1">
+        <v>1.58</v>
+      </c>
+      <c r="D1940" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1941" spans="1:4">
+      <c r="B1941" s="6">
+        <v>45784.270914352</v>
+      </c>
+      <c r="C1941" s="1">
+        <v>1.57</v>
+      </c>
+      <c r="D1941" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1942" spans="1:4">
+      <c r="B1942" s="6">
+        <v>45785.270914352</v>
+      </c>
+      <c r="C1942" s="1">
+        <v>1.55</v>
+      </c>
+      <c r="D1942" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1943" spans="1:4">
+      <c r="B1943" s="6">
+        <v>45786.270914352</v>
+      </c>
+      <c r="C1943" s="1">
+        <v>1.55</v>
+      </c>
+      <c r="D1943" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1944" spans="1:4">
+      <c r="B1944" s="6">
+        <v>45787.270914352</v>
+      </c>
+      <c r="C1944" s="1">
+        <v>1.54</v>
+      </c>
+      <c r="D1944" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1945" spans="1:4">
+      <c r="B1945" s="6">
+        <v>45788.270914352</v>
+      </c>
+      <c r="C1945" s="1">
+        <v>1.55</v>
+      </c>
+      <c r="D1945" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1946" spans="1:4">
+      <c r="B1946" s="6">
+        <v>45789.270914352</v>
+      </c>
+      <c r="C1946" s="1">
+        <v>1.56</v>
+      </c>
+      <c r="D1946" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1947" spans="1:4">
+      <c r="B1947" s="6">
+        <v>45790.270914352</v>
+      </c>
+      <c r="C1947" s="1">
+        <v>1.55</v>
+      </c>
+      <c r="D1947" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1948" spans="1:4">
+      <c r="B1948" s="6">
+        <v>45791.270914352</v>
+      </c>
+      <c r="C1948" s="1">
+        <v>1.55</v>
+      </c>
+      <c r="D1948" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1949" spans="1:4">
+      <c r="B1949" s="6">
+        <v>45792.270914352</v>
+      </c>
+      <c r="C1949" s="1">
+        <v>1.55</v>
+      </c>
+      <c r="D1949" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1950" spans="1:4">
+      <c r="B1950" s="6">
+        <v>45793.270914352</v>
+      </c>
+      <c r="C1950" s="1">
+        <v>1.55</v>
+      </c>
+      <c r="D1950" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1951" spans="1:4">
+      <c r="B1951" s="6">
+        <v>45794.270914352</v>
+      </c>
+      <c r="C1951" s="1">
+        <v>1.53</v>
+      </c>
+      <c r="D1951" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1952" spans="1:4">
+      <c r="B1952" s="6">
+        <v>45795.270914352</v>
+      </c>
+      <c r="C1952" s="1">
+        <v>1.52</v>
+      </c>
+      <c r="D1952" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1953" spans="1:4">
+      <c r="B1953" s="6">
+        <v>45796.270914352</v>
+      </c>
+      <c r="C1953" s="1">
+        <v>1.54</v>
+      </c>
+      <c r="D1953" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1954" spans="1:4">
+      <c r="B1954" s="6">
+        <v>45797.270914352</v>
+      </c>
+      <c r="C1954" s="1">
+        <v>1.56</v>
+      </c>
+      <c r="D1954" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1955" spans="1:4">
+      <c r="B1955" s="6">
+        <v>45798.270914352</v>
+      </c>
+      <c r="C1955" s="1">
+        <v>1.55</v>
+      </c>
+      <c r="D1955" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1956" spans="1:4">
+      <c r="B1956" s="6">
+        <v>45799.270914352</v>
+      </c>
+      <c r="C1956" s="1">
+        <v>1.56</v>
+      </c>
+      <c r="D1956" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1957" spans="1:4">
+      <c r="B1957" s="6">
+        <v>45800.270914352</v>
+      </c>
+      <c r="C1957" s="1">
+        <v>1.55</v>
+      </c>
+      <c r="D1957" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1958" spans="1:4">
+      <c r="B1958" s="6">
+        <v>45801.270914352</v>
+      </c>
+      <c r="C1958" s="1">
+        <v>1.54</v>
+      </c>
+      <c r="D1958" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1959" spans="1:4">
+      <c r="B1959" s="6">
+        <v>45802.270914352</v>
+      </c>
+      <c r="C1959" s="1">
+        <v>1.51</v>
+      </c>
+      <c r="D1959" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1960" spans="1:4">
+      <c r="B1960" s="6">
+        <v>45803.270914352</v>
+      </c>
+      <c r="C1960" s="1">
+        <v>1.51</v>
+      </c>
+      <c r="D1960" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1961" spans="1:4">
+      <c r="B1961" s="6">
+        <v>45804.270914352</v>
+      </c>
+      <c r="C1961" s="1">
+        <v>1.5</v>
+      </c>
+      <c r="D1961" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1962" spans="1:4">
+      <c r="B1962" s="6">
+        <v>45805.270914352</v>
+      </c>
+      <c r="C1962" s="1">
+        <v>1.49</v>
+      </c>
+      <c r="D1962" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1963" spans="1:4">
+      <c r="B1963" s="6">
+        <v>45806.270914352</v>
+      </c>
+      <c r="C1963" s="1">
+        <v>1.48</v>
+      </c>
+      <c r="D1963" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1964" spans="1:4">
+      <c r="B1964" s="6">
+        <v>45807.270914352</v>
+      </c>
+      <c r="C1964" s="1">
+        <v>1.47</v>
+      </c>
+      <c r="D1964" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1965" spans="1:4">
+      <c r="B1965" s="6">
+        <v>45808.270914352</v>
+      </c>
+      <c r="C1965" s="1">
+        <v>1.47</v>
+      </c>
+      <c r="D1965" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1966" spans="1:4">
+      <c r="B1966" s="6">
+        <v>45809.270914352</v>
+      </c>
+      <c r="C1966" s="1">
+        <v>1.46</v>
+      </c>
+      <c r="D1966" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1967" spans="1:4">
+      <c r="B1967" s="6">
+        <v>45810.270914352</v>
+      </c>
+      <c r="C1967" s="1">
+        <v>1.46</v>
+      </c>
+      <c r="D1967" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1968" spans="1:4">
+      <c r="B1968" s="6">
+        <v>45811.270914352</v>
+      </c>
+      <c r="C1968" s="1">
+        <v>1.46</v>
+      </c>
+      <c r="D1968" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1969" spans="1:4">
+      <c r="B1969" s="6">
+        <v>45812.270914352</v>
+      </c>
+      <c r="C1969" s="1">
+        <v>1.45</v>
+      </c>
+      <c r="D1969" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1970" spans="1:4">
+      <c r="B1970" s="6">
+        <v>45813.270914352</v>
+      </c>
+      <c r="C1970" s="1">
+        <v>1.44</v>
+      </c>
+      <c r="D1970" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1971" spans="1:4">
+      <c r="B1971" s="6">
+        <v>45814.270914352</v>
+      </c>
+      <c r="C1971" s="1">
+        <v>1.44</v>
+      </c>
+      <c r="D1971" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1972" spans="1:4">
+      <c r="B1972" s="6">
+        <v>45815.270914352</v>
+      </c>
+      <c r="C1972" s="1">
+        <v>1.43</v>
+      </c>
+      <c r="D1972" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1973" spans="1:4">
+      <c r="B1973" s="6">
+        <v>45816.270914352</v>
+      </c>
+      <c r="C1973" s="1">
+        <v>1.44</v>
+      </c>
+      <c r="D1973" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1974" spans="1:4">
+      <c r="B1974" s="6">
+        <v>45817.270914352</v>
+      </c>
+      <c r="C1974" s="1">
+        <v>1.42</v>
+      </c>
+      <c r="D1974" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1975" spans="1:4">
+      <c r="B1975" s="6">
+        <v>45818.270914352</v>
+      </c>
+      <c r="C1975" s="1">
+        <v>1.4</v>
+      </c>
+      <c r="D1975" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1976" spans="1:4">
+      <c r="B1976" s="6">
+        <v>45819.270914352</v>
+      </c>
+      <c r="C1976" s="1">
+        <v>1.4</v>
+      </c>
+      <c r="D1976" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1977" spans="1:4">
+      <c r="B1977" s="6">
+        <v>45820.270914352</v>
+      </c>
+      <c r="C1977" s="1">
+        <v>1.39</v>
+      </c>
+      <c r="D1977" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1978" spans="1:4">
+      <c r="B1978" s="6">
+        <v>45821.270914352</v>
+      </c>
+      <c r="C1978" s="1">
+        <v>1.38</v>
+      </c>
+      <c r="D1978" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1979" spans="1:4">
+      <c r="B1979" s="6">
+        <v>45822.270914352</v>
+      </c>
+      <c r="C1979" s="1">
+        <v>1.38</v>
+      </c>
+      <c r="D1979" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1980" spans="1:4">
+      <c r="B1980" s="6">
+        <v>45823.270914352</v>
+      </c>
+      <c r="C1980" s="1">
+        <v>1.37</v>
+      </c>
+      <c r="D1980" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1981" spans="1:4">
+      <c r="B1981" s="6">
+        <v>45824.270914352</v>
+      </c>
+      <c r="C1981" s="1">
+        <v>1.38</v>
+      </c>
+      <c r="D1981" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1982" spans="1:4">
+      <c r="B1982" s="6">
+        <v>45825.270914352</v>
+      </c>
+      <c r="C1982" s="1">
+        <v>1.36</v>
+      </c>
+      <c r="D1982" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1983" spans="1:4">
+      <c r="B1983" s="6">
+        <v>45826.270914352</v>
+      </c>
+      <c r="C1983" s="1">
+        <v>1.34</v>
+      </c>
+      <c r="D1983" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1984" spans="1:4">
+      <c r="B1984" s="6">
+        <v>45827.270914352</v>
+      </c>
+      <c r="C1984" s="1">
+        <v>1.33</v>
+      </c>
+      <c r="D1984" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1985" spans="1:4">
+      <c r="B1985" s="6">
+        <v>45828.270914352</v>
+      </c>
+      <c r="C1985" s="1">
+        <v>1.33</v>
+      </c>
+      <c r="D1985" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1986" spans="1:4">
+      <c r="B1986" s="6">
+        <v>45829.270914352</v>
+      </c>
+      <c r="C1986" s="1">
+        <v>1.33</v>
+      </c>
+      <c r="D1986" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1987" spans="1:4">
+      <c r="B1987" s="6">
+        <v>45830.270914352</v>
+      </c>
+      <c r="C1987" s="1">
+        <v>1.32</v>
+      </c>
+      <c r="D1987" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1988" spans="1:4">
+      <c r="B1988" s="6">
+        <v>45831.270914352</v>
+      </c>
+      <c r="C1988" s="1">
+        <v>1.31</v>
+      </c>
+      <c r="D1988" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1989" spans="1:4">
+      <c r="B1989" s="6">
+        <v>45832.270914352</v>
+      </c>
+      <c r="C1989" s="1">
+        <v>1.31</v>
+      </c>
+      <c r="D1989" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1990" spans="1:4">
+      <c r="B1990" s="6">
+        <v>45833.270914352</v>
+      </c>
+      <c r="C1990" s="1">
+        <v>1.3</v>
+      </c>
+      <c r="D1990" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1991" spans="1:4">
+      <c r="B1991" s="6">
+        <v>45834.270914352</v>
+      </c>
+      <c r="C1991" s="1">
+        <v>1.31</v>
+      </c>
+      <c r="D1991" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1992" spans="1:4">
+      <c r="B1992" s="6">
+        <v>45835.270914352</v>
+      </c>
+      <c r="C1992" s="1">
+        <v>1.29</v>
+      </c>
+      <c r="D1992" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1993" spans="1:4">
+      <c r="B1993" s="6">
+        <v>45836.270914352</v>
+      </c>
+      <c r="C1993" s="1">
+        <v>1.28</v>
+      </c>
+      <c r="D1993" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1994" spans="1:4">
+      <c r="B1994" s="6">
+        <v>45837.270914352</v>
+      </c>
+      <c r="C1994" s="1">
+        <v>1.26</v>
+      </c>
+      <c r="D1994" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1995" spans="1:4">
+      <c r="B1995" s="6">
+        <v>45838.270914352</v>
+      </c>
+      <c r="C1995" s="1">
+        <v>1.25</v>
+      </c>
+      <c r="D1995" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1996" spans="1:4">
+      <c r="B1996" s="6">
+        <v>45839.270914352</v>
+      </c>
+      <c r="C1996" s="1">
+        <v>1.24</v>
+      </c>
+      <c r="D1996" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1997" spans="1:4">
+      <c r="B1997" s="6">
+        <v>45840.270914352</v>
+      </c>
+      <c r="C1997" s="1">
+        <v>1.24</v>
+      </c>
+      <c r="D1997" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1998" spans="1:4">
+      <c r="B1998" s="6">
+        <v>45841.270914352</v>
+      </c>
+      <c r="C1998" s="1">
+        <v>1.23</v>
+      </c>
+      <c r="D1998" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1999" spans="1:4">
+      <c r="B1999" s="6">
+        <v>45842.270914352</v>
+      </c>
+      <c r="C1999" s="1">
+        <v>1.22</v>
+      </c>
+      <c r="D1999" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2000" spans="1:4">
+      <c r="B2000" s="6">
+        <v>45843.270914352</v>
+      </c>
+      <c r="C2000" s="1">
+        <v>1.22</v>
+      </c>
+      <c r="D2000" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2001" spans="1:4">
+      <c r="B2001" s="6">
+        <v>45844.270914352</v>
+      </c>
+      <c r="C2001" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="D2001" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2002" spans="1:4">
+      <c r="B2002" s="6">
+        <v>45845.270914352</v>
+      </c>
+      <c r="C2002" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="D2002" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2003" spans="1:4">
+      <c r="B2003" s="6">
+        <v>45846.270914352</v>
+      </c>
+      <c r="C2003" s="1">
+        <v>1.18</v>
+      </c>
+      <c r="D2003" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2004" spans="1:4">
+      <c r="B2004" s="6">
+        <v>45847.270914352</v>
+      </c>
+      <c r="C2004" s="1">
+        <v>1.15</v>
+      </c>
+      <c r="D2004" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2005" spans="1:4">
+      <c r="B2005" s="6">
+        <v>45848.270914352</v>
+      </c>
+      <c r="C2005" s="1">
+        <v>1.13</v>
+      </c>
+      <c r="D2005" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2006" spans="1:4">
+      <c r="B2006" s="6">
+        <v>45849.270914352</v>
+      </c>
+      <c r="C2006" s="1">
+        <v>1.12</v>
+      </c>
+      <c r="D2006" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2007" spans="1:4">
+      <c r="B2007" s="6">
+        <v>45850.270914352</v>
+      </c>
+      <c r="C2007" s="1">
+        <v>1.18</v>
+      </c>
+      <c r="D2007" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2008" spans="1:4">
+      <c r="B2008" s="6">
+        <v>45851.270914352</v>
+      </c>
+      <c r="C2008" s="1">
+        <v>1.22</v>
+      </c>
+      <c r="D2008" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2009" spans="1:4">
+      <c r="B2009" s="6">
+        <v>45852.270914352</v>
+      </c>
+      <c r="C2009" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="D2009" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2010" spans="1:4">
+      <c r="B2010" s="6">
+        <v>45853.270914352</v>
+      </c>
+      <c r="C2010" s="1">
+        <v>1.21</v>
+      </c>
+      <c r="D2010" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2011" spans="1:4">
+      <c r="B2011" s="6">
+        <v>45854.270914352</v>
+      </c>
+      <c r="C2011" s="1">
+        <v>1.21</v>
+      </c>
+      <c r="D2011" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2012" spans="1:4">
+      <c r="B2012" s="6">
+        <v>45855.270914352</v>
+      </c>
+      <c r="C2012" s="1">
+        <v>1.19</v>
+      </c>
+      <c r="D2012" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2013" spans="1:4">
+      <c r="B2013" s="6">
+        <v>45856.270914352</v>
+      </c>
+      <c r="C2013" s="1">
+        <v>1.17</v>
+      </c>
+      <c r="D2013" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2014" spans="1:4">
+      <c r="B2014" s="6">
+        <v>45857.270914352</v>
+      </c>
+      <c r="C2014" s="1">
+        <v>1.17</v>
+      </c>
+      <c r="D2014" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2015" spans="1:4">
+      <c r="B2015" s="6">
+        <v>45858.270914352</v>
+      </c>
+      <c r="C2015" s="1">
+        <v>1.16</v>
+      </c>
+      <c r="D2015" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2016" spans="1:4">
+      <c r="B2016" s="6">
+        <v>45859.270914352</v>
+      </c>
+      <c r="C2016" s="1">
+        <v>1.18</v>
+      </c>
+      <c r="D2016" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2017" spans="1:4">
+      <c r="B2017" s="6">
+        <v>45860.270914352</v>
+      </c>
+      <c r="C2017" s="1">
+        <v>1.16</v>
+      </c>
+      <c r="D2017" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2018" spans="1:4">
+      <c r="B2018" s="6">
+        <v>45861.270914352</v>
+      </c>
+      <c r="C2018" s="1">
+        <v>1.14</v>
+      </c>
+      <c r="D2018" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2019" spans="1:4">
+      <c r="B2019" s="6">
+        <v>45862.270914352</v>
+      </c>
+      <c r="C2019" s="1">
+        <v>1.15</v>
+      </c>
+      <c r="D2019" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2020" spans="1:4">
+      <c r="B2020" s="6">
+        <v>45863.270914352</v>
+      </c>
+      <c r="C2020" s="1">
+        <v>1.15</v>
+      </c>
+      <c r="D2020" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2021" spans="1:4">
+      <c r="B2021" s="6">
+        <v>45864.270914352</v>
+      </c>
+      <c r="C2021" s="1">
+        <v>1.15</v>
+      </c>
+      <c r="D2021" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2022" spans="1:4">
+      <c r="B2022" s="6">
+        <v>45865.270914352</v>
+      </c>
+      <c r="C2022" s="1">
+        <v>1.14</v>
+      </c>
+      <c r="D2022" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2023" spans="1:4">
+      <c r="B2023" s="6">
+        <v>45866.270914352</v>
+      </c>
+      <c r="C2023" s="1">
+        <v>1.15</v>
+      </c>
+      <c r="D2023" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2024" spans="1:4">
+      <c r="B2024" s="6">
+        <v>45867.270914352</v>
+      </c>
+      <c r="C2024" s="1">
+        <v>1.11</v>
+      </c>
+      <c r="D2024" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2025" spans="1:4">
+      <c r="B2025" s="6">
+        <v>45868.270914352</v>
+      </c>
+      <c r="C2025" s="1">
+        <v>1.1</v>
+      </c>
+      <c r="D2025" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2026" spans="1:4">
+      <c r="B2026" s="6">
+        <v>45869.270914352</v>
+      </c>
+      <c r="C2026" s="1">
+        <v>1.09</v>
+      </c>
+      <c r="D2026" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2027" spans="1:4">
+      <c r="B2027" s="6">
+        <v>45870.270914352</v>
+      </c>
+      <c r="C2027" s="1">
+        <v>1.08</v>
+      </c>
+      <c r="D2027" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2028" spans="1:4">
+      <c r="B2028" s="6">
+        <v>45871.270914352</v>
+      </c>
+      <c r="C2028" s="1">
+        <v>1.09</v>
+      </c>
+      <c r="D2028" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2029" spans="1:4">
+      <c r="B2029" s="6">
+        <v>45872.270914352</v>
+      </c>
+      <c r="C2029" s="1">
+        <v>1.07</v>
+      </c>
+      <c r="D2029" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2030" spans="1:4">
+      <c r="B2030" s="6">
+        <v>45873.270914352</v>
+      </c>
+      <c r="C2030" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="D2030" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2031" spans="1:4">
+      <c r="B2031" s="6">
+        <v>45874.270914352</v>
+      </c>
+      <c r="C2031" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="D2031" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2032" spans="1:4">
+      <c r="B2032" s="6">
+        <v>45875.270914352</v>
+      </c>
+      <c r="C2032" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="D2032" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2033" spans="1:4">
+      <c r="B2033" s="6">
+        <v>45876.270914352</v>
+      </c>
+      <c r="C2033" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="D2033" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2034" spans="1:4">
+      <c r="B2034" s="6">
+        <v>45877.270914352</v>
+      </c>
+      <c r="C2034" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="D2034" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2035" spans="1:4">
+      <c r="B2035" s="6">
+        <v>45878.270914352</v>
+      </c>
+      <c r="C2035" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="D2035" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2036" spans="1:4">
+      <c r="B2036" s="6">
+        <v>45879.270914352</v>
+      </c>
+      <c r="C2036" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="D2036" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2037" spans="1:4">
+      <c r="B2037" s="6">
+        <v>45880.270914352</v>
+      </c>
+      <c r="C2037" s="1">
+        <v>0.98</v>
+      </c>
+      <c r="D2037" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2038" spans="1:4">
+      <c r="B2038" s="6">
+        <v>45881.270914352</v>
+      </c>
+      <c r="C2038" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="D2038" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2039" spans="1:4">
+      <c r="B2039" s="6">
+        <v>45882.270914352</v>
+      </c>
+      <c r="C2039" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="D2039" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2040" spans="1:4">
+      <c r="B2040" s="6">
+        <v>45883.270914352</v>
+      </c>
+      <c r="C2040" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="D2040" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2041" spans="1:4">
+      <c r="B2041" s="6">
+        <v>45884.270914352</v>
+      </c>
+      <c r="C2041" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="D2041" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2042" spans="1:4">
+      <c r="B2042" s="6">
+        <v>45885.270914352</v>
+      </c>
+      <c r="C2042" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="D2042" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2043" spans="1:4">
+      <c r="B2043" s="6">
+        <v>45886.270914352</v>
+      </c>
+      <c r="C2043" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="D2043" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2044" spans="1:4">
+      <c r="B2044" s="6">
+        <v>45887.270914352</v>
+      </c>
+      <c r="C2044" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="D2044" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2045" spans="1:4">
+      <c r="B2045" s="6">
+        <v>45888.270914352</v>
+      </c>
+      <c r="C2045" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="D2045" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2046" spans="1:4">
+      <c r="B2046" s="6">
+        <v>45889.270914352</v>
+      </c>
+      <c r="C2046" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="D2046" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2047" spans="1:4">
+      <c r="B2047" s="6">
+        <v>45890.270914352</v>
+      </c>
+      <c r="C2047" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="D2047" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2048" spans="1:4">
+      <c r="B2048" s="6">
+        <v>45891.270914352</v>
+      </c>
+      <c r="C2048" s="1">
+        <v>0.88</v>
+      </c>
+      <c r="D2048" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2049" spans="1:4">
+      <c r="B2049" s="6">
+        <v>45892.270914352</v>
+      </c>
+      <c r="C2049" s="1">
+        <v>0.85</v>
+      </c>
+      <c r="D2049" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2050" spans="1:4">
+      <c r="B2050" s="6">
+        <v>45893.270914352</v>
+      </c>
+      <c r="C2050" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="D2050" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2051" spans="1:4">
+      <c r="B2051" s="6">
+        <v>45894.270914352</v>
+      </c>
+      <c r="C2051" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="D2051" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2052" spans="1:4">
+      <c r="B2052" s="6">
+        <v>45895.270914352</v>
+      </c>
+      <c r="C2052" s="1">
+        <v>0.79</v>
+      </c>
+      <c r="D2052" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2053" spans="1:4">
+      <c r="B2053" s="6">
+        <v>45896.270914352</v>
+      </c>
+      <c r="C2053" s="1">
+        <v>0.79</v>
+      </c>
+      <c r="D2053" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2054" spans="1:4">
+      <c r="B2054" s="6">
+        <v>45897.270914352</v>
+      </c>
+      <c r="C2054" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="D2054" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2055" spans="1:4">
+      <c r="B2055" s="6">
+        <v>45898.270914352</v>
+      </c>
+      <c r="C2055" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="D2055" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2056" spans="1:4">
+      <c r="B2056" s="6">
+        <v>45899.270914352</v>
+      </c>
+      <c r="C2056" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="D2056" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2057" spans="1:4">
+      <c r="B2057" s="6">
+        <v>45900.270914352</v>
+      </c>
+      <c r="C2057" s="1">
+        <v>0.77</v>
+      </c>
+      <c r="D2057" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2058" spans="1:4">
+      <c r="B2058" s="6">
+        <v>45901.270914352</v>
+      </c>
+      <c r="C2058" s="1">
+        <v>0.77</v>
+      </c>
+      <c r="D2058" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2059" spans="1:4">
+      <c r="B2059" s="6">
+        <v>45902.270914352</v>
+      </c>
+      <c r="C2059" s="1">
+        <v>0.77</v>
+      </c>
+      <c r="D2059" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2060" spans="1:4">
+      <c r="B2060" s="6">
+        <v>45903.270914352</v>
+      </c>
+      <c r="C2060" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="D2060" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2061" spans="1:4">
+      <c r="B2061" s="6">
+        <v>45904.270914352</v>
+      </c>
+      <c r="C2061" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="D2061" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2062" spans="1:4">
+      <c r="B2062" s="6">
+        <v>45905.270914352</v>
+      </c>
+      <c r="C2062" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="D2062" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2063" spans="1:4">
+      <c r="B2063" s="6">
+        <v>45906.270914352</v>
+      </c>
+      <c r="C2063" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="D2063" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2064" spans="1:4">
+      <c r="B2064" s="6">
+        <v>45907.270914352</v>
+      </c>
+      <c r="C2064" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="D2064" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2065" spans="1:4">
+      <c r="B2065" s="6">
+        <v>45908.270914352</v>
+      </c>
+      <c r="C2065" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="D2065" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2066" spans="1:4">
+      <c r="B2066" s="6">
+        <v>45909.270914352</v>
+      </c>
+      <c r="C2066" s="1">
+        <v>0.68</v>
+      </c>
+      <c r="D2066" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2067" spans="1:4">
+      <c r="B2067" s="6">
+        <v>45910.270914352</v>
+      </c>
+      <c r="C2067" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="D2067" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2068" spans="1:4">
+      <c r="B2068" s="6">
+        <v>45911.270914352</v>
+      </c>
+      <c r="C2068" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="D2068" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2069" spans="1:4">
+      <c r="B2069" s="6">
+        <v>45912.270914352</v>
+      </c>
+      <c r="C2069" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="D2069" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2070" spans="1:4">
+      <c r="B2070" s="6">
+        <v>45913.270914352</v>
+      </c>
+      <c r="C2070" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="D2070" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2071" spans="1:4">
+      <c r="B2071" s="6">
+        <v>45914.270914352</v>
+      </c>
+      <c r="C2071" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="D2071" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2072" spans="1:4">
+      <c r="B2072" s="6">
+        <v>45915.270914352</v>
+      </c>
+      <c r="C2072" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="D2072" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2073" spans="1:4">
+      <c r="B2073" s="6">
+        <v>45916.270914352</v>
+      </c>
+      <c r="C2073" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="D2073" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2074" spans="1:4">
+      <c r="B2074" s="6">
+        <v>45917.270914352</v>
+      </c>
+      <c r="C2074" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="D2074" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2075" spans="1:4">
+      <c r="B2075" s="6">
+        <v>45918.270914352</v>
+      </c>
+      <c r="C2075" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="D2075" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2076" spans="1:4">
+      <c r="B2076" s="6">
+        <v>45919.270914352</v>
+      </c>
+      <c r="C2076" s="1">
+        <v>0.83</v>
+      </c>
+      <c r="D2076" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2077" spans="1:4">
+      <c r="B2077" s="6">
+        <v>45920.270914352</v>
+      </c>
+      <c r="C2077" s="1">
+        <v>0.87</v>
+      </c>
+      <c r="D2077" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2078" spans="1:4">
+      <c r="B2078" s="6">
+        <v>45921.270914352</v>
+      </c>
+      <c r="C2078" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="D2078" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2079" spans="1:4">
+      <c r="B2079" s="6">
+        <v>45922.270914352</v>
+      </c>
+      <c r="C2079" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="D2079" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2080" spans="1:4">
+      <c r="B2080" s="6">
+        <v>45923.270914352</v>
+      </c>
+      <c r="C2080" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="D2080" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2081" spans="1:4">
+      <c r="B2081" s="6">
+        <v>45924.270914352</v>
+      </c>
+      <c r="C2081" s="1">
+        <v>0.98</v>
+      </c>
+      <c r="D2081" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2082" spans="1:4">
+      <c r="B2082" s="6">
+        <v>45925.270914352</v>
+      </c>
+      <c r="C2082" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="D2082" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2083" spans="1:4">
+      <c r="B2083" s="6">
+        <v>45926.270914352</v>
+      </c>
+      <c r="C2083" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="D2083" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2084" spans="1:4">
+      <c r="B2084" s="6">
+        <v>45927.270914352</v>
+      </c>
+      <c r="C2084" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="D2084" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2085" spans="1:4">
+      <c r="B2085" s="6">
+        <v>45928.270914352</v>
+      </c>
+      <c r="C2085" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="D2085" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2086" spans="1:4">
+      <c r="B2086" s="6">
+        <v>45929.270914352</v>
+      </c>
+      <c r="C2086" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="D2086" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2087" spans="1:4">
+      <c r="B2087" s="6">
+        <v>45930.270914352</v>
+      </c>
+      <c r="C2087" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="D2087" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2088" spans="1:4">
+      <c r="B2088" s="6">
+        <v>45931.270914352</v>
+      </c>
+      <c r="C2088" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="D2088" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2089" spans="1:4">
+      <c r="B2089" s="6">
+        <v>45932.270914352</v>
+      </c>
+      <c r="C2089" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="D2089" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2090" spans="1:4">
+      <c r="B2090" s="6">
+        <v>45933.270914352</v>
+      </c>
+      <c r="C2090" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="D2090" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2091" spans="1:4">
+      <c r="B2091" s="6">
+        <v>45934.270914352</v>
+      </c>
+      <c r="C2091" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="D2091" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2092" spans="1:4">
+      <c r="B2092" s="6">
+        <v>45935.270914352</v>
+      </c>
+      <c r="C2092" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="D2092" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2093" spans="1:4">
+      <c r="B2093" s="6">
+        <v>45936.270914352</v>
+      </c>
+      <c r="C2093" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="D2093" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2094" spans="1:4">
+      <c r="B2094" s="6">
+        <v>45937.270914352</v>
+      </c>
+      <c r="C2094" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="D2094" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2095" spans="1:4">
+      <c r="B2095" s="6">
+        <v>45938.270914352</v>
+      </c>
+      <c r="C2095" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="D2095" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2096" spans="1:4">
+      <c r="B2096" s="6">
+        <v>45939.270914352</v>
+      </c>
+      <c r="C2096" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="D2096" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2097" spans="1:4">
+      <c r="B2097" s="6">
+        <v>45940.270914352</v>
+      </c>
+      <c r="C2097" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="D2097" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2098" spans="1:4">
+      <c r="B2098" s="6">
+        <v>45941.270914352</v>
+      </c>
+      <c r="C2098" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="D2098" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2099" spans="1:4">
+      <c r="B2099" s="6">
+        <v>45942.270914352</v>
+      </c>
+      <c r="C2099" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="D2099" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2100" spans="1:4">
+      <c r="B2100" s="6">
+        <v>45943.270914352</v>
+      </c>
+      <c r="C2100" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="D2100" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2101" spans="1:4">
+      <c r="B2101" s="6">
+        <v>45944.270914352</v>
+      </c>
+      <c r="C2101" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="D2101" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2102" spans="1:4">
+      <c r="B2102" s="6">
+        <v>45945.270914352</v>
+      </c>
+      <c r="C2102" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="D2102" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2103" spans="1:4">
+      <c r="B2103" s="6">
+        <v>45946.270914352</v>
+      </c>
+      <c r="C2103" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="D2103" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2104" spans="1:4">
+      <c r="B2104" s="6">
+        <v>45947.270914352</v>
+      </c>
+      <c r="C2104" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="D2104" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2105" spans="1:4">
+      <c r="B2105" s="6">
+        <v>45948.270914352</v>
+      </c>
+      <c r="C2105" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="D2105" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2106" spans="1:4">
+      <c r="B2106" s="6">
+        <v>45949.270914352</v>
+      </c>
+      <c r="C2106" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="D2106" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2107" spans="1:4">
+      <c r="B2107" s="6">
+        <v>45950.270914352</v>
+      </c>
+      <c r="C2107" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="D2107" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2108" spans="1:4">
+      <c r="B2108" s="6">
+        <v>45951.270914352</v>
+      </c>
+      <c r="C2108" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="D2108" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2109" spans="1:4">
+      <c r="B2109" s="6">
+        <v>45952.270914352</v>
+      </c>
+      <c r="C2109" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="D2109" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2110" spans="1:4">
+      <c r="B2110" s="6">
+        <v>45953.270914352</v>
+      </c>
+      <c r="C2110" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="D2110" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2111" spans="1:4">
+      <c r="B2111" s="6">
+        <v>45954.270914352</v>
+      </c>
+      <c r="C2111" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="D2111" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2112" spans="1:4">
+      <c r="B2112" s="6">
+        <v>45955.270914352</v>
+      </c>
+      <c r="C2112" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="D2112" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2113" spans="1:4">
+      <c r="B2113" s="6">
+        <v>45956.270914352</v>
+      </c>
+      <c r="C2113" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="D2113" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2114" spans="1:4">
+      <c r="B2114" s="6">
+        <v>45957.270914352</v>
+      </c>
+      <c r="C2114" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="D2114" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2115" spans="1:4">
+      <c r="B2115" s="6">
+        <v>45958.270914352</v>
+      </c>
+      <c r="C2115" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="D2115" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2116" spans="1:4">
+      <c r="B2116" s="6">
+        <v>45959.270914352</v>
+      </c>
+      <c r="C2116" s="1">
+        <v>0.887</v>
+      </c>
+      <c r="D2116" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2117" spans="1:4">
+      <c r="B2117" s="6">
+        <v>45960.270914352</v>
+      </c>
+      <c r="C2117" s="1">
+        <v>0.899</v>
+      </c>
+      <c r="D2117" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2118" spans="1:4">
+      <c r="B2118" s="6">
+        <v>45961.270914352</v>
+      </c>
+      <c r="C2118" s="1">
+        <v>0.886</v>
+      </c>
+      <c r="D2118" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2119" spans="1:4">
+      <c r="B2119" s="6">
+        <v>45962.270914352</v>
+      </c>
+      <c r="C2119" s="1">
+        <v>0.898</v>
+      </c>
+      <c r="D2119" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2120" spans="1:4">
+      <c r="B2120" s="6">
+        <v>45963.270914352</v>
+      </c>
+      <c r="C2120" s="1">
+        <v>0.954</v>
+      </c>
+      <c r="D2120" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2121" spans="1:4">
+      <c r="B2121" s="6">
+        <v>45964.270914352</v>
+      </c>
+      <c r="C2121" s="1">
+        <v>0.931</v>
+      </c>
+      <c r="D2121" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2122" spans="1:4">
+      <c r="B2122" s="6">
+        <v>45965.270914352</v>
+      </c>
+      <c r="C2122" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="D2122" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2123" spans="1:4">
+      <c r="B2123" s="6">
+        <v>45966.270914352</v>
+      </c>
+      <c r="C2123" s="1">
+        <v>0.902</v>
+      </c>
+      <c r="D2123" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2124" spans="1:4">
+      <c r="B2124" s="6">
+        <v>45967.270914352</v>
+      </c>
+      <c r="C2124" s="1">
+        <v>0.954</v>
+      </c>
+      <c r="D2124" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2125" spans="1:4">
+      <c r="B2125" s="6">
+        <v>45968.270914352</v>
+      </c>
+      <c r="C2125" s="1">
+        <v>0.975</v>
+      </c>
+      <c r="D2125" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2126" spans="1:4">
+      <c r="B2126" s="6">
+        <v>45969.270914352</v>
+      </c>
+      <c r="C2126" s="1">
+        <v>0.986</v>
+      </c>
+      <c r="D2126" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2127" spans="1:4">
+      <c r="B2127" s="6">
+        <v>45970.270914352</v>
+      </c>
+      <c r="C2127" s="1">
+        <v>0.995</v>
+      </c>
+      <c r="D2127" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2128" spans="1:4">
+      <c r="B2128" s="6">
+        <v>45971.270914352</v>
+      </c>
+      <c r="C2128" s="1">
+        <v>0.958</v>
+      </c>
+      <c r="D2128" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2129" spans="1:4">
+      <c r="B2129" s="6">
+        <v>45972.270914352</v>
+      </c>
+      <c r="C2129" s="1">
+        <v>0.955</v>
+      </c>
+      <c r="D2129" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2130" spans="1:4">
+      <c r="B2130" s="6">
+        <v>45973.270914352</v>
+      </c>
+      <c r="C2130" s="1">
+        <v>0.947</v>
+      </c>
+      <c r="D2130" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2131" spans="1:4">
+      <c r="B2131" s="6">
+        <v>45974.270914352</v>
+      </c>
+      <c r="C2131" s="1">
+        <v>0.939</v>
+      </c>
+      <c r="D2131" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2132" spans="1:4">
+      <c r="B2132" s="6">
+        <v>45975.270914352</v>
+      </c>
+      <c r="C2132" s="1">
+        <v>0.942</v>
+      </c>
+      <c r="D2132" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2133" spans="1:4">
+      <c r="B2133" s="6">
+        <v>45976.270914352</v>
+      </c>
+      <c r="C2133" s="1">
+        <v>0.953</v>
+      </c>
+      <c r="D2133" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2134" spans="1:4">
+      <c r="B2134" s="6">
+        <v>45977.270914352</v>
+      </c>
+      <c r="C2134" s="1">
+        <v>0.954</v>
+      </c>
+      <c r="D2134" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2135" spans="1:4">
+      <c r="B2135" s="6">
+        <v>45978.270914352</v>
+      </c>
+      <c r="C2135" s="1">
+        <v>0.972</v>
+      </c>
+      <c r="D2135" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2136" spans="1:4">
+      <c r="B2136" s="6">
+        <v>45979.270914352</v>
+      </c>
+      <c r="C2136" s="1">
+        <v>1.001</v>
+      </c>
+      <c r="D2136" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2137" spans="1:4">
+      <c r="B2137" s="6">
+        <v>45980.270914352</v>
+      </c>
+      <c r="C2137" s="1">
+        <v>0.971</v>
+      </c>
+      <c r="D2137" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2138" spans="1:4">
+      <c r="B2138" s="6">
+        <v>45981.270914352</v>
+      </c>
+      <c r="C2138" s="1">
+        <v>0.974</v>
+      </c>
+      <c r="D2138" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2139" spans="1:4">
+      <c r="B2139" s="6">
+        <v>45982.270914352</v>
+      </c>
+      <c r="C2139" s="1">
+        <v>1.023</v>
+      </c>
+      <c r="D2139" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2140" spans="1:4">
+      <c r="B2140" s="6">
+        <v>45983.270914352</v>
+      </c>
+      <c r="C2140" s="1">
+        <v>1.043</v>
+      </c>
+      <c r="D2140" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2141" spans="1:4">
+      <c r="B2141" s="6">
+        <v>45984.270914352</v>
+      </c>
+      <c r="C2141" s="1">
+        <v>0.951</v>
+      </c>
+      <c r="D2141" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2142" spans="1:4">
+      <c r="B2142" s="6">
+        <v>45985.270914352</v>
+      </c>
+      <c r="C2142" s="1">
+        <v>0.988</v>
+      </c>
+      <c r="D2142" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2143" spans="1:4">
+      <c r="B2143" s="6">
+        <v>45986.270914352</v>
+      </c>
+      <c r="C2143" s="1">
+        <v>1.027</v>
+      </c>
+      <c r="D2143" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2144" spans="1:4">
+      <c r="B2144" s="6">
+        <v>45987.270914352</v>
+      </c>
+      <c r="C2144" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="D2144" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2145" spans="1:4">
+      <c r="B2145" s="6">
+        <v>45988.270914352</v>
+      </c>
+      <c r="C2145" s="1">
+        <v>1.008</v>
+      </c>
+      <c r="D2145" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2146" spans="1:4">
+      <c r="B2146" s="6">
+        <v>45989.270914352</v>
+      </c>
+      <c r="C2146" s="1">
+        <v>0.976</v>
+      </c>
+      <c r="D2146" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2147" spans="1:4">
+      <c r="B2147" s="6">
+        <v>45990.270914352</v>
+      </c>
+      <c r="C2147" s="1">
+        <v>0.967</v>
+      </c>
+      <c r="D2147" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2148" spans="1:4">
+      <c r="B2148" s="6">
+        <v>45991.270914352</v>
+      </c>
+      <c r="C2148" s="1">
+        <v>0.989</v>
+      </c>
+      <c r="D2148" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2149" spans="1:4">
+      <c r="B2149" s="6">
+        <v>45992.270914352</v>
+      </c>
+      <c r="C2149" s="1">
+        <v>0.956</v>
+      </c>
+      <c r="D2149" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2150" spans="1:4">
+      <c r="B2150" s="6">
+        <v>45993.270914352</v>
+      </c>
+      <c r="C2150" s="1">
+        <v>0.955</v>
+      </c>
+      <c r="D2150" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2151" spans="1:4">
+      <c r="B2151" s="6">
+        <v>45994.270914352</v>
+      </c>
+      <c r="C2151" s="1">
+        <v>0.989</v>
+      </c>
+      <c r="D2151" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2152" spans="1:4">
+      <c r="B2152" s="6">
+        <v>45995.270914352</v>
+      </c>
+      <c r="C2152" s="1">
+        <v>0.972</v>
+      </c>
+      <c r="D2152" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2153" spans="1:4">
+      <c r="B2153" s="6">
+        <v>45996.270914352</v>
+      </c>
+      <c r="C2153" s="1">
+        <v>1.02</v>
+      </c>
+      <c r="D2153" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2154" spans="1:4">
+      <c r="B2154" s="6">
+        <v>45997.270914352</v>
+      </c>
+      <c r="C2154" s="1">
+        <v>0.965</v>
+      </c>
+      <c r="D2154" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2155" spans="1:4">
+      <c r="B2155" s="6">
+        <v>45998.270914352</v>
+      </c>
+      <c r="C2155" s="1">
+        <v>0.963</v>
+      </c>
+      <c r="D2155" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2156" spans="1:4">
+      <c r="B2156" s="6">
+        <v>45999.270914352</v>
+      </c>
+      <c r="C2156" s="1">
+        <v>0.969</v>
+      </c>
+      <c r="D2156" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2157" spans="1:4">
+      <c r="B2157" s="6">
+        <v>46000.270914352</v>
+      </c>
+      <c r="C2157" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="D2157" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2158" spans="1:4">
+      <c r="B2158" s="6">
+        <v>46001.270914352</v>
+      </c>
+      <c r="C2158" s="1">
+        <v>0.967</v>
+      </c>
+      <c r="D2158" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2159" spans="1:4">
+      <c r="B2159" s="6">
+        <v>46002.270914352</v>
+      </c>
+      <c r="C2159" s="1">
+        <v>0.972</v>
+      </c>
+      <c r="D2159" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2160" spans="1:4">
+      <c r="B2160" s="6">
+        <v>46003.270914352</v>
+      </c>
+      <c r="C2160" s="1">
+        <v>0.968</v>
+      </c>
+      <c r="D2160" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2161" spans="1:4">
+      <c r="B2161" s="6">
+        <v>46004.270914352</v>
+      </c>
+      <c r="C2161" s="1">
+        <v>0.976</v>
+      </c>
+      <c r="D2161" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2162" spans="1:4">
+      <c r="B2162" s="6">
+        <v>46005.270914352</v>
+      </c>
+      <c r="C2162" s="1">
+        <v>0.981</v>
+      </c>
+      <c r="D2162" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2163" spans="1:4">
+      <c r="B2163" s="6">
+        <v>46006.270914352</v>
+      </c>
+      <c r="C2163" s="1">
+        <v>0.959</v>
+      </c>
+      <c r="D2163" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2164" spans="1:4">
+      <c r="B2164" s="6">
+        <v>46007.270914352</v>
+      </c>
+      <c r="C2164" s="1">
+        <v>0.996</v>
+      </c>
+      <c r="D2164" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2165" spans="1:4">
+      <c r="B2165" s="6">
+        <v>46008.270914352</v>
+      </c>
+      <c r="C2165" s="1">
+        <v>1.004</v>
+      </c>
+      <c r="D2165" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2166" spans="1:4">
+      <c r="B2166" s="6">
+        <v>46009.270914352</v>
+      </c>
+      <c r="C2166" s="1">
+        <v>1.002</v>
+      </c>
+      <c r="D2166" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2167" spans="1:4">
+      <c r="B2167" s="6">
+        <v>46010.270914352</v>
+      </c>
+      <c r="C2167" s="1">
+        <v>1.008</v>
+      </c>
+      <c r="D2167" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2168" spans="1:4">
+      <c r="B2168" s="6">
+        <v>46011.270914352</v>
+      </c>
+      <c r="C2168" s="1">
+        <v>1.009</v>
+      </c>
+      <c r="D2168" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2169" spans="1:4">
+      <c r="B2169" s="6">
+        <v>46012.270914352</v>
+      </c>
+      <c r="C2169" s="1">
+        <v>1.047</v>
+      </c>
+      <c r="D2169" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2170" spans="1:4">
+      <c r="B2170" s="6">
+        <v>46013.270914352</v>
+      </c>
+      <c r="C2170" s="1">
+        <v>1.127</v>
+      </c>
+      <c r="D2170" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2171" spans="1:4">
+      <c r="B2171" s="6">
+        <v>46014.270914352</v>
+      </c>
+      <c r="C2171" s="1">
+        <v>1.186</v>
+      </c>
+      <c r="D2171" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2172" spans="1:4">
+      <c r="B2172" s="6">
+        <v>46015.270914352</v>
+      </c>
+      <c r="C2172" s="1">
+        <v>1.21</v>
+      </c>
+      <c r="D2172" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2173" spans="1:4">
+      <c r="B2173" s="6">
+        <v>46016.270914352</v>
+      </c>
+      <c r="C2173" s="1">
+        <v>1.204</v>
+      </c>
+      <c r="D2173" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2174" spans="1:4">
+      <c r="B2174" s="6">
+        <v>46017.270914352</v>
+      </c>
+      <c r="C2174" s="1">
+        <v>1.21</v>
+      </c>
+      <c r="D2174" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2175" spans="1:4">
+      <c r="B2175" s="6">
+        <v>46018.270914352</v>
+      </c>
+      <c r="C2175" s="1">
+        <v>1.21</v>
+      </c>
+      <c r="D2175" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2176" spans="1:4">
+      <c r="B2176" s="6">
+        <v>46019.270914352</v>
+      </c>
+      <c r="C2176" s="1">
+        <v>1.215</v>
+      </c>
+      <c r="D2176" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2177" spans="1:4">
+      <c r="B2177" s="6">
+        <v>46020.270914352</v>
+      </c>
+      <c r="C2177" s="1">
+        <v>1.216</v>
+      </c>
+      <c r="D2177" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2178" spans="1:4">
+      <c r="B2178" s="6">
+        <v>46021.270914352</v>
+      </c>
+      <c r="C2178" s="1">
+        <v>1.239</v>
+      </c>
+      <c r="D2178" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2179" spans="1:4">
+      <c r="B2179" s="6">
+        <v>46022.270914352</v>
+      </c>
+      <c r="C2179" s="1">
+        <v>1.222</v>
+      </c>
+      <c r="D2179" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2180" spans="1:4">
+      <c r="B2180" s="6">
+        <v>46023.270914352</v>
+      </c>
+      <c r="C2180" s="1">
+        <v>1.216</v>
+      </c>
+      <c r="D2180" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2181" spans="1:4">
+      <c r="B2181" s="6">
+        <v>46024.270914352</v>
+      </c>
+      <c r="C2181" s="1">
+        <v>1.219</v>
+      </c>
+      <c r="D2181" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2182" spans="1:4">
+      <c r="B2182" s="6">
+        <v>46025.270914352</v>
+      </c>
+      <c r="C2182" s="1">
+        <v>1.222</v>
+      </c>
+      <c r="D2182" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2183" spans="1:4">
+      <c r="B2183" s="6">
+        <v>46026.270914352</v>
+      </c>
+      <c r="C2183" s="1">
+        <v>1.226</v>
+      </c>
+      <c r="D2183" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2184" spans="1:4">
+      <c r="B2184" s="6">
+        <v>46027.270914352</v>
+      </c>
+      <c r="C2184" s="1">
+        <v>1.243</v>
+      </c>
+      <c r="D2184" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2185" spans="1:4">
+      <c r="B2185" s="6">
+        <v>46028.270914352</v>
+      </c>
+      <c r="C2185" s="1">
+        <v>1.228</v>
+      </c>
+      <c r="D2185" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2186" spans="1:4">
+      <c r="B2186" s="6">
+        <v>46029.270914352</v>
+      </c>
+      <c r="C2186" s="1">
+        <v>1.226</v>
+      </c>
+      <c r="D2186" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2187" spans="1:4">
+      <c r="B2187" s="6">
+        <v>46030.270914352</v>
+      </c>
+      <c r="C2187" s="1">
+        <v>1.233</v>
+      </c>
+      <c r="D2187" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2188" spans="1:4">
+      <c r="B2188" s="6">
+        <v>46031.270914352</v>
+      </c>
+      <c r="C2188" s="1">
+        <v>1.24</v>
+      </c>
+      <c r="D2188" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2189" spans="1:4">
+      <c r="B2189" s="6">
+        <v>46032.270914352</v>
+      </c>
+      <c r="C2189" s="1">
+        <v>1.254</v>
+      </c>
+      <c r="D2189" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2190" spans="1:4">
+      <c r="B2190" s="6">
+        <v>46033.270914352</v>
+      </c>
+      <c r="C2190" s="1">
+        <v>1.244</v>
+      </c>
+      <c r="D2190" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2191" spans="1:4">
+      <c r="B2191" s="6">
+        <v>46034.270914352</v>
+      </c>
+      <c r="C2191" s="1">
+        <v>1.217</v>
+      </c>
+      <c r="D2191" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2192" spans="1:4">
+      <c r="B2192" s="6">
+        <v>46035.270914352</v>
+      </c>
+      <c r="C2192" s="1">
+        <v>1.217</v>
+      </c>
+      <c r="D2192" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2193" spans="1:4">
+      <c r="B2193" s="6">
+        <v>46036.270914352</v>
+      </c>
+      <c r="C2193" s="1">
+        <v>1.212</v>
+      </c>
+      <c r="D2193" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2194" spans="1:4">
+      <c r="B2194" s="6">
+        <v>46037.270914352</v>
+      </c>
+      <c r="C2194" s="1">
+        <v>1.217</v>
+      </c>
+      <c r="D2194" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2195" spans="1:4">
+      <c r="B2195" s="6">
+        <v>46038.270914352</v>
+      </c>
+      <c r="C2195" s="1">
+        <v>1.22</v>
+      </c>
+      <c r="D2195" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2196" spans="1:4">
+      <c r="B2196" s="6">
+        <v>46039.270914352</v>
+      </c>
+      <c r="C2196" s="1">
+        <v>1.272</v>
+      </c>
+      <c r="D2196" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2197" spans="1:4">
+      <c r="B2197" s="6">
+        <v>46040.270914352</v>
+      </c>
+      <c r="C2197" s="1">
+        <v>1.796</v>
+      </c>
+      <c r="D2197" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2198" spans="1:4">
+      <c r="B2198" s="6">
+        <v>46041.270914352</v>
+      </c>
+      <c r="C2198" s="1">
+        <v>2.279</v>
+      </c>
+      <c r="D2198" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2199" spans="1:4">
+      <c r="B2199" s="6">
+        <v>46042.270914352</v>
+      </c>
+      <c r="C2199" s="1">
+        <v>3.126</v>
+      </c>
+      <c r="D2199" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2200" spans="1:4">
+      <c r="B2200" s="6">
+        <v>46043.270914352</v>
+      </c>
+      <c r="C2200" s="1">
+        <v>3.427</v>
+      </c>
+      <c r="D2200" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2201" spans="1:4">
+      <c r="B2201" s="6">
+        <v>46044.270914352</v>
+      </c>
+      <c r="C2201" s="1">
+        <v>3.503</v>
+      </c>
+      <c r="D2201" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2202" spans="1:4">
+      <c r="B2202" s="6">
+        <v>46045.270914352</v>
+      </c>
+      <c r="C2202" s="1">
+        <v>3.497</v>
+      </c>
+      <c r="D2202" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2203" spans="1:4">
+      <c r="B2203" s="6">
+        <v>46046.270914352</v>
+      </c>
+      <c r="C2203" s="1">
+        <v>3.518</v>
+      </c>
+      <c r="D2203" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2204" spans="1:4">
+      <c r="B2204" s="6">
+        <v>46047.270914352</v>
+      </c>
+      <c r="C2204" s="1">
+        <v>3.624</v>
+      </c>
+      <c r="D2204" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2205" spans="1:4">
+      <c r="B2205" s="6">
+        <v>46048.270914352</v>
+      </c>
+      <c r="C2205" s="1">
+        <v>3.637</v>
+      </c>
+      <c r="D2205" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2206" spans="1:4">
+      <c r="B2206" s="6">
+        <v>46049.270914352</v>
+      </c>
+      <c r="C2206" s="1">
+        <v>3.572</v>
+      </c>
+      <c r="D2206" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2207" spans="1:4">
+      <c r="B2207" s="6">
+        <v>46050.270914352</v>
+      </c>
+      <c r="C2207" s="1">
+        <v>3.445</v>
+      </c>
+      <c r="D2207" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2208" spans="1:4">
+      <c r="B2208" s="6">
+        <v>46051.270914352</v>
+      </c>
+      <c r="C2208" s="1">
+        <v>3.325</v>
+      </c>
+      <c r="D2208" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2209" spans="1:4">
+      <c r="B2209" s="6">
+        <v>46052.270914352</v>
+      </c>
+      <c r="C2209" s="1">
+        <v>3.181</v>
+      </c>
+      <c r="D2209" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2210" spans="1:4">
+      <c r="B2210" s="6">
+        <v>46053.270914352</v>
+      </c>
+      <c r="C2210" s="1">
+        <v>3.08</v>
+      </c>
+      <c r="D2210" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2211" spans="1:4">
+      <c r="B2211" s="6">
+        <v>46054.270914352</v>
+      </c>
+      <c r="C2211" s="1">
+        <v>2.987</v>
+      </c>
+      <c r="D2211" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2212" spans="1:4">
+      <c r="B2212" s="6">
+        <v>46055.270914352</v>
+      </c>
+      <c r="C2212" s="1">
+        <v>2.914</v>
+      </c>
+      <c r="D2212" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2213" spans="1:4">
+      <c r="B2213" s="6">
+        <v>46056.270914352</v>
+      </c>
+      <c r="C2213" s="1">
+        <v>2.836</v>
+      </c>
+      <c r="D2213" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2214" spans="1:4">
+      <c r="B2214" s="6">
+        <v>46057.270914352</v>
+      </c>
+      <c r="C2214" s="1">
+        <v>2.778</v>
+      </c>
+      <c r="D2214" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2215" spans="1:4">
+      <c r="B2215" s="6">
+        <v>46058.270914352</v>
+      </c>
+      <c r="C2215" s="1">
+        <v>2.713</v>
+      </c>
+      <c r="D2215" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2216" spans="1:4">
+      <c r="B2216" s="6">
+        <v>46059.270914352</v>
+      </c>
+      <c r="C2216" s="1">
+        <v>2.657</v>
+      </c>
+      <c r="D2216" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2217" spans="1:4">
+      <c r="B2217" s="6">
+        <v>46060.270914352</v>
+      </c>
+      <c r="C2217" s="1">
+        <v>2.598</v>
+      </c>
+      <c r="D2217" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2218" spans="1:4">
+      <c r="B2218" s="6">
+        <v>46061.270914352</v>
+      </c>
+      <c r="C2218" s="1">
+        <v>2.556</v>
+      </c>
+      <c r="D2218" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2219" spans="1:4">
+      <c r="B2219" s="6">
+        <v>46062.270914352</v>
+      </c>
+      <c r="C2219" s="1">
+        <v>2.543</v>
+      </c>
+      <c r="D2219" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2220" spans="1:4">
+      <c r="B2220" s="6">
+        <v>46063.270914352</v>
+      </c>
+      <c r="C2220" s="1">
+        <v>2.523</v>
+      </c>
+      <c r="D2220" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2221" spans="1:4">
+      <c r="B2221" s="6">
+        <v>46064.270914352</v>
+      </c>
+      <c r="C2221" s="1">
+        <v>2.713</v>
+      </c>
+      <c r="D2221" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2222" spans="1:4">
+      <c r="B2222" s="6">
+        <v>46065.270914352</v>
+      </c>
+      <c r="C2222" s="1">
+        <v>2.799</v>
+      </c>
+      <c r="D2222" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2223" spans="1:4">
+      <c r="B2223" s="6">
+        <v>46066.270914352</v>
+      </c>
+      <c r="C2223" s="1">
+        <v>2.863</v>
+      </c>
+      <c r="D2223" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2224" spans="1:4">
+      <c r="B2224" s="6">
+        <v>46067.270914352</v>
+      </c>
+      <c r="C2224" s="1">
+        <v>2.963</v>
+      </c>
+      <c r="D2224" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2225" spans="1:4">
+      <c r="B2225" s="6">
+        <v>46068.270914352</v>
+      </c>
+      <c r="C2225" s="1">
+        <v>3.015</v>
+      </c>
+      <c r="D2225" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2226" spans="1:4">
+      <c r="B2226" s="6">
+        <v>46069.270914352</v>
+      </c>
+      <c r="C2226" s="1">
+        <v>3.023</v>
+      </c>
+      <c r="D2226" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2227" spans="1:4">
+      <c r="B2227" s="6">
+        <v>46070.270914352</v>
+      </c>
+      <c r="C2227" s="1">
+        <v>3.046</v>
+      </c>
+      <c r="D2227" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2228" spans="1:4">
+      <c r="B2228" s="6">
+        <v>46071.270914352</v>
+      </c>
+      <c r="C2228" s="1">
+        <v>3.091</v>
+      </c>
+      <c r="D2228" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2229" spans="1:4">
+      <c r="B2229" s="6">
+        <v>46072.270914352</v>
+      </c>
+      <c r="C2229" s="1">
+        <v>3.156</v>
+      </c>
+      <c r="D2229" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2230" spans="1:4">
+      <c r="B2230" s="6">
+        <v>46073.270914352</v>
+      </c>
+      <c r="C2230" s="1">
+        <v>3.156</v>
+      </c>
+      <c r="D2230" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2231" spans="1:4">
+      <c r="B2231" s="6">
+        <v>46074.270914352</v>
+      </c>
+      <c r="C2231" s="1">
+        <v>3.134</v>
+      </c>
+      <c r="D2231" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2232" spans="1:4">
+      <c r="B2232" s="6">
+        <v>46075.270914352</v>
+      </c>
+      <c r="C2232" s="1">
+        <v>3.092</v>
+      </c>
+      <c r="D2232" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2233" spans="1:4">
+      <c r="B2233" s="6">
+        <v>46076.270914352</v>
+      </c>
+      <c r="C2233" s="1">
+        <v>3.052</v>
+      </c>
+      <c r="D2233" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2234" spans="1:4">
+      <c r="B2234" s="6">
+        <v>46077.270914352</v>
+      </c>
+      <c r="C2234" s="1">
+        <v>2.912</v>
+      </c>
+      <c r="D2234" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2235" spans="1:4">
+      <c r="B2235" s="6">
+        <v>46078.270914352</v>
+      </c>
+      <c r="C2235" s="1">
+        <v>2.828</v>
+      </c>
+      <c r="D2235" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2236" spans="1:4">
+      <c r="B2236" s="6">
+        <v>46079.270914352</v>
+      </c>
+      <c r="C2236" s="1">
+        <v>2.755</v>
+      </c>
+      <c r="D2236" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2237" spans="1:4">
+      <c r="B2237" s="6">
+        <v>46080.270914352</v>
+      </c>
+      <c r="C2237" s="1">
+        <v>2.689</v>
+      </c>
+      <c r="D2237" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2238" spans="1:4">
+      <c r="B2238" s="6">
+        <v>46081.270914352</v>
+      </c>
+      <c r="C2238" s="1">
+        <v>2.629</v>
+      </c>
+      <c r="D2238" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2239" spans="1:4">
+      <c r="B2239" s="6">
+        <v>46082.270914352</v>
+      </c>
+      <c r="C2239" s="1">
+        <v>2.573</v>
+      </c>
+      <c r="D2239" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2240" spans="1:4">
+      <c r="B2240" s="6">
+        <v>46083.270914352</v>
+      </c>
+      <c r="C2240" s="1">
+        <v>2.555</v>
+      </c>
+      <c r="D2240" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2241" spans="1:4">
+      <c r="B2241" s="6">
+        <v>46084.270914352</v>
+      </c>
+      <c r="C2241" s="1">
+        <v>2.557</v>
+      </c>
+      <c r="D2241" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2242" spans="1:4">
+      <c r="B2242" s="6">
+        <v>46085.270914352</v>
+      </c>
+      <c r="C2242" s="1">
+        <v>2.552</v>
+      </c>
+      <c r="D2242" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2243" spans="1:4">
+      <c r="B2243" s="6">
+        <v>46086.270914352</v>
+      </c>
+      <c r="C2243" s="1">
+        <v>2.546</v>
+      </c>
+      <c r="D2243" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2244" spans="1:4">
+      <c r="B2244" s="6">
+        <v>46087.270914352</v>
+      </c>
+      <c r="C2244" s="1">
+        <v>2.589</v>
+      </c>
+      <c r="D2244" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2245" spans="1:4">
+      <c r="B2245" s="6">
+        <v>46088.270914352</v>
+      </c>
+      <c r="C2245" s="1">
+        <v>2.645</v>
+      </c>
+      <c r="D2245" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2246" spans="1:4">
+      <c r="B2246" s="6">
+        <v>46089.270914352</v>
+      </c>
+      <c r="C2246" s="1">
+        <v>2.732</v>
+      </c>
+      <c r="D2246" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2247" spans="1:4">
+      <c r="B2247" s="6">
+        <v>46090.270914352</v>
+      </c>
+      <c r="C2247" s="1">
+        <v>2.762</v>
+      </c>
+      <c r="D2247" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2248" spans="1:4">
+      <c r="B2248" s="6">
+        <v>46091.270914352</v>
+      </c>
+      <c r="C2248" s="1">
+        <v>2.745</v>
+      </c>
+      <c r="D2248" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2249" spans="1:4">
+      <c r="B2249" s="6">
+        <v>46092.270914352</v>
+      </c>
+      <c r="C2249" s="1">
+        <v>2.683</v>
+      </c>
+      <c r="D2249" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2250" spans="1:4">
+      <c r="B2250" s="6">
+        <v>46093.270914352</v>
+      </c>
+      <c r="C2250" s="1">
+        <v>2.641</v>
+      </c>
+      <c r="D2250" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2251" spans="1:4">
+      <c r="B2251" s="6">
+        <v>46094.270914352</v>
+      </c>
+      <c r="C2251" s="1">
+        <v>2.594</v>
+      </c>
+      <c r="D2251" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2252" spans="1:4">
+      <c r="B2252" s="6">
+        <v>46095.270914352</v>
+      </c>
+      <c r="C2252" s="1">
+        <v>2.55</v>
+      </c>
+      <c r="D2252" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2253" spans="1:4">
+      <c r="B2253" s="6">
+        <v>46096.270914352</v>
+      </c>
+      <c r="C2253" s="1">
+        <v>2.519</v>
+      </c>
+      <c r="D2253" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2254" spans="1:4">
+      <c r="B2254" s="6">
+        <v>46097.270914352</v>
+      </c>
+      <c r="C2254" s="1">
+        <v>2.475</v>
+      </c>
+      <c r="D2254" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2255" spans="1:4">
+      <c r="B2255" s="6">
+        <v>46098.270914352</v>
+      </c>
+      <c r="C2255" s="1">
+        <v>2.431</v>
+      </c>
+      <c r="D2255" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2256" spans="1:4">
+      <c r="B2256" s="6">
+        <v>46099.270914352</v>
+      </c>
+      <c r="C2256" s="1">
+        <v>2.407</v>
+      </c>
+      <c r="D2256" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2257" spans="1:4">
+      <c r="B2257" s="6">
+        <v>46100.270914352</v>
+      </c>
+      <c r="C2257" s="1">
+        <v>2.375</v>
+      </c>
+      <c r="D2257" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2258" spans="1:4">
+      <c r="B2258" s="6">
+        <v>46101.270914352</v>
+      </c>
+      <c r="C2258" s="1">
+        <v>2.352</v>
+      </c>
+      <c r="D2258" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2259" spans="1:4">
+      <c r="B2259" s="6">
+        <v>46102.270914352</v>
+      </c>
+      <c r="C2259" s="1">
+        <v>2.324</v>
+      </c>
+      <c r="D2259" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2260" spans="1:4">
+      <c r="B2260" s="6">
+        <v>46103.270914352</v>
+      </c>
+      <c r="C2260" s="1">
+        <v>2.298</v>
+      </c>
+      <c r="D2260" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2261" spans="1:4">
+      <c r="B2261" s="6">
+        <v>46104.270914352</v>
+      </c>
+      <c r="C2261" s="1">
+        <v>2.283</v>
+      </c>
+      <c r="D2261" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2262" spans="1:4">
+      <c r="B2262" s="6">
+        <v>46105.270914352</v>
+      </c>
+      <c r="C2262" s="1">
+        <v>2.26</v>
+      </c>
+      <c r="D2262" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2263" spans="1:4">
+      <c r="B2263" s="6">
+        <v>46106.270914352</v>
+      </c>
+      <c r="C2263" s="1">
+        <v>2.239</v>
+      </c>
+      <c r="D2263" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2264" spans="1:4">
+      <c r="B2264" s="6">
+        <v>46107.270914352</v>
+      </c>
+      <c r="C2264" s="1">
+        <v>2.226</v>
+      </c>
+      <c r="D2264" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2265" spans="1:4">
+      <c r="B2265" s="6">
+        <v>46108.270914352</v>
+      </c>
+      <c r="C2265" s="1">
+        <v>2.2</v>
+      </c>
+      <c r="D2265" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2266" spans="1:4">
+      <c r="B2266" s="6">
+        <v>46109.270914352</v>
+      </c>
+      <c r="C2266" s="1">
+        <v>2.179</v>
+      </c>
+      <c r="D2266" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2267" spans="1:4">
+      <c r="B2267" s="6">
+        <v>46110.270914352</v>
+      </c>
+      <c r="C2267" s="1">
+        <v>2.171</v>
+      </c>
+      <c r="D2267" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2268" spans="1:4">
+      <c r="B2268" s="6">
+        <v>46111.270914352</v>
+      </c>
+      <c r="C2268" s="1">
+        <v>2.17</v>
+      </c>
+      <c r="D2268" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2269" spans="1:4">
+      <c r="B2269" s="6">
+        <v>46112.270914352</v>
+      </c>
+      <c r="C2269" s="1">
+        <v>2.13</v>
+      </c>
+      <c r="D2269" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2270" spans="1:4">
+      <c r="B2270" s="6">
+        <v>46113.270914352</v>
+      </c>
+      <c r="C2270" s="1">
+        <v>2.116</v>
+      </c>
+      <c r="D2270" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2271" spans="1:4">
+      <c r="B2271" s="6">
+        <v>46114.270914352</v>
+      </c>
+      <c r="C2271" s="1">
+        <v>2.101</v>
+      </c>
+      <c r="D2271" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2272" spans="1:4">
+      <c r="B2272" s="6">
+        <v>46115.270914352</v>
+      </c>
+      <c r="C2272" s="1">
+        <v>2.084</v>
+      </c>
+      <c r="D2272" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2273" spans="1:4">
+      <c r="B2273" s="6">
+        <v>46116.270914352</v>
+      </c>
+      <c r="C2273" s="1">
+        <v>2.061</v>
+      </c>
+      <c r="D2273" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2274" spans="1:4">
+      <c r="B2274" s="6">
+        <v>46117.270914352</v>
+      </c>
+      <c r="C2274" s="1">
+        <v>2.043</v>
+      </c>
+      <c r="D2274" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2275" spans="1:4">
+      <c r="B2275" s="6">
+        <v>46118.270914352</v>
+      </c>
+      <c r="C2275" s="1">
+        <v>2.028</v>
+      </c>
+      <c r="D2275" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2276" spans="1:4">
+      <c r="B2276" s="6">
+        <v>46119.270914352</v>
+      </c>
+      <c r="C2276" s="1">
+        <v>2.019</v>
+      </c>
+      <c r="D2276" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2277" spans="1:4">
+      <c r="B2277" s="6">
+        <v>46120.270914352</v>
+      </c>
+      <c r="C2277" s="1">
+        <v>2.006</v>
+      </c>
+      <c r="D2277" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2278" spans="1:4">
+      <c r="B2278" s="6">
+        <v>46121.270914352</v>
+      </c>
+      <c r="C2278" s="1">
+        <v>1.996</v>
+      </c>
+      <c r="D2278" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2279" spans="1:4">
+      <c r="B2279" s="6">
+        <v>46122.270914352</v>
+      </c>
+      <c r="C2279" s="1">
+        <v>1.983</v>
+      </c>
+      <c r="D2279" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2280" spans="1:4">
+      <c r="B2280" s="6">
+        <v>46123.270914352</v>
+      </c>
+      <c r="C2280" s="1">
+        <v>1.889</v>
+      </c>
+      <c r="D2280" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2281" spans="1:4">
+      <c r="B2281" s="6">
+        <v>46124.270914352</v>
+      </c>
+      <c r="C2281" s="1">
+        <v>1.839</v>
+      </c>
+      <c r="D2281" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2282" spans="1:4">
+      <c r="B2282" s="6">
+        <v>46125.270914352</v>
+      </c>
+      <c r="C2282" s="1">
+        <v>1.798</v>
+      </c>
+      <c r="D2282" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2283" spans="1:4">
+      <c r="B2283" s="6">
+        <v>46126.270914352</v>
+      </c>
+      <c r="C2283" s="1">
+        <v>1.829</v>
+      </c>
+      <c r="D2283" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2284" spans="1:4">
+      <c r="B2284" s="6">
+        <v>46127.270914352</v>
+      </c>
+      <c r="C2284" s="1">
+        <v>1.803</v>
+      </c>
+      <c r="D2284" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2285" spans="1:4">
+      <c r="B2285" s="6">
+        <v>46128.270914352</v>
+      </c>
+      <c r="C2285" s="1">
+        <v>1.8</v>
+      </c>
+      <c r="D2285" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2286" spans="1:4">
+      <c r="B2286" s="6">
+        <v>46129.270914352</v>
+      </c>
+      <c r="C2286" s="1">
+        <v>1.799</v>
+      </c>
+      <c r="D2286" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2287" spans="1:4">
+      <c r="B2287" s="6">
+        <v>46130.270914352</v>
+      </c>
+      <c r="C2287" s="1">
+        <v>1.789</v>
+      </c>
+      <c r="D2287" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2288" spans="1:4">
+      <c r="B2288" s="6">
+        <v>46131.270914352</v>
+      </c>
+      <c r="C2288" s="1">
+        <v>1.782</v>
+      </c>
+      <c r="D2288" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2289" spans="1:4">
+      <c r="B2289" s="6">
+        <v>46132.270914352</v>
+      </c>
+      <c r="C2289" s="1">
+        <v>1.775</v>
+      </c>
+      <c r="D2289" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2290" spans="1:4">
+      <c r="B2290" s="6">
+        <v>46133.270914352</v>
+      </c>
+      <c r="C2290" s="1">
+        <v>1.767</v>
+      </c>
+      <c r="D2290" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2291" spans="1:4">
+      <c r="B2291" s="7">
+        <v>46134.270914352</v>
+      </c>
+      <c r="C2291" s="9">
+        <v>1.761</v>
+      </c>
+      <c r="D2291" s="12" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="B9:D9"/>
   <mergeCells>
     <mergeCell ref="B8:D8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>ENS_Sud_Montels</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>ENS_Centre_Roselière</vt:lpstr>
+      <vt:lpstr>ENS_Sud_Prairie_humide</vt:lpstr>
+      <vt:lpstr>Station_Périès_Exutoire</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>